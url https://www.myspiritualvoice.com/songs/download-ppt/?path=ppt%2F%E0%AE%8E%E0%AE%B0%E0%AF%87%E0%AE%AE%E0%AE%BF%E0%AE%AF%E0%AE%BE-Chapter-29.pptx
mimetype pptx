--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -141,50 +141,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +252,56 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +474,59 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD of hosts, the God of Israel, unto all that are carried away captives, whom I have caused to be carried away from Jerusalem unto Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர், தாம் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைப்பட்டுப்போகப்பண்ணின அனைவருக்கும் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD of hosts, the God of Israel, unto all that are carried away captives, whom I have caused to be carried away from Jerusalem unto Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர், தாம் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைப்பட்டுப்போகப்பண்ணின அனைவருக்கும் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[5. Build all of you houses, and dwell in them; and plant gardens, and eat the fruit of them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் வீடுகளைக் கட்டி, குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனியைச் சாப்பிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Take all of you wives, and brought forth sons and daughters; and take wives for your sons, and give your daughters to husbands, that they may bear sons and daughters; that all of you may be increased there, and not diminished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் வீடுகளைக் கட்டி, குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனியைச் சாப்பிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Take all of you wives, and brought forth sons and daughters; and take wives for your sons, and give your daughters to husbands, that they may bear sons and daughters; that all of you may be increased there, and not diminished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பெண்களை விவாகம்பண்ணி, குமாரரையும் குமாரத்திகளையும் பெற்று, உங்கள் குமாரருக்குப் பெண்களைக்கொண்டு, உங்கள் குமாரத்திகளைப் புருஷருக்குக் கொடுங்கள்; இவர்களும் குமாரரையும் குமாரத்திகளையும் பெறட்டும்; நீங்கள் அங்கே குறுகாமல் பெருகி,]]></a:t>
+              <a:t><![CDATA[6. Take all of you wives, and brought forth sons and daughters; and take wives for your sons, and give your daughters to husbands, that they may bear sons and daughters; that all of you may be increased there, and not diminished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பெண்களை விவாகம்பண்ணி, குமாரரையும் குமாரத்திகளையும் பெற்று, உங்கள் குமாரருக்குப் பெண்களைக்கொண்டு, உங்கள் குமாரத்திகளைப் புருஷருக்குக் கொடுங்கள்; இவர்களும் குமாரரையும் குமாரத்திகளையும் பெறட்டும்; நீங்கள் அங்கே குறுகாமல் பெருகி,]]></a:t>
+              <a:t><![CDATA[7. And seek the peace of the city where I have caused you to be carried away captives, and pray unto the LORD for it: for in the peace thereof shall all of you have peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்களைச் சிறைப்பட்டுப்போகப்பண்ணின பட்டணத்தின் சமாதானத்தைத் தேடி, அதற்காகக் கர்த்தரை விண்ணப்பம்பண்ணுங்கள்; அதற்குச் சமாதானமிருக்கையில் உங்களுக்கும் சமாதானமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. And seek the peace of the city where I have caused you to be carried away captives, and pray unto the LORD for it: for in the peace thereof shall all of you have peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்களைச் சிறைப்பட்டுப்போகப்பண்ணின பட்டணத்தின் சமாதானத்தைத் தேடி, அதற்காகக் கர்த்தரை விண்ணப்பம்பண்ணுங்கள்; அதற்குச் சமாதானமிருக்கையில் உங்களுக்கும் சமாதானமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. For thus says the LORD of hosts, the God of Israel; Let not your prophets and your diviners, that be in the midst of you, deceive you, neither hearken to your dreams which all of you cause to be dreamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்கள் நடுவிலிருக்கிற உங்கள் தீர்க்கதரிசிகளும் உங்கள் குறிகாரரும் உங்களை மோசம்போக்கவொட்டாதிருங்கள்; சொப்பனம் காணப்பண்ணுகிற உங்கள் சொப்பனக்காரருக்குச் செவிகொடாமலும் இருங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. For thus says the LORD of hosts, the God of Israel; Let not your prophets and your diviners, that be in the midst of you, deceive you, neither hearken to your dreams which all of you cause to be dreamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகொனியா ராஜாவும், ராஜஸ்திரீயும், பிரதானிகளும், யூதாவிலும் எருசலேமிலுமுள்ள பிரபுக்களும், தச்சரும், கொல்லரும் எருசலேமைவிட்டுப் புறப்பட்டுப்போன பிற்பாடு,]]></a:t>
+              <a:t><![CDATA[1. Now these are the words of the letter that Jeremiah the prophet sent from Jerusalem unto the residue of the elders which were carried away captives, and to the priests, and to the prophets, and to all the people whom Nebuchadnezzar had carried away captive from Jerusalem to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்கள் நடுவிலிருக்கிற உங்கள் தீர்க்கதரிசிகளும் உங்கள் குறிகாரரும் உங்களை மோசம்போக்கவொட்டாதிருங்கள்; சொப்பனம் காணப்பண்ணுகிற உங்கள் சொப்பனக்காரருக்குச் செவிகொடாமலும் இருங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. For thus says the LORD of hosts, the God of Israel; Let not your prophets and your diviners, that be in the midst of you, deceive you, neither hearken to your dreams which all of you cause to be dreamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள்; நான் அவர்களை அனுப்பினதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. For they prophesy falsely unto you in my name: I have not sent them, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +2003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள்; நான் அவர்களை அனுப்பினதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. For they prophesy falsely unto you in my name: I have not sent them, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. For thus says the LORD, That after seventy years be accomplished at Babylon I will visit you, and perform my good word toward you, in causing you to return to this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. For thus says the LORD, That after seventy years be accomplished at Babylon I will visit you, and perform my good word toward you, in causing you to return to this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. For thus says the LORD, That after seventy years be accomplished at Babylon I will visit you, and perform my good word toward you, in causing you to return to this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
+              <a:t><![CDATA[11. For I know the thoughts that I think toward you, says the LORD, thoughts of peace, and not of evil, to give you an expected end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
+              <a:t><![CDATA[11. For I know the thoughts that I think toward you, says the LORD, thoughts of peace, and not of evil, to give you an expected end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
+              <a:t><![CDATA[11. For I know the thoughts that I think toward you, says the LORD, thoughts of peace, and not of evil, to give you an expected end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது நீங்கள் கூடிவந்து, என்னைத் தொழுதுகொண்டு என்னை நோக்கி விண்ணப்பம்பண்ணுவீர்கள்; நான் உங்களுக்குச் செவிகொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. Then shall all of you call upon me, and all of you shall go and pray unto me, and I will hearken unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகொனியா ராஜாவும், ராஜஸ்திரீயும், பிரதானிகளும், யூதாவிலும் எருசலேமிலுமுள்ள பிரபுக்களும், தச்சரும், கொல்லரும் எருசலேமைவிட்டுப் புறப்பட்டுப்போன பிற்பாடு,]]></a:t>
+              <a:t><![CDATA[1. Now these are the words of the letter that Jeremiah the prophet sent from Jerusalem unto the residue of the elders which were carried away captives, and to the priests, and to the prophets, and to all the people whom Nebuchadnezzar had carried away captive from Jerusalem to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் முழு இருதயத்தோடும் என்னைத் தேடினீர்களானால், என்னைத் தேடுகையில் கண்டுபிடிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then shall all of you call upon me, and all of you shall go and pray unto me, and I will hearken unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. And all of you shall seek me, and find me, when all of you shall search for me with all your heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. And I will be found of you, says the LORD: and I will turn away your captivity, and I will gather you from all the nations, and from all the places where I have driven you, says the LORD; and I will bring you again into the place whence I caused you to be carried away captive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. And I will be found of you, says the LORD: and I will turn away your captivity, and I will gather you from all the nations, and from all the places where I have driven you, says the LORD; and I will bring you again into the place whence I caused you to be carried away captive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் எங்களுக்குப் பாபிலோனிலும் தீர்க்கதரிசிகளை எழுப்பினார் என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And I will be found of you, says the LORD: and I will turn away your captivity, and I will gather you from all the nations, and from all the places where I have driven you, says the LORD; and I will bring you again into the place whence I caused you to be carried away captive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாவைக்குறித்தும் உங்களோடேகூடச் சிறையிருப்பில் புறப்பட்டுப்போகாமல் இந்த நகரத்தில் குடியிருக்கிற உங்கள் சகோதரராகிய எல்லா ஜனங்களைக்குறித்தும்,]]></a:t>
+              <a:t><![CDATA[15. Because all of you have said, The LORD has raised us up prophets in Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாவைக்குறித்தும் உங்களோடேகூடச் சிறையிருப்பில் புறப்பட்டுப்போகாமல் இந்த நகரத்தில் குடியிருக்கிற உங்கள் சகோதரராகிய எல்லா ஜனங்களைக்குறித்தும்,]]></a:t>
+              <a:t><![CDATA[16. Know that thus says the LORD of the king that sits upon the throne of David, and of all the people that dwells in this city, and of your brethren that are not gone forth with you into captivity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Know that thus says the LORD of the king that sits upon the throne of David, and of all the people that dwells in this city, and of your brethren that are not gone forth with you into captivity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. Thus says the LORD of hosts; Behold, I will send upon them the sword, the famine, and the pestilence, and will make them like vile figs, that cannot be eaten, they are so evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. Thus says the LORD of hosts; Behold, I will send upon them the sword, the famine, and the pestilence, and will make them like vile figs, that cannot be eaten, they are so evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகொனியா ராஜாவும், ராஜஸ்திரீயும், பிரதானிகளும், யூதாவிலும் எருசலேமிலுமுள்ள பிரபுக்களும், தச்சரும், கொல்லரும் எருசலேமைவிட்டுப் புறப்பட்டுப்போன பிற்பாடு,]]></a:t>
+              <a:t><![CDATA[2. (After that Jeconiah the king, and the queen, and the eunuchs, the princes of Judah and Jerusalem, and the carpenters, and the smiths, were departed from Jerusalem;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உங்களுக்குத் தீர்க்கதரிசனம் கூறிவருகிற ஆனதோத் ஊரானாகிய எரேமியாவை நீர் கடிந்துகொள்ளாமற்போனதென்ன?]]></a:t>
+              <a:t><![CDATA[17. Thus says the LORD of hosts; Behold, I will send upon them the sword, the famine, and the pestilence, and will make them like vile figs, that cannot be eaten, they are so evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And I will persecute them with the sword, with the famine, and with the pestilence, and will deliver them to be removed to all the kingdoms of the earth, to be a curse, and an astonishment, and an hissing, and a reproach, among all the nations where I have driven them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And I will persecute them with the sword, with the famine, and with the pestilence, and will deliver them to be removed to all the kingdoms of the earth, to be a curse, and an astonishment, and an hissing, and a reproach, among all the nations where I have driven them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And I will persecute them with the sword, with the famine, and with the pestilence, and will deliver them to be removed to all the kingdoms of the earth, to be a curse, and an astonishment, and an hissing, and a reproach, among all the nations where I have driven them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. And I will persecute them with the sword, with the famine, and with the pestilence, and will deliver them to be removed to all the kingdoms of the earth, to be a curse, and an astonishment, and an hissing, and a reproach, among all the nations where I have driven them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. Because they have not hearkened to my words, says the LORD, which I sent unto them by my servants the prophets, rising up early and sending them; but all of you would not hear, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. Because they have not hearkened to my words, says the LORD, which I sent unto them by my servants the prophets, rising up early and sending them; but all of you would not hear, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த நிருபத்தைச் செப்பனியா என்கிற ஆசாரியன் எரேமியா தீர்க்கதரிசியின் காதுகள் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[20. Hear all of you therefore the word of the LORD, all you of the captivity, whom I have sent from Jerusalem to Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால் கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[20. Hear all of you therefore the word of the LORD, all you of the captivity, whom I have sent from Jerusalem to Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரை ஏற்கனவே அனுப்பிக்கொண்டேயிருந்தும், நீங்கள் செவிகொடாமற்போனீர்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. Thus says the LORD of hosts, the God of Israel, of Ahab the son of Kolaiah, and of Zedekiah the son of Maaseiah, which prophesy a lie unto you in my name; Behold, I will deliver them into the hand of Nebuchadrezzar king of Babylon; and he shall slay them before your eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசி சிறைப்பட்டுப்போன மூப்பர்களில் மீதியானவர்களுக்கும், ஆசாரியர்களுக்கும், தீர்க்கதரிசிகளுக்கும், நேபுகாத்நேச்சார் சிறைப்படுத்தி எருசலேமிலிருந்து பாபிலோனுக்குக் கொண்டுபோன சகல ஜனங்களுக்கும் எழுதி,]]></a:t>
+              <a:t><![CDATA[2. (After that Jeconiah the king, and the queen, and the eunuchs, the princes of Judah and Jerusalem, and the carpenters, and the smiths, were departed from Jerusalem;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரை ஏற்கனவே அனுப்பிக்கொண்டேயிருந்தும், நீங்கள் செவிகொடாமற்போனீர்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. Thus says the LORD of hosts, the God of Israel, of Ahab the son of Kolaiah, and of Zedekiah the son of Maaseiah, which prophesy a lie unto you in my name; Behold, I will deliver them into the hand of Nebuchadrezzar king of Babylon; and he shall slay them before your eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[21. Thus says the LORD of hosts, the God of Israel, of Ahab the son of Kolaiah, and of Zedekiah the son of Maaseiah, which prophesy a lie unto you in my name; Behold, I will deliver them into the hand of Nebuchadrezzar king of Babylon; and he shall slay them before your eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[21. Thus says the LORD of hosts, the God of Israel, of Ahab the son of Kolaiah, and of Zedekiah the son of Maaseiah, which prophesy a lie unto you in my name; Behold, I will deliver them into the hand of Nebuchadrezzar king of Babylon; and he shall slay them before your eyes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[22. And of them shall be taken up a curse by all the captivity of Judah which are in Babylon, saying, The LORD make you like Zedekiah and like Ahab, whom the king of Babylon roasted in the fire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் சிறையிருக்கும்படி நான் எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பிவிட்ட நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. And of them shall be taken up a curse by all the captivity of Judah which are in Babylon, saying, The LORD make you like Zedekiah and like Ahab, whom the king of Babylon roasted in the fire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் சிறையிருக்கும்படி நான் எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பிவிட்ட நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. And of them shall be taken up a curse by all the captivity of Judah which are in Babylon, saying, The LORD make you like Zedekiah and like Ahab, whom the king of Babylon roasted in the fire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Because they have committed villainy in Israel, and have committed adultery with their neighbours' wives, and have spoken lying words in my name, which I have not commanded them; even I know, and am a witness, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Because they have committed villainy in Israel, and have committed adultery with their neighbours' wives, and have spoken lying words in my name, which I have not commanded them; even I know, and am a witness, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Because they have committed villainy in Israel, and have committed adultery with their neighbours' wives, and have spoken lying words in my name, which I have not commanded them; even I know, and am a witness, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[24. Thus shall you also speak to Shemaiah the Nehelamite, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசி சிறைப்பட்டுப்போன மூப்பர்களில் மீதியானவர்களுக்கும், ஆசாரியர்களுக்கும், தீர்க்கதரிசிகளுக்கும், நேபுகாத்நேச்சார் சிறைப்படுத்தி எருசலேமிலிருந்து பாபிலோனுக்குக் கொண்டுபோன சகல ஜனங்களுக்கும் எழுதி,]]></a:t>
+              <a:t><![CDATA[2. (After that Jeconiah the king, and the queen, and the eunuchs, the princes of Judah and Jerusalem, and the carpenters, and the smiths, were departed from Jerusalem;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[24. Thus shall you also speak to Shemaiah the Nehelamite, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[25. Thus speaks the LORD of hosts, the God of Israel, saying, Because you have sent letters in your name unto all the people that are at Jerusalem, and to Zephaniah the son of Maaseiah the priest, and to all the priests, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[25. Thus speaks the LORD of hosts, the God of Israel, saying, Because you have sent letters in your name unto all the people that are at Jerusalem, and to Zephaniah the son of Maaseiah the priest, and to all the priests, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. Thus speaks the LORD of hosts, the God of Israel, saying, Because you have sent letters in your name unto all the people that are at Jerusalem, and to Zephaniah the son of Maaseiah the priest, and to all the priests, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. The LORD has made you priest in the position of Jehoiada the priest, that all of you should be officers in the house of the LORD, for every man that is mad, and makes himself a prophet, that you should put him in prison, and in the stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. The LORD has made you priest in the position of Jehoiada the priest, that all of you should be officers in the house of the LORD, for every man that is mad, and makes himself a prophet, that you should put him in prison, and in the stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+              <a:t><![CDATA[26. The LORD has made you priest in the position of Jehoiada the priest, that all of you should be officers in the house of the LORD, for every man that is mad, and makes himself a prophet, that you should put him in prison, and in the stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+              <a:t><![CDATA[26. The LORD has made you priest in the position of Jehoiada the priest, that all of you should be officers in the house of the LORD, for every man that is mad, and makes himself a prophet, that you should put him in prison, and in the stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+              <a:t><![CDATA[27. Now therefore why have you not reproved Jeremiah of Anathoth, which makes himself a prophet to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் கர்த்தர் என்னை நோக்கி: நீ நெகெலாமியனாகிய செமாயாவுக்கும் சொல்லியனுப்பவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[27. Now therefore why have you not reproved Jeremiah of Anathoth, which makes himself a prophet to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசி சிறைப்பட்டுப்போன மூப்பர்களில் மீதியானவர்களுக்கும், ஆசாரியர்களுக்கும், தீர்க்கதரிசிகளுக்கும், நேபுகாத்நேச்சார் சிறைப்படுத்தி எருசலேமிலிருந்து பாபிலோனுக்குக் கொண்டுபோன சகல ஜனங்களுக்கும் எழுதி,]]></a:t>
+              <a:t><![CDATA[3. By the hand of Elasah the son of Shaphan, and Gemariah the son of Hilkiah, (whom Zedekiah king of Judah sent unto Babylon to Nebuchadnezzar king of Babylon) saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. For therefore he sent unto us in Babylon, saying, This captivity is long: build all of you houses, and dwell in them; and plant gardens, and eat the fruit of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. For therefore he sent unto us in Babylon, saying, This captivity is long: build all of you houses, and dwell in them; and plant gardens, and eat the fruit of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +7998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. For therefore he sent unto us in Babylon, saying, This captivity is long: build all of you houses, and dwell in them; and plant gardens, and eat the fruit of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+              <a:t><![CDATA[29. And Zephaniah the priest read this letter in the ears of Jeremiah the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+              <a:t><![CDATA[30. Then came the word of the LORD unto Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8325,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+              <a:t><![CDATA[31. Send to all them of the captivity, saying, Thus says the LORD concerning Shemaiah the Nehelamite; Because that Shemaiah has prophesied unto you, and I sent him not, and he caused you to trust in a lie:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Send to all them of the captivity, saying, Thus says the LORD concerning Shemaiah the Nehelamite; Because that Shemaiah has prophesied unto you, and I sent him not, and he caused you to trust in a lie:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Send to all them of the captivity, saying, Thus says the LORD concerning Shemaiah the Nehelamite; Because that Shemaiah has prophesied unto you, and I sent him not, and he caused you to trust in a lie:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Therefore thus says the LORD; Behold, I will punish Shemaiah the Nehelamite, and his seed: he shall not have a man to dwell among this people; neither shall he behold the good that I will do for my people, says the LORD; because he has taught rebellion against the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Therefore thus says the LORD; Behold, I will punish Shemaiah the Nehelamite, and his seed: he shall not have a man to dwell among this people; neither shall he behold the good that I will do for my people, says the LORD; because he has taught rebellion against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8870,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
+              <a:t><![CDATA[3. By the hand of Elasah the son of Shaphan, and Gemariah the son of Hilkiah, (whom Zedekiah king of Judah sent unto Babylon to Nebuchadnezzar king of Babylon) saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Therefore thus says the LORD; Behold, I will punish Shemaiah the Nehelamite, and his seed: he shall not have a man to dwell among this people; neither shall he behold the good that I will do for my people, says the LORD; because he has taught rebellion against the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Therefore thus says the LORD; Behold, I will punish Shemaiah the Nehelamite, and his seed: he shall not have a man to dwell among this people; neither shall he behold the good that I will do for my people, says the LORD; because he has taught rebellion against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
+              <a:t><![CDATA[3. By the hand of Elasah the son of Shaphan, and Gemariah the son of Hilkiah, (whom Zedekiah king of Judah sent unto Babylon to Nebuchadnezzar king of Babylon) saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525366" r:id="rId1"/>
+    <p:sldLayoutId id="2482540428" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +9896,102 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিল| চিঠির বক্তব্য ছিল এই:]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர், தாம் எருசலேமிலிருந்து பாபிலோனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ইস্রায়েলের ঈশ্বর, প্রভু সর্বশক্তিমান এই কথাগুলি বলেন তাদের সবাইকে যাদের তিনি জেরুশালেম থেকে]]></a:t>
+              <a:t><![CDATA[சிறைப்பட்டுப்போகப்பண்ணின அனைவருக்கும் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলে নির্বাসনে পাঠিয়েছিলেন:]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் வீடுகளைக் கட்டி, குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனியைச் சாப்பிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “ওখানেই তোমরা স্থায়ী ভাবে ঘরবাড়ি তৈরি করে বসবাস শুরু করো| চাষ আবাদ করে নিজেদের খাদ্যশস্য]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் பெண்களை விவாகம்பண்ணி, குமாரரையும் குமாரத்திகளையும் பெற்று, உங்கள் குமாரருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেরাই ফলাও|]]></a:t>
+              <a:t><![CDATA[பெண்களைக்கொண்டு, உங்கள் குமாரத்திகளைப் புருஷருக்குக் கொடுங்கள்; இவர்களும் குமாரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ব্বিাহ করে তোমরা সন্তানদের জন্ম দাও| পুত্র কন্যাদেরও ব্বিাহ দাও| তারাও য়েন সন্তান উত্‌পাদন করে]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெறட்டும்; நீங்கள் அங்கே குறுகாமல் பெருகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাতে বাবিলে সংখ্যায় বৃদ্ধি পায়| প্রজন্মকে বাড়াও| কখনও সংখ্যালঘু হয়ে পোড়ো না|]]></a:t>
+              <a:t><![CDATA[7. நான் உங்களைச் சிறைப்பட்டுப்போகப்பண்ணின பட்டணத்தின் சமாதானத்தைத் தேடி, அதற்காகக் கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. য়ে শহরে আমি তোমাদের পাঠিয়েছি সেই শহরের উন্নতির জন্য ভালো কাজ কর| শহরের জন্য প্রভুর কাছে]]></a:t>
+              <a:t><![CDATA[விண்ணப்பம்பண்ணுங்கள்; அதற்குச் சமாதானமிருக்கையில் உங்களுக்கும் சமாதானமிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রার্থনা করো| কারণ শহরে যদি শান্তি বিরাজ করে তাহলে তোমরাও শান্তিপূর্ণ জীবনযাপন করতে পারবে|”]]></a:t>
+              <a:t><![CDATA[8. மேலும், உங்கள் நடுவிலிருக்கிற உங்கள் தீர்க்கதரிசிகளும் உங்கள் குறிகாரரும் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইস্রায়েলের ঈশ্বর প্রভু সর্বশক্তিমান বলেছেন: “ভাব্বাদীদের এবং যাদুকরদের তোমাদের ঠকাতে দিও না|]]></a:t>
+              <a:t><![CDATA[மோசம்போக்கவொட்டாதிருங்கள்; சொப்பனம் காணப்பண்ணுகிற உங்கள் சொப்பனக்காரருக்குச் செவிகொடாமலும் இருங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যিরমিয় ইহুদীদের কাছে, যারা বাবিলে বন্দী ছিল, একটি চিঠি পাঠিয়েছিল| একই চিঠি সে বাবিলে বাস করা]]></a:t>
+              <a:t><![CDATA[1. எகொனியா ராஜாவும், ராஜஸ்திரீயும், பிரதானிகளும், யூதாவிலும் எருசலேமிலுமுள்ள பிரபுக்களும், தச்சரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের স্বপ্নদর্শনের কথায় কান দিও না|]]></a:t>
+              <a:t><![CDATA[என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারা মিথ্য়ে প্রচার করে বেড়ায| তারা নিজেদের বাণীকে আমার নামে চালায| কিন্তু আমি তাদের পাঠাই নি|”]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள்; நான் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই হল প্রভুর বার্তা|]]></a:t>
+              <a:t><![CDATA[அனுப்பினதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রভু যা বলেছেন তা হল এই: “70 বছরের জন্য বাবিলের এই ক্ষমতা ও আধিপত্য থাকবে| তারপরে আমি তোমাদের]]></a:t>
+              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে যারা বাবিলে বাস করছ তাদের কাছে আসবো এবং আমার প্রতিশ্রুতি মতো তোমাদের জেরুশালেমে ফিরিয়ে নিয়ে]]></a:t>
+              <a:t><![CDATA[திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসব|]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি আমার পরিকল্পনাগুলো কি তা জানি| তাই এগুলো তোমাদের বললাম|” এই হল প্রভুর বার্তা| “আমি তোমাদের]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুনিশ্চিত নিরাপদ ভবিষ্যত্‌ দিতে চাই| তোমাদের জন্য আমার ভাল ভাল পরিকল্পনা আছে| তোমাদের আঘাত করবার কোন]]></a:t>
+              <a:t><![CDATA[நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিকল্পনা আমার নেই| আমি তোমাদের আশা এবং সু-ভবিষ্যত্‌ দিতে চাই|]]></a:t>
+              <a:t><![CDATA[சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তখন তোমরা লোকরা, আমার নামে মিনতি করবে, আমার কাছে এসে প্রার্থনা করবে| আমি তোমাদের কথা শুনব|]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது நீங்கள் கூடிவந்து, என்னைத் தொழுதுகொண்டு என்னை நோக்கி விண்ணப்பம்பண்ணுவீர்கள்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেতাদের, যাজকদের, ভাব্বাদীদের এবং সাধারণ লোকদের পাঠিয়েছিল| এদের সবাইকে বাবিলের রাজা নবূখদ্রিত্‌সর]]></a:t>
+              <a:t><![CDATA[கொல்லரும் எருசலேமைவிட்டுப் புறப்பட்டுப்போன பிற்பாடு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমরা আমাকে খুঁজে বেড়াবে এবং যখন তোমরা অন্তর দিয়ে আমাকে অন্বেষণ করবে তখনই আমাকে খুঁজে পাবে|]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் செவிகொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমি তোমাদের আমাকে খুঁজতে দেব|” প্রভু বলেন: “আমি তোমাদের নির্বাসন থেকে এই জায়গায় ফিরিয়ে আনব|]]></a:t>
+              <a:t><![CDATA[13. உங்கள் முழு இருதயத்தோடும் என்னைத் தேடினீர்களானால், என்னைத் தேடுகையில் கண்டுபிடிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমিই সেই জন য়ে তোমাদের বন্দীরূপে পাঠিয়ে ছিলাম| কিন্তু আমি তোমাদের সমস্ত দেশ থেকে এবং সমস্ত জায়গা]]></a:t>
+              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে যেখানে আমি তোমাদের বন্দীরূপে পাঠিয়ে ছিলাম সকলকে একত্রিত করব|” এই হল প্রভুর বার্তা|]]></a:t>
+              <a:t><![CDATA[நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তোমরা হয়ত বলবে, “কিন্তু প্রভু তো আমাদের এই বাবিলে ভাব্বাদীদের দিয়েছেন|”]]></a:t>
+              <a:t><![CDATA[விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু প্রভু এইগুলি বলেছেন তোমাদের আত্মীযদের সম্বন্ধে যাদের বাবিলে নিয়ে আসা হয়নি| আমি বলছি]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் எங்களுக்குப் பாபிலோனிலும் தீர்க்கதரிசிகளை எழுப்பினார் என்று சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাযূদের সিংহাসনে বসা বর্তমান রাজা এবং সেই সব লোকদের সম্বন্ধে যারা এখনও জেরুশালেমে পড়ে আছে|]]></a:t>
+              <a:t><![CDATA[16. ஆனால் தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாவைக்குறித்தும் உங்களோடேகூடச் சிறையிருப்பில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সর্বশক্তিমান প্রভু বলেন: “জেরুশালেমে যারা রয়ে গিয়েছে তাদের বিরুদ্ধে শীঘ্রই আমি তরবারি, অনাহার]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போகாமல் இந்த நகரத்தில் குடியிருக்கிற உங்கள் சகோதரராகிய எல்லா ஜனங்களைக்குறித்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও ভয়ঙ্কর রোগসমূহ পাঠাব| আমি তাদের সেই সমস্ত বাজে ডুমুরের মতো করে দেব য়েগুলো খাওয়া যায় না য়েহেতু]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেগুলো পচা|]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেরুশালেম থেকে ধরে নিয়ে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசி சிறைப்பட்டுப்போன மூப்பர்களில் மீதியானவர்களுக்கும், ஆசாரியர்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এখন যিরমিয় ভাব্বাদীদের মতো ব্যবহার করছে| সুতরাং কেন তুমি তাকে বন্দী করছো না?]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যিরমিয় বাবিলে আমাদের কাছে এই কথাগুলি পাঠিয়েছে: “বাবিলে তোমাদের দীর্ঘদিনের জন্য বাস করতে হবে|]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুতরাং তোমরা সেখানেই ঘরবাড়ি তৈরী করে থায়ী ভাবে বসবাস শুরু করো| চাষ-আবাদ করে নিজেরাই নিজেদের]]></a:t>
+              <a:t><![CDATA[கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাদ্যশস্য উত্‌পাদন করো|”‘]]></a:t>
+              <a:t><![CDATA[நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমি তাদের তরবারি, অনাহার ও রোগসমূহ দিয়ে তাড়া করব| আমি তাদের দুর্দশাগ্রস্ত অবস্থা এমন ভযাবহ করে]]></a:t>
+              <a:t><![CDATA[நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুলব য়ে পৃথিবীর সমস্ত দেশগুলি বিস্ময বিহবল এবং ভীত হয়ে যাবে| তারা ধ্বংস হয়ে যাবে| তাদের নামগুলো]]></a:t>
+              <a:t><![CDATA[19. நான் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரை ஏற்கனவே அனுப்பிக்கொண்டேயிருந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অভিশাপ হিসেবে ব্যবহৃত হবে| সমস্ত জাতিগুলি, যেখানে আমি তাদের পাঠাব, ওদের অপমান করবে|]]></a:t>
+              <a:t><![CDATA[நீங்கள் செவிகொடாமற்போனீர்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ভাব্বাদী যিরমিয়কে যাজক সফনিয় চিঠি পড়ে শোনাল|]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் சிறையிருக்கும்படி நான் எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பிவிட்ட நீங்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তখন যিরমিয়র কাছে প্রভুর বার্তা এলো:]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. জেরুশালেমের মানুষ আমার বার্তা শোনেনি বলে আমি তাদের এই দুরবস্থা করব|” আমি আমার অনুচর এবং]]></a:t>
+              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. (রাজা য়িকনিয, রানী মা, সভাপরিষদ, যিহূদা এবং জেরুশালেমের নেতৃবৃন্দকে, ছুতোর মিস্ত্রীদের এবং]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளுக்கும், நேபுகாத்நேச்சார் சிறைப்படுத்தி எருசலேமிலிருந்து பாபிலோனுக்குக் கொண்டுபோன சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাব্বাদীদের মারফত্‌ বার বার আমার বার্তা পাঠিয়েছি| কিন্তু তারা শোনেনি|” এই হল প্রভুর বার্তা|]]></a:t>
+              <a:t><![CDATA[ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. “যিরমিয় এই কথাগুলি, বাবিলে যারা নির্বাসিত, সেই সমস্ত লোকের কাছে পাঠিয়ে দাও| শময়িয়]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিহিলামীযটি সম্বন্ধে প্রভু যা বলেছেন তা হল এই: শময়িয় তোমাদের কাছে বার্তা প্রচার করেছে কিন্তু আমি]]></a:t>
+              <a:t><![CDATA[கொன்றுபோடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে পাঠাই নি| শময়িয় তোমাদের মিথ্যাকে বিশ্বাস করতে শিখিযেছিল|]]></a:t>
+              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “তোমরা লোকরা যারা নির্বাসনে রয়েছ, শোন! আমিই সে জন য়ে তোমাদের জেরুশালেম ছেড়ে বাবিলে য়েতে]]></a:t>
+              <a:t><![CDATA[சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাধ্য করেছিলাম| সেহেতু তোমরা প্রভুর বার্তা শোন|”]]></a:t>
+              <a:t><![CDATA[அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. শীঘ্রই আমি শময়িয়কে শাস্তি দেব| শময়িয়ের পরিবারকেও ধ্বংস করে দেব এবং আমি আমার লোকদের যা কিছু]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাল করব তার থেকেও সে বঞ্চিত হবে|”‘ এই হল প্রভুর বার্তা| “‘আমি শময়িয়কে শাস্তি দেব কারণ সে লোকদের]]></a:t>
+              <a:t><![CDATA[நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর বিরুদ্ধে যাবার শিক্ষা দিয়েছিল|”‘]]></a:t>
+              <a:t><![CDATA[அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কোলাযের পুত্র আহাব এবং মাসেযের পুত্র সিদিকিয় সম্বন্ধে সর্বশক্তিমান প্রভু এই কথাগুলি বলেছেন: “এই]]></a:t>
+              <a:t><![CDATA[24. பின்னும் கர்த்தர் என்னை நோக்கி: நீ நெகெலாமியனாகிய செமாயாவுக்கும் சொல்லியனுப்பவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কামারদের জেরুশালেম থেকে নির্বাসিত হিসেবে নিয়ে যাবার পর এই চিঠি পাঠানো হয়েছিল| এদের সবাইকে]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்கும் எழுதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুজন তোমাদের কাছে মিথ্যা প্রচার করেছে| তারা বলে বেড়াচ্ছে য়ে তারা আমার বাণী প্রচার করছে| কিন্তু]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা মিথ্যা বলছে| আমি ঐ ভাব্বাদীদের বাবিলের রাজা নবূখদ্রিত্‌সরকে দিয়ে দেব এবং নবূখদ্রিত্‌সর ঐ দুই]]></a:t>
+              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন ভাব্বাদীকে বাবিলে নির্বাসিত সমস্ত লোকদের সামনে হত্যা করবে|]]></a:t>
+              <a:t><![CDATA[மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. সমস্ত নির্বাসিতদের কাছে এই হত্যা শাস্তির উদাহরণ হিসেবে মনে থাকবে| ঐ বন্দী যিহূদার অন্যদের বলবে:]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘প্রভু তোমাদের সঙ্গেও সিদিকিয় এবং আহাবের মতো ব্যবহার করতে পারেন| বাবিলের রাজা ওই দুজনকে আগুনে]]></a:t>
+              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুড়িয়ে মেরেছে|’]]></a:t>
+              <a:t><![CDATA[விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ঐ দুই ভাব্বাদী ইস্রায়েলের লোকদের সঙ্গে খুব খারাপ ব্যবহার করেছিল| তারা তাদের প্রতিবেশীদের]]></a:t>
+              <a:t><![CDATA[மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রীর সঙ্গে পাপ ও ব্যভিচারে মেতে উঠেছিল| তারা মিথ্য়ে প্রচার করে তা আমার নামে চালিযেছিল| আমি তাদের]]></a:t>
+              <a:t><![CDATA[ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওসব করতে বলিনি| আমি জানি তারা কি করেছিল| আমি তার এক জন সাক্ষী|” এই হল প্রভুর বার্তা|]]></a:t>
+              <a:t><![CDATA[27. இப்போதும் உங்களுக்குத் தீர்க்கதரிசனம் கூறிவருகிற ஆனதோத் ஊரானாகிய எரேமியாவை நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. শময়িয়কেও একটা বার্তা দাও| শময়িয় নিহিলামীয পরিবারের|]]></a:t>
+              <a:t><![CDATA[கடிந்துகொள்ளாமற்போனதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেরুশালেম থেকে সরিয়ে নিয়ে যাওয়া হয়েছিল|)]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ইস্রায়েলের ঈশ্বর সর্বশক্তিমান প্রভু বললেন: “শময়িয় তুমি জেরুশালেমবাসীকে চিঠি পাঠিয়েছিলে এবং]]></a:t>
+              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাসেযের পুত্র যাজক সফনিয়কেও চিঠি পাঠিয়েছিলে| অন্য সমস্ত যাজকদেরও চিঠি পাঠিয়েছিলে| তুমি তোমার নামে]]></a:t>
+              <a:t><![CDATA[தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে সব চিঠি পাঠিয়েছিলে, প্রভুর নামে নয়|]]></a:t>
+              <a:t><![CDATA[சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. শময়িয় তুমি তোমার চিঠিতে সফনিয়কে যা লিখেছিলে তা হল: ‘সফনিয়, প্রভু তোমাকে যিহোয়াদার জায়গায়]]></a:t>
+              <a:t><![CDATA[29. இந்த நிருபத்தைச் செப்பனியா என்கிற ஆசாரியன் எரேமியா தீர்க்கதரிசியின் காதுகள் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাজক হিসেবে নিয়োগ করেছেন| তুমিই প্রভুর মন্দিরের দায়িত্বে থাকবে| কেউ ভাব্বাদী হবার পাগলামি করলে]]></a:t>
+              <a:t><![CDATA[30. ஆதலால் கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19476,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি তাকে বন্দী করবে| তুমি সেই বন্দীকে কাষ্ঠদণ্ডে পা বেঁধে তার ঘাড়ে লোহার শেকল পরিযে দেবে|]]></a:t>
+              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20136,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যিহূদার রাজা সিদিকিয় নবূখদ্রিত্‌সরের কাছে ইলিয়াসা এবং গমরিযকে পাঠিয়েছিল| ইলিয়াসা ছিল শাফনের]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্র এবং গমরিয ছিল হিল্কিয়ের পুত্র| যিরমিয় ঐ দুজনকে বাবিলে পৌঁছিযে দেওয়ার জন্য একটি চিঠি]]></a:t>
+              <a:t><![CDATA[எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>