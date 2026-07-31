--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -115,50 +115,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,50 +227,63 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -404,53 +443,66 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் வீடுகளைக் கட்டி, குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனியைச் சாப்பிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பெண்களை விவாகம்பண்ணி, குமாரரையும் குமாரத்திகளையும் பெற்று, உங்கள் குமாரருக்குப் பெண்களைக்கொண்டு, உங்கள் குமாரத்திகளைப் புருஷருக்குக் கொடுங்கள்; இவர்களும் குமாரரையும் குமாரத்திகளையும் பெறட்டும்; நீங்கள் அங்கே குறுகாமல் பெருகி,]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர், தாம் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைப்பட்டுப்போகப்பண்ணின அனைவருக்கும் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பெண்களை விவாகம்பண்ணி, குமாரரையும் குமாரத்திகளையும் பெற்று, உங்கள் குமாரருக்குப் பெண்களைக்கொண்டு, உங்கள் குமாரத்திகளைப் புருஷருக்குக் கொடுங்கள்; இவர்களும் குமாரரையும் குமாரத்திகளையும் பெறட்டும்; நீங்கள் அங்கே குறுகாமல் பெருகி,]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர், தாம் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைப்பட்டுப்போகப்பண்ணின அனைவருக்கும் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்களைச் சிறைப்பட்டுப்போகப்பண்ணின பட்டணத்தின் சமாதானத்தைத் தேடி, அதற்காகக் கர்த்தரை விண்ணப்பம்பண்ணுங்கள்; அதற்குச் சமாதானமிருக்கையில் உங்களுக்கும் சமாதானமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் வீடுகளைக் கட்டி, குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனியைச் சாப்பிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்களைச் சிறைப்பட்டுப்போகப்பண்ணின பட்டணத்தின் சமாதானத்தைத் தேடி, அதற்காகக் கர்த்தரை விண்ணப்பம்பண்ணுங்கள்; அதற்குச் சமாதானமிருக்கையில் உங்களுக்கும் சமாதானமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் வீடுகளைக் கட்டி, குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனியைச் சாப்பிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்கள் நடுவிலிருக்கிற உங்கள் தீர்க்கதரிசிகளும் உங்கள் குறிகாரரும் உங்களை மோசம்போக்கவொட்டாதிருங்கள்; சொப்பனம் காணப்பண்ணுகிற உங்கள் சொப்பனக்காரருக்குச் செவிகொடாமலும் இருங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் பெண்களை விவாகம்பண்ணி, குமாரரையும் குமாரத்திகளையும் பெற்று, உங்கள் குமாரருக்குப் பெண்களைக்கொண்டு, உங்கள் குமாரத்திகளைப் புருஷருக்குக் கொடுங்கள்; இவர்களும் குமாரரையும் குமாரத்திகளையும் பெறட்டும்; நீங்கள் அங்கே குறுகாமல் பெருகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேலும், உங்கள் நடுவிலிருக்கிற உங்கள் தீர்க்கதரிசிகளும் உங்கள் குறிகாரரும் உங்களை மோசம்போக்கவொட்டாதிருங்கள்; சொப்பனம் காணப்பண்ணுகிற உங்கள் சொப்பனக்காரருக்குச் செவிகொடாமலும் இருங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் பெண்களை விவாகம்பண்ணி, குமாரரையும் குமாரத்திகளையும் பெற்று, உங்கள் குமாரருக்குப் பெண்களைக்கொண்டு, உங்கள் குமாரத்திகளைப் புருஷருக்குக் கொடுங்கள்; இவர்களும் குமாரரையும் குமாரத்திகளையும் பெறட்டும்; நீங்கள் அங்கே குறுகாமல் பெருகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள்; நான் அவர்களை அனுப்பினதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. நான் உங்களைச் சிறைப்பட்டுப்போகப்பண்ணின பட்டணத்தின் சமாதானத்தைத் தேடி, அதற்காகக் கர்த்தரை விண்ணப்பம்பண்ணுங்கள்; அதற்குச் சமாதானமிருக்கையில் உங்களுக்கும் சமாதானமிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள்; நான் அவர்களை அனுப்பினதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. நான் உங்களைச் சிறைப்பட்டுப்போகப்பண்ணின பட்டணத்தின் சமாதானத்தைத் தேடி, அதற்காகக் கர்த்தரை விண்ணப்பம்பண்ணுங்கள்; அதற்குச் சமாதானமிருக்கையில் உங்களுக்கும் சமாதானமிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. மேலும், உங்கள் நடுவிலிருக்கிற உங்கள் தீர்க்கதரிசிகளும் உங்கள் குறிகாரரும் உங்களை மோசம்போக்கவொட்டாதிருங்கள்; சொப்பனம் காணப்பண்ணுகிற உங்கள் சொப்பனக்காரருக்குச் செவிகொடாமலும் இருங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. மேலும், உங்கள் நடுவிலிருக்கிற உங்கள் தீர்க்கதரிசிகளும் உங்கள் குறிகாரரும் உங்களை மோசம்போக்கவொட்டாதிருங்கள்; சொப்பனம் காணப்பண்ணுகிற உங்கள் சொப்பனக்காரருக்குச் செவிகொடாமலும் இருங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள்; நான் அவர்களை அனுப்பினதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள்; நான் அவர்களை அனுப்பினதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது நீங்கள் கூடிவந்து, என்னைத் தொழுதுகொண்டு என்னை நோக்கி விண்ணப்பம்பண்ணுவீர்கள்; நான் உங்களுக்குச் செவிகொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் முழு இருதயத்தோடும் என்னைத் தேடினீர்களானால், என்னைத் தேடுகையில் கண்டுபிடிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. பாபிலோனிலே எழுபதுவருஷம் நிறைவேறினபின்பு நான் உங்களைச் சந்தித்து, உங்களை இவ்விடத்துக்குத் திரும்பிவரப்பண்ணும்படிக்கு உங்கள்மேல் என் நல்வார்த்தையை நிறைவேறப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் எங்களுக்குப் பாபிலோனிலும் தீர்க்கதரிசிகளை எழுப்பினார் என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் எதிர்பார்த்திருக்கும் முடிவை உங்களுக்கு கொடுக்கும்படிக்கு நான் உங்கள்பேரில் நினைத்திருக்கிற நினைவுகளை அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அவைகள் தீமைக்கல்ல, சமாதானத்துக்கேதுவான நினைவுகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாவைக்குறித்தும் உங்களோடேகூடச் சிறையிருப்பில் புறப்பட்டுப்போகாமல் இந்த நகரத்தில் குடியிருக்கிற உங்கள் சகோதரராகிய எல்லா ஜனங்களைக்குறித்தும்,]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது நீங்கள் கூடிவந்து, என்னைத் தொழுதுகொண்டு என்னை நோக்கி விண்ணப்பம்பண்ணுவீர்கள்; நான் உங்களுக்குச் செவிகொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனால் தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாவைக்குறித்தும் உங்களோடேகூடச் சிறையிருப்பில் புறப்பட்டுப்போகாமல் இந்த நகரத்தில் குடியிருக்கிற உங்கள் சகோதரராகிய எல்லா ஜனங்களைக்குறித்தும்,]]></a:t>
+              <a:t><![CDATA[13. உங்கள் முழு இருதயத்தோடும் என்னைத் தேடினீர்களானால், என்னைத் தேடுகையில் கண்டுபிடிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. நான் உங்களுக்குக் காணப்படுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் சிறையிருப்பைத் திருப்பி நான் உங்களைத் துரத்திவிட்ட எல்லா ஜாதிகளிலும் எல்லா இடங்களிலுமிருந்து உங்களைச் சேர்த்து, நான் உங்களை விலக்கியிருந்த ஸ்தலத்துக்கே உங்களைத் திரும்பிவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் எங்களுக்குப் பாபிலோனிலும் தீர்க்கதரிசிகளை எழுப்பினார் என்று சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரை ஏற்கனவே அனுப்பிக்கொண்டேயிருந்தும், நீங்கள் செவிகொடாமற்போனீர்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. ஆனால் தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாவைக்குறித்தும் உங்களோடேகூடச் சிறையிருப்பில் புறப்பட்டுப்போகாமல் இந்த நகரத்தில் குடியிருக்கிற உங்கள் சகோதரராகிய எல்லா ஜனங்களைக்குறித்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரை ஏற்கனவே அனுப்பிக்கொண்டேயிருந்தும், நீங்கள் செவிகொடாமற்போனீர்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. ஆனால் தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாவைக்குறித்தும் உங்களோடேகூடச் சிறையிருப்பில் புறப்பட்டுப்போகாமல் இந்த நகரத்தில் குடியிருக்கிற உங்கள் சகோதரராகிய எல்லா ஜனங்களைக்குறித்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் சிறையிருக்கும்படி நான் எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பிவிட்ட நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் பட்டயத்தையும், பஞ்சத்தையும், கொள்ளைநோயையும் அவர்களுக்குள் அனுப்புவேன் என்று கர்த்தர் சொல்லுகிறார்; புசிக்கத்தகாத கெட்டுப்போன அத்திப்பழங்களுக்கு அவர்களை ஒப்பாக்குவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசி சிறைப்பட்டுப்போன மூப்பர்களில் மீதியானவர்களுக்கும், ஆசாரியர்களுக்கும், தீர்க்கதரிசிகளுக்கும், நேபுகாத்நேச்சார் சிறைப்படுத்தி எருசலேமிலிருந்து பாபிலோனுக்குக் கொண்டுபோன சகல ஜனங்களுக்கும் எழுதி,]]></a:t>
+              <a:t><![CDATA[1. எகொனியா ராஜாவும், ராஜஸ்திரீயும், பிரதானிகளும், யூதாவிலும் எருசலேமிலுமுள்ள பிரபுக்களும், தச்சரும், கொல்லரும் எருசலேமைவிட்டுப் புறப்பட்டுப்போன பிற்பாடு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+              <a:t><![CDATA[27. இப்போதும் உங்களுக்குத் தீர்க்கதரிசனம் கூறிவருகிற ஆனதோத் ஊரானாகிய எரேமியாவை நீர் கடிந்துகொள்ளாமற்போனதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் கர்த்தர் என்னை நோக்கி: நீ நெகெலாமியனாகிய செமாயாவுக்கும் சொல்லியனுப்பவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியால், நான் அவர்களைப் பட்டயத்தாலும், பஞ்சத்தாலும் கொள்ளைநோயாலும் பின்தொடர்ந்து, அவர்களைப் பூமியிலுள்ள எல்லா ராஜ்யங்களிலும் அலைந்து திரிகிறவர்களாகவும், நான் அவர்களைத் துரத்துகிற எல்லா ஜாதிகளிடத்திலும் சாபமாகவும், பாழாகவும் ஈசலிடுதலுக்கிடமாகவும், நிந்தையாகவும் வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. இந்த நிருபத்தைச் செப்பனியா என்கிற ஆசாரியன் எரேமியா தீர்க்கதரிசியின் காதுகள் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. ஆதலால் கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+              <a:t><![CDATA[19. நான் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரை ஏற்கனவே அனுப்பிக்கொண்டேயிருந்தும், நீங்கள் செவிகொடாமற்போனீர்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+              <a:t><![CDATA[19. நான் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரை ஏற்கனவே அனுப்பிக்கொண்டேயிருந்தும், நீங்கள் செவிகொடாமற்போனீர்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உங்களுக்குத் தீர்க்கதரிசனம் கூறிவருகிற ஆனதோத் ஊரானாகிய எரேமியாவை நீர் கடிந்துகொள்ளாமற்போனதென்ன?]]></a:t>
+              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்போதும் உங்களுக்குத் தீர்க்கதரிசனம் கூறிவருகிற ஆனதோத் ஊரானாகிய எரேமியாவை நீர் கடிந்துகொள்ளாமற்போனதென்ன?]]></a:t>
+              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் சிறையிருக்கும்படி நான் எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பிவிட்ட நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தச் சிறையிருப்பு நெடுங்காலமாக இருக்கும்; நீங்கள் வீடுகளைக்கட்டி, அவைகளில் குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனிகளைச் சாப்பிடுங்கள் என்று பாபிலோனிலிருக்கிற எங்களுக்குச் சொல்லியனுப்பினானென்று எழுதியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் சிறையிருக்கும்படி நான் எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பிவிட்ட நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த நிருபத்தைச் செப்பனியா என்கிற ஆசாரியன் எரேமியா தீர்க்கதரிசியின் காதுகள் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால் கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிறையிருக்கிற அனைவருக்கும் நீ சொல்லியனுப்பவேண்டியது என்னவென்றால்: நெகெலாமியனாகிய செமாயாவைக்குறித்து கர்த்தர்: செமாயாவை நான் அனுப்பாதிருந்தும், அவன் உங்களுக்குத் தீர்க்கதரிசனஞ்சொல்லி, உங்களைப் பொய்யை நம்பப்பண்ணுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
+              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசி சிறைப்பட்டுப்போன மூப்பர்களில் மீதியானவர்களுக்கும், ஆசாரியர்களுக்கும், தீர்க்கதரிசிகளுக்கும், நேபுகாத்நேச்சார் சிறைப்படுத்தி எருசலேமிலிருந்து பாபிலோனுக்குக் கொண்டுபோன சகல ஜனங்களுக்கும் எழுதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6775,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நான் நெகெலாமியனாகிய செமாயாவையும், அவன் சந்ததியையும் தண்டிப்பேன்; இந்த ஜனத்தின் நடுவிலே குடியிருப்பவன் ஒருவனும் அவனுக்கு இல்லாதிருப்பான்; நான் என் ஜனத்துக்குச் செய்யும் நன்மையை அவன் காண்பதில்லை என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகமுண்டாகப் பேசினான் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. என் நாமத்தைச் சொல்லி உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் உரைக்கிற கொலாயாவின் குமாரனாகிய ஆகாபையும், மாசெயாவின் குமாரனாகிய சிதேக்கியாவையுங்குறித்து: இதோ, நான் அவர்களைப் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலே ஒப்புக்கொடுக்கிறேன், அவன் அவர்களை உங்கள் கண்களுக்கு முன்பாகக் கொன்றுபோடுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பாபிலோன் ராஜா அக்கினியினால் சுட்டுப்போட்ட சிதேக்கியாவுக்கும் ஆகாபுக்கும் கர்த்தர் உன்னைச் சமானமாக்கக்கடவரென்று, அவர்களைக் குறித்து ஒரு சாபவார்த்தை பாபிலோனிலே சிறையிருக்கிற யூதா அனைவருக்குள்ளும் வழங்கும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவர்கள் இஸ்ரவேலிலே மதிகெட்ட காரியத்தைச் செய்து தங்கள் அயலாருடைய பெண்ஜாதிகளோடே விபசாரம்பண்ணி, நான் அவர்களுக்குக் கற்பியாத பொய்யான வார்த்தையை என் நாமத்தைச் சொல்லி உரைத்தார்கள்; நான் அதை அறிவேன்; அதற்கு நானே சாட்சி என்று கர்த்தர் உரைக்கிறார் என்று எழுதினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. பின்னும் கர்த்தர் என்னை நோக்கி: நீ நெகெலாமியனாகிய செமாயாவுக்கும் சொல்லியனுப்பவேண்டியது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
+              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசி சிறைப்பட்டுப்போன மூப்பர்களில் மீதியானவர்களுக்கும், ஆசாரியர்களுக்கும், தீர்க்கதரிசிகளுக்கும், நேபுகாத்நேச்சார் சிறைப்படுத்தி எருசலேமிலிருந்து பாபிலோனுக்குக் கொண்டுபோன சகல ஜனங்களுக்கும் எழுதி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நீ எருசலேமிலிருக்கிற எல்லா ஜனங்களுக்கும் மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனுக்கும், மற்ற ஆசாரியர்களுக்கும் உன் நாமத்திலே நிருபத்தை எழுதியனுப்பினது என்னவென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. இவனுக்கு அவன் எழுதியிருந்த நிருபமாவது: நீங்கள் கர்த்தருடைய ஆலயத்தின் விசாரிப்புக்காரராயிருக்கும்படிக்கும், பிரமைகொண்டு தன்னைத் தீர்க்கதரிசியாக்கிக்கொள்கிறவகினாகிய எந்த மனுஷனையும் நீர் காவலறையிலும் தொழுவிலும் போடும்படிக்கும், கர்த்தர் உம்மை ஆசாரியனாயிருந்த யோய்தாவின் ஸ்தானத்திலே ஆசாரியனாக வைத்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர், தாம் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைப்பட்டுப்போகப்பண்ணின அனைவருக்கும் அறிவிக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் வீடுகளைக் கட்டி, குடியிருந்து, தோட்டங்களை நாட்டி, அவைகளின் கனியைச் சாப்பிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் ராஜாவாகிய சிதேக்கியா பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொடுக்கும்படி சாப்பானின் குமாரனாகிய எலெயாசாரின் கையிலும், இல்க்கியாவின் குமாரனாகிய கெமரியாவின் கையிலும் கொடுத்து, எருசலேமிலிருந்து பாபிலோனுக்கு அனுப்பின நிருபத்தின் விபரம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470380374" r:id="rId1"/>
+    <p:sldLayoutId id="2474525366" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7637,54 +9106,158 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7805,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಮಾರ್ತೆಯರನ್ನು ಪಡೆಯಿರಿ;]]></a:t>
+              <a:t><![CDATA[দিয়েছিল| চিঠির বক্তব্য ছিল এই:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಿಮ್ಮ ಕುಮಾರರಿಗೆ ಹೆಂಡತಿಯರನ್ನು ತಕ್ಕೊಳ್ಳಿರಿ; ನಿಮ್ಮ ಕುಮಾರ್ತೆಯರನ್ನು ಪುರಷರಿಗೆ ಕೊಡಿರಿ, ಅವರು ಕುಮಾರ]]></a:t>
+              <a:t><![CDATA[4. ইস্রায়েলের ঈশ্বর, প্রভু সর্বশক্তিমান এই কথাগুলি বলেন তাদের সবাইকে যাদের তিনি জেরুশালেম থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಮಾರ್ತೆಯರನ್ನು ಹೆರಲಿ; ಹೀಗೆ ನೀವು ಕಡಿಮೆಯಾಗದೆ ಅಲ್ಲಿ ಹೆಚ್ಚಿರಿ.]]></a:t>
+              <a:t><![CDATA[বাবিলে নির্বাসনে পাঠিয়েছিলেন:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಾನು ನಿಮ್ಮನ್ನು ಸೆರೆಯಾಗಿ ಒಯ್ಯಲ್ಪಟ್ಟ ಪಟ್ಟಣದ ಸಮಾಧಾನವನ್ನು ಹುಡುಕಿರಿ; ಅದಕ್ಕೋಸ್ಕರ ಕರ್ತನಿಗೆ ಪ್ರಾರ್ಥನೆ]]></a:t>
+              <a:t><![CDATA[5. “ওখানেই তোমরা স্থায়ী ভাবে ঘরবাড়ি তৈরি করে বসবাস শুরু করো| চাষ আবাদ করে নিজেদের খাদ্যশস্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿರಿ; ಅದರ ಸಮಾಧಾನದಿಂದ ನಿಮಗೆ ಸಮಾ ಧಾನವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[নিজেরাই ফলাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನಿಮ್ಮ ಮಧ್ಯ ದಲ್ಲಿರುವ ನಿಮ್ಮ ಪ್ರವಾದಿಗಳೂ ಶಕುನದವರೂ]]></a:t>
+              <a:t><![CDATA[6. ব্বিাহ করে তোমরা সন্তানদের জন্ম দাও| পুত্র কন্যাদেরও ব্বিাহ দাও| তারাও য়েন সন্তান উত্‌পাদন করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೆ ಮೋಸಮಾಡದಿರಲಿ; ನಿಮಗಾಗಿ ಕನಸು ಕಂಡು ಹೇಳು ವವರಿಗೆ ಕಿವಿಗೊಡಬೇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[যাতে বাবিলে সংখ্যায় বৃদ্ধি পায়| প্রজন্মকে বাড়াও| কখনও সংখ্যালঘু হয়ে পোড়ো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವರು ನಿಮಗೆ ನನ್ನ ಹೆಸರಿನಲ್ಲಿ ಸುಳ್ಳಾಗಿ ಪ್ರವಾದಿಸುತ್ತಾರೆ; ನಾನು ಅವರನ್ನು ಕಳುಹಿಸಲಿಲ್ಲವೆಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[7. য়ে শহরে আমি তোমাদের পাঠিয়েছি সেই শহরের উন্নতির জন্য ভালো কাজ কর| শহরের জন্য প্রভুর কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[প্রার্থনা করো| কারণ শহরে যদি শান্তি বিরাজ করে তাহলে তোমরাও শান্তিপূর্ণ জীবনযাপন করতে পারবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಬಾಬೆಲಿನಲ್ಲಿ ಎಪ್ಪತ್ತು ವರುಷ ತುಂಬಿದ ಮೇಲೆ ನಿಮ್ಮನ್ನು ಪರಾಮರಿ ಸುವೆನು; ನನ್ನ ಶುಭ]]></a:t>
+              <a:t><![CDATA[8. ইস্রায়েলের ঈশ্বর প্রভু সর্বশক্তিমান বলেছেন: “ভাব্বাদীদের এবং যাদুকরদের তোমাদের ঠকাতে দিও না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಅರಸನಾದ ಯೆಕೊನ್ಯನೂ ರಾಣಿಯೂ ಕಂಚುಕಿಗಳೂ ಯೆಹೂದದ ಯೆರೂಸ ಲೇಮಿನ ಪ್ರಧಾನರೂ ಬಡಿಗೆಯವರೂ ಕಮ್ಮಾರರೂ ಯೆರೂಸಲೇಮನ್ನು]]></a:t>
+              <a:t><![CDATA[1. যিরমিয় ইহুদীদের কাছে, যারা বাবিলে বন্দী ছিল, একটি চিঠি পাঠিয়েছিল| একই চিঠি সে বাবিলে বাস করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಕ್ಯವನ್ನು ನಿಮ್ಮ ವಿಷಯದಲ್ಲಿ ಸ್ಥಾಪಿಸಿ ನಿಮ್ಮನ್ನು ತಿರುಗಿ ಈ ಸ್ಥಳಕ್ಕೆ ಬರಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[তাদের স্বপ্নদর্শনের কথায় কান দিও না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಾನು ನಿಮ್ಮನ್ನು ಕುರಿತು ಮಾಡುವ ಆಲೋಚನೆ ಗಳನ್ನು ಬಲ್ಲೆನೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ಅವು ಕೇಡಿ ಗಲ್ಲ,]]></a:t>
+              <a:t><![CDATA[9. তারা মিথ্য়ে প্রচার করে বেড়ায| তারা নিজেদের বাণীকে আমার নামে চালায| কিন্তু আমি তাদের পাঠাই নি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮಾಧಾನಕ್ಕಿರುವ ಆಲೋಚನೆಗಳು; ನೀವು ನಿರೀಕ್ಷಿಸಿದ್ದ ಸ್ಥಿತಿಯನ್ನು ಕೊಡುವವುಗಳೇ.]]></a:t>
+              <a:t><![CDATA[এই হল প্রভুর বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ನನ್ನನ್ನು ಕರೆಯುವಿರಿ; ಹೋಗಿ ನನಗೆ ಪ್ರಾರ್ಥನೆ ಮಾಡುವಿರಿ; ನಿಮಗೆ ಕಿವಿಗೊಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[10. প্রভু যা বলেছেন তা হল এই: “70 বছরের জন্য বাবিলের এই ক্ষমতা ও আধিপত্য থাকবে| তারপরে আমি তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನನ್ನನ್ನು ಹುಡುಕುವಿರಿ; ಪೂರ್ಣ ಹೃದಯದಿಂದ ನನ್ನನ್ನು ಹುಡುಕುವಾಗ ನನ್ನನ್ನು ಕಂಡುಕೊಳ್ಳುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[কাছে যারা বাবিলে বাস করছ তাদের কাছে আসবো এবং আমার প্রতিশ্রুতি মতো তোমাদের জেরুশালেমে ফিরিয়ে নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಿಮಗೆ ಕಂಡುಕೊಳ್ಳಲ್ಪಡುವೆನೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ನಿಮ್ಮ ಸೆರೆಯನ್ನು ತಿರುಗಿಸಿ ನಾನು ನಿಮ್ಮನ್ನು ಓಡಿಸಿ]]></a:t>
+              <a:t><![CDATA[আসব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಟ್ಟ ಎಲ್ಲಾ ಜನಾಂಗಗಳಿಂದಲೂ ಎಲ್ಲಾ ಸ್ಥಳಗಳಿಂದಲೂ ನಿಮ್ಮನ್ನು ಕೂಡಿಸುವೆನೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ನಾನು ಯಾವ]]></a:t>
+              <a:t><![CDATA[11. আমি আমার পরিকল্পনাগুলো কি তা জানি| তাই এগুলো তোমাদের বললাম|” এই হল প্রভুর বার্তা| “আমি তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಳದಿಂದ ನಿಮ್ಮನ್ನು ಸೆರೆಯಾಗಿ ಕಳುಹಿಸಿ ದೆನೋ ಆ ಸ್ಥಳಕ್ಕೆ ನಿಮ್ಮನ್ನು ತಿರುಗಿ ಬರಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[সুনিশ্চিত নিরাপদ ভবিষ্যত্‌ দিতে চাই| তোমাদের জন্য আমার ভাল ভাল পরিকল্পনা আছে| তোমাদের আঘাত করবার কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ಕರ್ತನು ನಮಗೆ ಬಾಬೆಲಿನಲ್ಲಿ ಪ್ರವಾದಿ ಗಳನ್ನು ಎಬ್ಬಿಸಿದ್ದಾನೆಂದು ನೀವು ಹೇಳಿದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[পরিকল্পনা আমার নেই| আমি তোমাদের আশা এবং সু-ভবিষ্যত্‌ দিতে চাই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ದಾವೀದನ ಸಿಂಹಾಸನದಲ್ಲಿ ಕೂತುಕೊಳ್ಳುವ ಅರಸ ನನ್ನು ಕುರಿತು, ನಿಮ್ಮ ಸಂಗಡ ಸೆರೆಗೆ ಹೊರಡದೆ ಈ ಪಟ್ಟಣದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[12. তখন তোমরা লোকরা, আমার নামে মিনতি করবে, আমার কাছে এসে প্রার্থনা করবে| আমি তোমাদের কথা শুনব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಟ್ಟುಹೋದ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[নেতাদের, যাজকদের, ভাব্বাদীদের এবং সাধারণ লোকদের পাঠিয়েছিল| এদের সবাইকে বাবিলের রাজা নবূখদ্রিত্‌সর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸವಾಗಿರುವ ನಿಮ್ಮ ಸಹೋದರರಾದ ಜನರೆಲ್ಲರನ್ನೂ ಕುರಿತು, ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--]]></a:t>
+              <a:t><![CDATA[13. তোমরা আমাকে খুঁজে বেড়াবে এবং যখন তোমরা অন্তর দিয়ে আমাকে অন্বেষণ করবে তখনই আমাকে খুঁজে পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೇಳುವದೇನಂದರೆ-- ಇಗೋ, ನಾನು ಅವರಲ್ಲಿ ಕತ್ತಿಯನ್ನೂ ಕ್ಷಾಮವನ್ನೂ ಜಾಡ್ಯವನ್ನೂ ಕಳುಹಿಸಿ,]]></a:t>
+              <a:t><![CDATA[14. আমি তোমাদের আমাকে খুঁজতে দেব|” প্রভু বলেন: “আমি তোমাদের নির্বাসন থেকে এই জায়গায় ফিরিয়ে আনব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರನ್ನು ಕೆಟ್ಟವರನ್ನಾಗಿ ಮಾಡಿ ರುವದರಿಂದ, ತಿನ್ನಕೂಡದ ಅಸಹ್ಯವಾದ ಅಂಜೂರ ಗಳ ಹಾಗೆ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[আমিই সেই জন য়ে তোমাদের বন্দীরূপে পাঠিয়ে ছিলাম| কিন্তু আমি তোমাদের সমস্ত দেশ থেকে এবং সমস্ত জায়গা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಕತ್ತಿಯಿಂದಲೂ ಕ್ಷಾಮ ದಿಂದಲೂ ಜಾಡ್ಯದಿಂದಲೂ ಅವರನ್ನು ಹಿಂಸಿಸಿ ನಾನು ಅವರನ್ನು ಓಡಿಸಿಬಿಟ್ಟ ಎಲ್ಲಾ ಜನಾಂಗಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[থেকে যেখানে আমি তোমাদের বন্দীরূপে পাঠিয়ে ছিলাম সকলকে একত্রিত করব|” এই হল প্রভুর বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಾಪಕ್ಕೂ ವಿಸ್ಮಯಕ್ಕೂ ಸಿಳ್ಳಿಡುವಿಕೆಗೂ ನಿಂದೆಗೂ ಗುರಿಯಾಗುವ ಹಾಗೆ ಒಪ್ಪಿಸಿಬಿಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[15. তোমরা হয়ত বলবে, “কিন্তু প্রভু তো আমাদের এই বাবিলে ভাব্বাদীদের দিয়েছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅವರು ನನ್ನ ವಾಕ್ಯಗಳನ್ನು ಕೇಳಲಿಲ್ಲ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ನಾನು ಅವರಿಗೆ ನನ್ನ ಸೇವಕರಾದ ಪ್ರವಾದಿಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[16. কিন্তু প্রভু এইগুলি বলেছেন তোমাদের আত্মীযদের সম্বন্ধে যাদের বাবিলে নিয়ে আসা হয়নি| আমি বলছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಳಗಿನಲ್ಲಿಯೇ ಕಳುಹಿಸಿದೆನು; ಆದರೆ ನೀವು ಕೇಳಲಿಲ್ಲವೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[দাযূদের সিংহাসনে বসা বর্তমান রাজা এবং সেই সব লোকদের সম্বন্ধে যারা এখনও জেরুশালেমে পড়ে আছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆದದ ರಿಂದ ನಾನು ಯೆರೂಸಲೇಮಿ ನಿಂದ ಬಾಬೆಲಿಗೆ ಕಳುಹಿಸಿದ ಸೆರೆಯವರೆಲ್ಲರೇ,]]></a:t>
+              <a:t><![CDATA[17. সর্বশক্তিমান প্রভু বলেন: “জেরুশালেমে যারা রয়ে গিয়েছে তাদের বিরুদ্ধে শীঘ্রই আমি তরবারি, অনাহার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕರ್ತನ ವಾಕ್ಯವನ್ನು ಕೇಳಿರಿ--ನನ್ನ ಹೆಸರಿನಲ್ಲಿ ನಿಮಗೆ ಸುಳ್ಳನ್ನು ಪ್ರವಾದಿಸುವ ಕೊಲಾಯನ ಮಗನಾದ ಅಹಾಬ ಮಾಸೇಯನ]]></a:t>
+              <a:t><![CDATA[ও ভয়ঙ্কর রোগসমূহ পাঠাব| আমি তাদের সেই সমস্ত বাজে ডুমুরের মতো করে দেব য়েগুলো খাওয়া যায় না য়েহেতু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಾದ ಚಿದ್ಕೀಯನ ವಿಷಯವೂ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಇಗೋ, ನಾನು ಅವರನ್ನು ಬಾಬೆಲಿನ]]></a:t>
+              <a:t><![CDATA[সেগুলো পচা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಪ್ರವಾದಿ ಯಾದ ಯೆರೆವಿಾಯನು ಸೆರೆಯಲ್ಲಿರುವ ಹಿರಿಯರ ಉಳಿದವರಿಗೂ ಯಾಜಕರಿಗೂ ಪ್ರವಾದಿಗಳಿಗೂ ನೆಬೂಕದ್ನೆಚ್ಚರನು]]></a:t>
+              <a:t><![CDATA[জেরুশালেম থেকে ধরে নিয়ে গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನಾದ ನೆಬೂಕದ್ನೆಚ್ಚರನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸುತ್ತೇನೆ; ಅವನು ಅವರನ್ನು ನಿಮ್ಮ ಕಣ್ಣುಗಳ ಮುಂದೆ ಕೊಂದು ಹಾಕುವನು.]]></a:t>
+              <a:t><![CDATA[27. এখন যিরমিয় ভাব্বাদীদের মতো ব্যবহার করছে| সুতরাং কেন তুমি তাকে বন্দী করছো না?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಬಾಬೆಲಿನಲ್ಲಿರುವ ಯೆಹೂದದ ಸೆರೆಯವರೆಲ್ಲರೂ ಅವರಿಂದ ಶಾಪವನ್ನು ತಕ್ಕೊಂಡು--ಬಾಬೆಲಿನ ಅರಸನು ಬೆಂಕಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[28. যিরমিয় বাবিলে আমাদের কাছে এই কথাগুলি পাঠিয়েছে: “বাবিলে তোমাদের দীর্ঘদিনের জন্য বাস করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುಟ್ಟುಬಿಟ್ಟ ಚಿದ್ಕೀಯನ ಹಾಗೆಯೂ ಅಹಾಬನ ಹಾಗೆಯೂ ಕರ್ತನು ನಿನಗೆ ಮಾಡಲಿ ಎಂದು ಹೇಳುವರು]]></a:t>
+              <a:t><![CDATA[সুতরাং তোমরা সেখানেই ঘরবাড়ি তৈরী করে থায়ী ভাবে বসবাস শুরু করো| চাষ-আবাদ করে নিজেরাই নিজেদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವರು ತಮ್ಮ ನೆರೆಯವರ ಹೆಂಡತಿಯರ ಸಂಗಡ ವ್ಯಭಿಚಾರ ಮಾಡಿ ನನ್ನ ಹೆಸರಿನಲ್ಲಿ ಸುಳ್ಳಾಗಿ ನಾನು ಅವರಿಗೆ ಆಜ್ಞಾಪಿಸದೆ]]></a:t>
+              <a:t><![CDATA[খাদ্যশস্য উত্‌পাদন করো|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದ ಮಾತುಗಳನ್ನಾಡಿ ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ನೀಚತನವನ್ನು ನಡಿಸಿದರು; ನಾನೇ ಅದನ್ನು ತಿಳಿದು ಸಾಕ್ಷಿಯಾಗಿದ್ದೇನೆಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[18. আমি তাদের তরবারি, অনাহার ও রোগসমূহ দিয়ে তাড়া করব| আমি তাদের দুর্দশাগ্রস্ত অবস্থা এমন ভযাবহ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[তুলব য়ে পৃথিবীর সমস্ত দেশগুলি বিস্ময বিহবল এবং ভীত হয়ে যাবে| তারা ধ্বংস হয়ে যাবে| তাদের নামগুলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನೆಹೆಲಾಮ್ಯನಾದ ಶೆಮಾಯನಿಗೆ ನೀನು ಹೀಗೆ ಹೇಳು--]]></a:t>
+              <a:t><![CDATA[অভিশাপ হিসেবে ব্যবহৃত হবে| সমস্ত জাতিগুলি, যেখানে আমি তাদের পাঠাব, ওদের অপমান করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಸೈನ್ಯಗಳ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನೀನು ನಿನ್ನ ಹೆಸರಿನಲ್ಲಿ ಯೆರೂಸಲೇಮಿನವರೆಲ್ಲರಿಗೂ]]></a:t>
+              <a:t><![CDATA[29. ভাব্বাদী যিরমিয়কে যাজক সফনিয় চিঠি পড়ে শোনাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕನಾದ ಮಾಸೇ ಯನ ಮಗನಾಗಿರುವ ಚೆಫನ್ಯನಿಗೂ ಯಾಜಕರೆಲ್ಲರಿಗೂ ಪತ್ರಗಳನ್ನು ಕಳುಹಿಸಿದಿಯಲ್ಲಾ?]]></a:t>
+              <a:t><![CDATA[30. তখন যিরমিয়র কাছে প্রভুর বার্তা এলো:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಹುಚ್ಚನಾದ ತನ್ನನ್ನು ಪ್ರವಾದಿಯಾಗಿ ಮಾಡಿಕೊಳ್ಳುವಂಥ ಪ್ರತಿ ಮನುಷ್ಯ ನಿಗೆ ಕರ್ತನ ಆಲಯದಲ್ಲಿ ಅಧಿಕಾರಿಗಳು ಇರುವ]]></a:t>
+              <a:t><![CDATA[19. জেরুশালেমের মানুষ আমার বার্তা শোনেনি বলে আমি তাদের এই দুরবস্থা করব|” আমি আমার অনুচর এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆರೂಸಲೇಮಿನಿಂದ ಬಾಬೆಲಿಗೆ ಒಯ್ದ ಜನರೆಲ್ಲರಿಗೆ]]></a:t>
+              <a:t><![CDATA[2. (রাজা য়িকনিয, রানী মা, সভাপরিষদ, যিহূদা এবং জেরুশালেমের নেতৃবৃন্দকে, ছুতোর মিস্ত্রীদের এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೂ ನೀನು ಅಂಥವರನ್ನು ಕೊಳದಲ್ಲಿಯೂ ಸೆರೆಯಲ್ಲಿಯೂ ಇಡುವ ಹಾಗೆಯೂ ಕರ್ತನು ಯಾಜಕ ನಾದ ಯೆಹೋಯಾದನಿಗೆ ಬದಲಾಗಿ]]></a:t>
+              <a:t><![CDATA[ভাব্বাদীদের মারফত্‌ বার বার আমার বার্তা পাঠিয়েছি| কিন্তু তারা শোনেনি|” এই হল প্রভুর বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಯಾಜಕ ನನ್ನಾಗಿ ಇಟ್ಟಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[31. “যিরমিয় এই কথাগুলি, বাবিলে যারা নির্বাসিত, সেই সমস্ত লোকের কাছে পাঠিয়ে দাও| শময়িয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹೀಗಿರಲಾಗಿ ನಿಮಗೆ ತನ್ನನ್ನು ಪ್ರವಾದಿಯಾಗಿ ಮಾಡಿಕೊಳ್ಳುವ ಅನಾತೋತಿನ ವನಾದ ಯೆರೆವಿಾಯನನ್ನು ನೀನು ಯಾಕೆ ಗದರಿಸ]]></a:t>
+              <a:t><![CDATA[নিহিলামীযটি সম্বন্ধে প্রভু যা বলেছেন তা হল এই: শময়িয় তোমাদের কাছে বার্তা প্রচার করেছে কিন্তু আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲಿಲ್ಲ?]]></a:t>
+              <a:t><![CDATA[তাকে পাঠাই নি| শময়িয় তোমাদের মিথ্যাকে বিশ্বাস করতে শিখিযেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅವನು--ಸೆರೆಯು ಬಹಳ ದೀರ್ಘವಾಗು ವದು; ಮನೆಗಳನ್ನು ಕಟ್ಟಿವಾಸಮಾಡಿರಿ; ತೋಟಗಳನ್ನು ನೆಟ್ಟು, ಅವುಗಳ ಫಲವನ್ನು]]></a:t>
+              <a:t><![CDATA[20. “তোমরা লোকরা যারা নির্বাসনে রয়েছ, শোন! আমিই সে জন য়ে তোমাদের জেরুশালেম ছেড়ে বাবিলে য়েতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿನ್ನಿರಿ, ಎಂದು ನಮಗೆ ಬಾಬೆಲಿಗೆ ಹೇಳಿ ಕಳುಹಿಸಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[বাধ্য করেছিলাম| সেহেতু তোমরা প্রভুর বার্তা শোন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಆಗ ಯಾಜಕ ನಾದ ಚೆಫನ್ಯನು ಈ ಪತ್ರವನ್ನು ಪ್ರವಾದಿಯಾದ ಯೆರೆವಿಾಯನ ಮುಂದೆ ಓದಿ ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[32. শীঘ্রই আমি শময়িয়কে শাস্তি দেব| শময়িয়ের পরিবারকেও ধ্বংস করে দেব এবং আমি আমার লোকদের যা কিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆಗ ಕರ್ತನ ವಾಕ್ಯವು ಯೆರೆವಿಾಯನಿಗೆ ಉಂಟಾಗಿ ಹೇಳಿದ್ದೇ ನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[ভাল করব তার থেকেও সে বঞ্চিত হবে|”‘ এই হল প্রভুর বার্তা| “‘আমি শময়িয়কে শাস্তি দেব কারণ সে লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ನೀನು ಸೆರೆಯವರೆಲ್ಲರಿಗೆ ಹೇಳಿ ಕಳುಹಿಸ ಬೇಕಾದದ್ದೇನಂದರೆ--ಕರ್ತನು ನೆಹೆಲಾಮ್ಯನಾದ ಶೆಮಾಯನ ವಿಷಯ ಹೀಗೆ]]></a:t>
+              <a:t><![CDATA[প্রভুর বিরুদ্ধে যাবার শিক্ষা দিয়েছিল|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುತ್ತಾನೆ--ನಾನು ಅವನನ್ನು ಕಳುಹಿಸದೆ ಇರುವಾಗ ನಿಮಗೆ ಪ್ರವಾದಿಸಿ ನಿಮ್ಮನ್ನು ಸುಳ್ಳಿನಲ್ಲಿ ನಂಬಿಕೆ ಹುಟ್ಟಿಸಿದ ಕಾರಣ]]></a:t>
+              <a:t><![CDATA[21. কোলাযের পুত্র আহাব এবং মাসেযের পুত্র সিদিকিয় সম্বন্ধে সর্বশক্তিমান প্রভু এই কথাগুলি বলেছেন: “এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯೆಹೂದದ ಅರಸನಾದ ಚಿದ್ಕೀಯನು ಬಾಬೆಲಿನ ಅರಸನಾದ ನೆಬೂಕದ್ನೆಚ್ಚರನ ಬಳಿಗೆ ಕಳುಹಿಸಿದ ಶಾಫಾನನ ಮಗನಾದ ಎಲ್ಲಾಸನ]]></a:t>
+              <a:t><![CDATA[কামারদের জেরুশালেম থেকে নির্বাসিত হিসেবে নিয়ে যাবার পর এই চিঠি পাঠানো হয়েছিল| এদের সবাইকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಇಗೋ, ನಾನು ನೆಹೆಲಾಮ್ಯನಾದ ಶೆಮಾಯನನ್ನೂ ಅವನ ಸಂತಾನ ವನ್ನೂ ದಂಡಿಸುತ್ತೇನೆ; ಈ]]></a:t>
+              <a:t><![CDATA[দুজন তোমাদের কাছে মিথ্যা প্রচার করেছে| তারা বলে বেড়াচ্ছে য়ে তারা আমার বাণী প্রচার করছে| কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರೊಳಗೆ ವಾಸಿಸುವದಕ್ಕೆ ಅವನಿಗೆ ಒಬ್ಬನೂ ಇರುವದಿಲ್ಲ; ನಾನು ನನ್ನ ಜನರಿಗೆ ಮಾಡುವ ಒಳ್ಳೇದನ್ನು ಅವನು ನೋಡುವದಿಲ್ಲವೆಂದು]]></a:t>
+              <a:t><![CDATA[তারা মিথ্যা বলছে| আমি ঐ ভাব্বাদীদের বাবিলের রাজা নবূখদ্রিত্‌সরকে দিয়ে দেব এবং নবূখদ্রিত্‌সর ঐ দুই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +16902,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ಅವನು ಕರ್ತನಿಗೆ ವಿರೋಧವಾಗಿ ತಿರುಗಿಬಿದ್ದಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[জন ভাব্বাদীকে বাবিলে নির্বাসিত সমস্ত লোকদের সামনে হত্যা করবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. সমস্ত নির্বাসিতদের কাছে এই হত্যা শাস্তির উদাহরণ হিসেবে মনে থাকবে| ঐ বন্দী যিহূদার অন্যদের বলবে:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[‘প্রভু তোমাদের সঙ্গেও সিদিকিয় এবং আহাবের মতো ব্যবহার করতে পারেন| বাবিলের রাজা ওই দুজনকে আগুনে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পুড়িয়ে মেরেছে|’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ঐ দুই ভাব্বাদী ইস্রায়েলের লোকদের সঙ্গে খুব খারাপ ব্যবহার করেছিল| তারা তাদের প্রতিবেশীদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[স্ত্রীর সঙ্গে পাপ ও ব্যভিচারে মেতে উঠেছিল| তারা মিথ্য়ে প্রচার করে তা আমার নামে চালিযেছিল| আমি তাদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ওসব করতে বলিনি| আমি জানি তারা কি করেছিল| আমি তার এক জন সাক্ষী|” এই হল প্রভুর বার্তা|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. শময়িয়কেও একটা বার্তা দাও| শময়িয় নিহিলামীয পরিবারের|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಯಿಂದಲೂ ಹಿಲ್ಕೀಯನ ಮಗನಾದ ಗೆಮರ್ಯನ ಕೈಯಿಂದಲೂ ಕಳುಹಿಸಿದ ಪತ್ರದ ಮಾತುಗಳು ಯಾವ ವಂದರೆ--]]></a:t>
+              <a:t><![CDATA[জেরুশালেম থেকে সরিয়ে নিয়ে যাওয়া হয়েছিল|)]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. ইস্রায়েলের ঈশ্বর সর্বশক্তিমান প্রভু বললেন: “শময়িয় তুমি জেরুশালেমবাসীকে চিঠি পাঠিয়েছিলে এবং]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মাসেযের পুত্র যাজক সফনিয়কেও চিঠি পাঠিয়েছিলে| অন্য সমস্ত যাজকদেরও চিঠি পাঠিয়েছিলে| তুমি তোমার নামে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সে সব চিঠি পাঠিয়েছিলে, প্রভুর নামে নয়|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. শময়িয় তুমি তোমার চিঠিতে সফনিয়কে যা লিখেছিলে তা হল: ‘সফনিয়, প্রভু তোমাকে যিহোয়াদার জায়গায়]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যাজক হিসেবে নিয়োগ করেছেন| তুমিই প্রভুর মন্দিরের দায়িত্বে থাকবে| কেউ ভাব্বাদী হবার পাগলামি করলে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তুমি তাকে বন্দী করবে| তুমি সেই বন্দীকে কাষ্ঠদণ্ডে পা বেঁধে তার ঘাড়ে লোহার শেকল পরিযে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಸೈನ್ಯಗಳ ಕರ್ತನು ಯೆರೂಸಲೇಮಿನಿಂದ ಬಾಬೆಲಿಗೆ ತಾನು ಸೆರೆಯಾಗಿ ಸಾಗಿಸಿದವರಿಗೆ ಹೇಳುವದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[3. যিহূদার রাজা সিদিকিয় নবূখদ্রিত্‌সরের কাছে ইলিয়াসা এবং গমরিযকে পাঠিয়েছিল| ইলিয়াসা ছিল শাফনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಮನೆಗಳನ್ನು ಕಟ್ಟಿ ವಾಸಮಾಡಿರಿ; ತೋಟಗಳನ್ನು ನೆಟ್ಟು ಅವುಗಳ ಫಲವನ್ನು ತಿನ್ನಿರಿ; ಹೆಂಡತಿಯರನ್ನು ತಕ್ಕೊಂಡು ಕುಮಾರ]]></a:t>
+              <a:t><![CDATA[পুত্র এবং গমরিয ছিল হিল্কিয়ের পুত্র| যিরমিয় ঐ দুজনকে বাবিলে পৌঁছিযে দেওয়ার জন্য একটি চিঠি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>