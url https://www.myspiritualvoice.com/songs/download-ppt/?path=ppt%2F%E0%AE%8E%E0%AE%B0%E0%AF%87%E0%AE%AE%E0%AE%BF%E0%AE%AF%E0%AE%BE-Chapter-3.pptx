--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -101,50 +101,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +190,55 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +391,58 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ போய் வடதிசையை நோக்கிக் கூறவேண்டிய வார்த்தைகள் என்னவென்றால்: சீர்கெட்ட இஸ்ரவேலே, திரும்பு என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள்மேல் என் கோபத்தை இறங்கப்பண்ணுவதில்லை; நான் கிருபையுள்ளவரென்று கர்த்தர் சொல்லுகிறார்; நான் என்றைக்கும் கோபம் வைக்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore the showers have been withheld, and there has been no latter rain; and you had a whore's forehead, you refused to be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ போய் வடதிசையை நோக்கிக் கூறவேண்டிய வார்த்தைகள் என்னவென்றால்: சீர்கெட்ட இஸ்ரவேலே, திரும்பு என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள்மேல் என் கோபத்தை இறங்கப்பண்ணுவதில்லை; நான் கிருபையுள்ளவரென்று கர்த்தர் சொல்லுகிறார்; நான் என்றைக்கும் கோபம் வைக்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[4. Will you not from this time cry unto me, My father, you are the guide of my youth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ போய் வடதிசையை நோக்கிக் கூறவேண்டிய வார்த்தைகள் என்னவென்றால்: சீர்கெட்ட இஸ்ரவேலே, திரும்பு என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள்மேல் என் கோபத்தை இறங்கப்பண்ணுவதில்லை; நான் கிருபையுள்ளவரென்று கர்த்தர் சொல்லுகிறார்; நான் என்றைக்கும் கோபம் வைக்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. Will he reserve his anger for ever? will he keep it to the end? Behold, you have spoken and done evil things as you could.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீயோ, உன் தேவனாகிய கர்த்தருக்கு விரோதமாய்த் துரோகம்பண்ணி, பச்சையான சகல மரத்தின்கீழும் அந்நியரோடே சோரமார்க்கமாய் நடந்து, உன் அக்கிரமத்தையும், என் சத்தத்துக்குச் செவிகொடாமற்போனதையும் ஒத்துக்கொள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. Will he reserve his anger for ever? will he keep it to the end? Behold, you have spoken and done evil things as you could.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீயோ, உன் தேவனாகிய கர்த்தருக்கு விரோதமாய்த் துரோகம்பண்ணி, பச்சையான சகல மரத்தின்கீழும் அந்நியரோடே சோரமார்க்கமாய் நடந்து, உன் அக்கிரமத்தையும், என் சத்தத்துக்குச் செவிகொடாமற்போனதையும் ஒத்துக்கொள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. The LORD said also unto me in the days of Josiah the king, Have you seen that which backsliding Israel has done? she is gone up upon every high mountain and under every green tree, and there has played the harlot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீர்கெட்ட பிள்ளைகளே, திரும்புங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் நாயகர்; நான் உங்களை ஊரில் ஒருவனும் வம்சத்தில் இரண்டுபேருமாகத் தெரிந்து, உங்களைச் சீயோனுக்கு அழைத்துக்கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[6. The LORD said also unto me in the days of Josiah the king, Have you seen that which backsliding Israel has done? she is gone up upon every high mountain and under every green tree, and there has played the harlot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீர்கெட்ட பிள்ளைகளே, திரும்புங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் நாயகர்; நான் உங்களை ஊரில் ஒருவனும் வம்சத்தில் இரண்டுபேருமாகத் தெரிந்து, உங்களைச் சீயோனுக்கு அழைத்துக்கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[7. And I said after she had done all these things, Turn you unto me. But she returned not. And her treacherous sister Judah saw it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்களுக்கு என் இருதயத்துக்கு ஏற்ற மேய்ப்பர்களைக் கொடுப்பேன், அவர்கள் உங்களை அறிவோடும் புத்தியோடும் மேய்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And I said after she had done all these things, Turn you unto me. But she returned not. And her treacherous sister Judah saw it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்களுக்கு என் இருதயத்துக்கு ஏற்ற மேய்ப்பர்களைக் கொடுப்பேன், அவர்கள் உங்களை அறிவோடும் புத்தியோடும் மேய்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And I saw, when for all the causes whereby backsliding Israel committed adultery I had put her away, and given her a bill of divorce; yet her treacherous sister Judah feared not, but went and played the harlot also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் தேசத்திலே பெருகிப் பலுகுகிற அந்நாட்களிலே, அவர்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டியென்று இனிச் சொல்வதில்லை; அது அவர்கள் மனதில் எழும்புவதும் இல்லை; அது அவர்கள் நினைவில் வருவதும் இல்லை; அதைக்குறித்து விசாரிப்பதும் இல்லை; அது இனிச் செப்பனிடப்படுவதும் இல்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And I saw, when for all the causes whereby backsliding Israel committed adultery I had put her away, and given her a bill of divorce; yet her treacherous sister Judah feared not, but went and played the harlot also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சீர்கெட்ட இஸ்ரவேல் என்பவள் விபசாரம்பண்ணின முகாந்தரங்கள் எல்லாவற்றினிமித்தமும் நான் அவளை அனுப்பிவிட்டு, அவளுடைய தள்ளுதற்சீட்டை அவளுக்குக் கொடுத்தபோதும், அவளுடைய சகோதரியாகிய யூதா என்கிற துரோகி பயப்படாமல்; இவளும் போய் வேசித்தனம்பண்ணினாள், இதை நான் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. They say, If a man put away his wife, and she go from him, and become another man's, shall he return unto her again? shall not that land be greatly polluted? but you have played the harlot with many lovers; yet return again to me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் தேசத்திலே பெருகிப் பலுகுகிற அந்நாட்களிலே, அவர்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டியென்று இனிச் சொல்வதில்லை; அது அவர்கள் மனதில் எழும்புவதும் இல்லை; அது அவர்கள் நினைவில் வருவதும் இல்லை; அதைக்குறித்து விசாரிப்பதும் இல்லை; அது இனிச் செப்பனிடப்படுவதும் இல்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And I saw, when for all the causes whereby backsliding Israel committed adultery I had put her away, and given her a bill of divorce; yet her treacherous sister Judah feared not, but went and played the harlot also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் தேசத்திலே பெருகிப் பலுகுகிற அந்நாட்களிலே, அவர்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டியென்று இனிச் சொல்வதில்லை; அது அவர்கள் மனதில் எழும்புவதும் இல்லை; அது அவர்கள் நினைவில் வருவதும் இல்லை; அதைக்குறித்து விசாரிப்பதும் இல்லை; அது இனிச் செப்பனிடப்படுவதும் இல்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass through the levity of her whoredom, that she defiled the land, and committed adultery with stones and with stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அக்காலத்திலே எருசலேமைக் கர்த்தருடைய சிங்காசனம் என்பார்கள்; சகல ஜாதியாரும் எருசலேமில் விளங்கிய கர்த்தருடைய நாமத்தினிமித்தம் அதினிடமாகச் சேர்வார்கள்; அவர்கள் இனித் தங்கள் பொல்லாத இருதயத்தின் இச்சையின்படி நடவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass through the levity of her whoredom, that she defiled the land, and committed adultery with stones and with stocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அக்காலத்திலே எருசலேமைக் கர்த்தருடைய சிங்காசனம் என்பார்கள்; சகல ஜாதியாரும் எருசலேமில் விளங்கிய கர்த்தருடைய நாமத்தினிமித்தம் அதினிடமாகச் சேர்வார்கள்; அவர்கள் இனித் தங்கள் பொல்லாத இருதயத்தின் இச்சையின்படி நடவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And yet for all this her treacherous sister Judah has not turned unto me with her whole heart, but feignedly, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாட்களிலே யூதா வம்சத்தார் இஸ்ரவேல் வம்சத்தாரோடே சேர்ந்து, அவர்கள் ஏகமாய் வடதேசத்திலிருந்து புறப்பட்டு, நான் தங்கள் பிதாக்களுக்குச் சுதந்தரமாகக் கொடுத்த தேசத்திற்கு வருவார்கள்,]]></a:t>
+              <a:t><![CDATA[10. And yet for all this her treacherous sister Judah has not turned unto me with her whole heart, but feignedly, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாட்களிலே யூதா வம்சத்தார் இஸ்ரவேல் வம்சத்தாரோடே சேர்ந்து, அவர்கள் ஏகமாய் வடதேசத்திலிருந்து புறப்பட்டு, நான் தங்கள் பிதாக்களுக்குச் சுதந்தரமாகக் கொடுத்த தேசத்திற்கு வருவார்கள்,]]></a:t>
+              <a:t><![CDATA[11. And the LORD said unto me, The backsliding Israel has justified herself more than treacherous Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உன்னைப் பிள்ளைகளின் வரிசையிலே வைத்து, ஜனக்கூட்டங்களுக்குள்ளே நல்ல சுதந்தரமாகிய தேசத்தை உனக்குக் கொடுப்பது எப்படியென்று சொன்னேன்; ஆனாலும் நீ என்னை நோக்கி, என் பிதாவே என்று அழைப்பாய்; நீ என்னைவிட்டு விலகுவதில்லையென்று திரும்பவும் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD said unto me, The backsliding Israel has justified herself more than treacherous Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உன்னைப் பிள்ளைகளின் வரிசையிலே வைத்து, ஜனக்கூட்டங்களுக்குள்ளே நல்ல சுதந்தரமாகிய தேசத்தை உனக்குக் கொடுப்பது எப்படியென்று சொன்னேன்; ஆனாலும் நீ என்னை நோக்கி, என் பிதாவே என்று அழைப்பாய்; நீ என்னைவிட்டு விலகுவதில்லையென்று திரும்பவும் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[12. Go and proclaim these words toward the north, and say, Return, you backsliding Israel, says the LORD; and I will not cause mine anger to fall upon you: for I am merciful, says the LORD, and I will not keep anger for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உன்னைப் பிள்ளைகளின் வரிசையிலே வைத்து, ஜனக்கூட்டங்களுக்குள்ளே நல்ல சுதந்தரமாகிய தேசத்தை உனக்குக் கொடுப்பது எப்படியென்று சொன்னேன்; ஆனாலும் நீ என்னை நோக்கி, என் பிதாவே என்று அழைப்பாய்; நீ என்னைவிட்டு விலகுவதில்லையென்று திரும்பவும் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[12. Go and proclaim these words toward the north, and say, Return, you backsliding Israel, says the LORD; and I will not cause mine anger to fall upon you: for I am merciful, says the LORD, and I will not keep anger for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒரு மனைவி தன் புருஷனுக்குத் துரோகம் செய்வதுபோல, இஸ்ரவேல் வம்சத்தாராகிய நீங்கள் எனக்குத் துரோகம்செய்தது மெய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. Go and proclaim these words toward the north, and say, Return, you backsliding Israel, says the LORD; and I will not cause mine anger to fall upon you: for I am merciful, says the LORD, and I will not keep anger for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சீர்கெட்ட இஸ்ரவேல் என்பவள் விபசாரம்பண்ணின முகாந்தரங்கள் எல்லாவற்றினிமித்தமும் நான் அவளை அனுப்பிவிட்டு, அவளுடைய தள்ளுதற்சீட்டை அவளுக்குக் கொடுத்தபோதும், அவளுடைய சகோதரியாகிய யூதா என்கிற துரோகி பயப்படாமல்; இவளும் போய் வேசித்தனம்பண்ணினாள், இதை நான் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. They say, If a man put away his wife, and she go from him, and become another man's, shall he return unto her again? shall not that land be greatly polluted? but you have played the harlot with many lovers; yet return again to me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒரு மனைவி தன் புருஷனுக்குத் துரோகம் செய்வதுபோல, இஸ்ரவேல் வம்சத்தாராகிய நீங்கள் எனக்குத் துரோகம்செய்தது மெய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Only acknowledge yours iniquity, that you have transgressed against the LORD your God, and have scattered your ways to the strangers under every green tree, and all of you have not obeyed my voice, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேல் புத்திரர் தங்கள் வழியை மாறுபாடாக்கி, தங்கள் தேவனாகிய கர்த்தரை மறந்ததினிமித்தம் அழுதுகொண்டு விண்ணப்பஞ்செய்யும் சத்தம் உயர்ந்த ஸ்தானங்களிலே கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. Only acknowledge yours iniquity, that you have transgressed against the LORD your God, and have scattered your ways to the strangers under every green tree, and all of you have not obeyed my voice, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேல் புத்திரர் தங்கள் வழியை மாறுபாடாக்கி, தங்கள் தேவனாகிய கர்த்தரை மறந்ததினிமித்தம் அழுதுகொண்டு விண்ணப்பஞ்செய்யும் சத்தம் உயர்ந்த ஸ்தானங்களிலே கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. Only acknowledge yours iniquity, that you have transgressed against the LORD your God, and have scattered your ways to the strangers under every green tree, and all of you have not obeyed my voice, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சீர்கெட்ட பிள்ளைகளே, திரும்புங்கள்; உங்கள் சீர்கேடுகளைக் குணமாக்குவேன் என்றார். இதோ, உம்மிடத்தில் வருகிறோம்; நீரே எங்கள் தேவனாகிய கர்த்தர்]]></a:t>
+              <a:t><![CDATA[14. Turn, O backsliding children, says the LORD; for I am married unto you: and I will take you one of a city, and two of a family, and I will bring you to Zion:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சீர்கெட்ட பிள்ளைகளே, திரும்புங்கள்; உங்கள் சீர்கேடுகளைக் குணமாக்குவேன் என்றார். இதோ, உம்மிடத்தில் வருகிறோம்; நீரே எங்கள் தேவனாகிய கர்த்தர்]]></a:t>
+              <a:t><![CDATA[14. Turn, O backsliding children, says the LORD; for I am married unto you: and I will take you one of a city, and two of a family, and I will bring you to Zion:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. குன்றுகளையும் திரளான மலைகளையும் நம்புகிறது விருதா என்பது மெய்; இஸ்ரவேலின் இரட்சிப்பு எங்கள் தேவனாகிய கர்த்தருக்குள் இருப்பது என்பது மெய்யே.]]></a:t>
+              <a:t><![CDATA[15. And I will give you pastors according to mine heart, which shall feed you with knowledge and understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. குன்றுகளையும் திரளான மலைகளையும் நம்புகிறது விருதா என்பது மெய்; இஸ்ரவேலின் இரட்சிப்பு எங்கள் தேவனாகிய கர்த்தருக்குள் இருப்பது என்பது மெய்யே.]]></a:t>
+              <a:t><![CDATA[15. And I will give you pastors according to mine heart, which shall feed you with knowledge and understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்த இலச்சையானது எங்கள் சிறுவயதுமுதல் எங்கள் பிதாக்களுடைய பிரயாசத்தையும், அவர்கள் ஆடுகளையும் மாடுகளையும், அவர்கள் குமாரரையும் குமாரத்திகளையும் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[16. And it shall come to pass, when all of you be multiplied and increased in the land, in those days, says the LORD, they shall say no more, The ark of the covenant of the LORD: neither shall it come to mind: neither shall they remember it; neither shall they visit it; neither shall that be done any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இந்த இலச்சையானது எங்கள் சிறுவயதுமுதல் எங்கள் பிதாக்களுடைய பிரயாசத்தையும், அவர்கள் ஆடுகளையும் மாடுகளையும், அவர்கள் குமாரரையும் குமாரத்திகளையும் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[16. And it shall come to pass, when all of you be multiplied and increased in the land, in those days, says the LORD, they shall say no more, The ark of the covenant of the LORD: neither shall it come to mind: neither shall they remember it; neither shall they visit it; neither shall that be done any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்கள் இலச்சையிலே கிடக்கிறோம்; எங்கள் அவமானம் எங்களை மூடியிருக்கிறது; நாங்களும், எங்கள் பிதாக்களும் எங்கள் சிறுவயது முதல் இந்நாள்வரைக்கும் எங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தோம்; எங்கள் தேவனாகிய கர்த்தருடைய சொல்லைக் கேளாமலும்போனோம்.]]></a:t>
+              <a:t><![CDATA[16. And it shall come to pass, when all of you be multiplied and increased in the land, in those days, says the LORD, they shall say no more, The ark of the covenant of the LORD: neither shall it come to mind: neither shall they remember it; neither shall they visit it; neither shall that be done any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சீர்கெட்ட இஸ்ரவேல் என்பவள் விபசாரம்பண்ணின முகாந்தரங்கள் எல்லாவற்றினிமித்தமும் நான் அவளை அனுப்பிவிட்டு, அவளுடைய தள்ளுதற்சீட்டை அவளுக்குக் கொடுத்தபோதும், அவளுடைய சகோதரியாகிய யூதா என்கிற துரோகி பயப்படாமல்; இவளும் போய் வேசித்தனம்பண்ணினாள், இதை நான் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. They say, If a man put away his wife, and she go from him, and become another man's, shall he return unto her again? shall not that land be greatly polluted? but you have played the harlot with many lovers; yet return again to me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்கள் இலச்சையிலே கிடக்கிறோம்; எங்கள் அவமானம் எங்களை மூடியிருக்கிறது; நாங்களும், எங்கள் பிதாக்களும் எங்கள் சிறுவயது முதல் இந்நாள்வரைக்கும் எங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தோம்; எங்கள் தேவனாகிய கர்த்தருடைய சொல்லைக் கேளாமலும்போனோம்.]]></a:t>
+              <a:t><![CDATA[17. At that time they shall call Jerusalem the throne of the LORD; and all the nations shall be gathered unto it, to the name of the LORD, to Jerusalem: neither shall they walk any more after the imagination of their evil heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்கள் இலச்சையிலே கிடக்கிறோம்; எங்கள் அவமானம் எங்களை மூடியிருக்கிறது; நாங்களும், எங்கள் பிதாக்களும் எங்கள் சிறுவயது முதல் இந்நாள்வரைக்கும் எங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தோம்; எங்கள் தேவனாகிய கர்த்தருடைய சொல்லைக் கேளாமலும்போனோம்.]]></a:t>
+              <a:t><![CDATA[17. At that time they shall call Jerusalem the throne of the LORD; and all the nations shall be gathered unto it, to the name of the LORD, to Jerusalem: neither shall they walk any more after the imagination of their evil heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒரு புருஷன் தன் மனைவியைத் தள்ளிவிட, அவள் அவனிடத்திலிருந்து புறப்பட்டுப்போய் அந்நியபுருஷனுக்கு மனைவியானால், அவன் அவளிடத்தில் இனித் திரும்பப்போவானோ? அந்த தேசம் மிகவும் தீட்டுப்படுமல்லவோ என்று மனுஷர் சொல்லுவார்கள்; நீயோவென்றால் அநேக நேசரோடே வேசித்தனம்பண்ணினாய்; ஆகிலும் என்னிடத்திற்குத் திரும்பிவா என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. At that time they shall call Jerusalem the throne of the LORD; and all the nations shall be gathered unto it, to the name of the LORD, to Jerusalem: neither shall they walk any more after the imagination of their evil heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒரு புருஷன் தன் மனைவியைத் தள்ளிவிட, அவள் அவனிடத்திலிருந்து புறப்பட்டுப்போய் அந்நியபுருஷனுக்கு மனைவியானால், அவன் அவளிடத்தில் இனித் திரும்பப்போவானோ? அந்த தேசம் மிகவும் தீட்டுப்படுமல்லவோ என்று மனுஷர் சொல்லுவார்கள்; நீயோவென்றால் அநேக நேசரோடே வேசித்தனம்பண்ணினாய்; ஆகிலும் என்னிடத்திற்குத் திரும்பிவா என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. In those days the house of Judah shall walk with the house of Israel, and they shall come together out of the land of the north to the land that I have given for an inheritance unto your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒரு புருஷன் தன் மனைவியைத் தள்ளிவிட, அவள் அவனிடத்திலிருந்து புறப்பட்டுப்போய் அந்நியபுருஷனுக்கு மனைவியானால், அவன் அவளிடத்தில் இனித் திரும்பப்போவானோ? அந்த தேசம் மிகவும் தீட்டுப்படுமல்லவோ என்று மனுஷர் சொல்லுவார்கள்; நீயோவென்றால் அநேக நேசரோடே வேசித்தனம்பண்ணினாய்; ஆகிலும் என்னிடத்திற்குத் திரும்பிவா என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. In those days the house of Judah shall walk with the house of Israel, and they shall come together out of the land of the north to the land that I have given for an inheritance unto your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ மேடுகளின்மேல் உன் கண்களை ஏறெடுத்து, நீ வேசித்தனம்பண்ணாத இடம் ஒன்று உண்டோ என்று பார்; வனாந்தரத்திலே அரபியன் காத்துக்கொண்டிருக்கிறதுபோல, நீ வழி ஓரங்களில் உன் நேசருக்குக் காத்துக்கொண்டிருந்து, உன் வேசித்தனங்களாலும், உன் அக்கிரமங்களாலும் தேசத்தைத் தீட்டுப்படுத்தினாய்.]]></a:t>
+              <a:t><![CDATA[19. But I said, How shall I put you among the children, and give you a pleasant land, a goodly heritage of the hosts of nations? and I said, You shall call me, My father; and shall not turn away from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ மேடுகளின்மேல் உன் கண்களை ஏறெடுத்து, நீ வேசித்தனம்பண்ணாத இடம் ஒன்று உண்டோ என்று பார்; வனாந்தரத்திலே அரபியன் காத்துக்கொண்டிருக்கிறதுபோல, நீ வழி ஓரங்களில் உன் நேசருக்குக் காத்துக்கொண்டிருந்து, உன் வேசித்தனங்களாலும், உன் அக்கிரமங்களாலும் தேசத்தைத் தீட்டுப்படுத்தினாய்.]]></a:t>
+              <a:t><![CDATA[19. But I said, How shall I put you among the children, and give you a pleasant land, a goodly heritage of the hosts of nations? and I said, You shall call me, My father; and shall not turn away from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ மேடுகளின்மேல் உன் கண்களை ஏறெடுத்து, நீ வேசித்தனம்பண்ணாத இடம் ஒன்று உண்டோ என்று பார்; வனாந்தரத்திலே அரபியன் காத்துக்கொண்டிருக்கிறதுபோல, நீ வழி ஓரங்களில் உன் நேசருக்குக் காத்துக்கொண்டிருந்து, உன் வேசித்தனங்களாலும், உன் அக்கிரமங்களாலும் தேசத்தைத் தீட்டுப்படுத்தினாய்.]]></a:t>
+              <a:t><![CDATA[19. But I said, How shall I put you among the children, and give you a pleasant land, a goodly heritage of the hosts of nations? and I said, You shall call me, My father; and shall not turn away from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதினிமித்தம் மழை வருஷியாமலும் பின்மாரியில்லாமலும் போயிற்று; உனக்கோ, சோரஸ்திரீயின் நெற்றியிருக்கிறது; நீயோ: நாணமாட்டேன் என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[20. Surely as a wife treacherously departs from her husband, so have all of you dealt treacherously with me, O house of Israel, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ இதுமுதல் என்னை நோக்கி: என் பிதாவே, தேவரீர் என் இளவயதின் அதிபதியென்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. Surely as a wife treacherously departs from her husband, so have all of you dealt treacherously with me, O house of Israel, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரசித்தமான அவளுடைய வேசித்தனத்தினாலே தேசம் தீட்டுப்பட்டுப்போயிற்று; கல்லோடும் மரத்தோடும் விபசாரம் பண்ணிக்கொண்டிருந்தாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. They say, If a man put away his wife, and she go from him, and become another man's, shall he return unto her again? shall not that land be greatly polluted? but you have played the harlot with many lovers; yet return again to me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சதாகாலமும் கோபத்தை வைப்பாரோ? அதை என்றென்றைக்கும் காப்பாரோ என்கிறாய் அல்லவோ? இதோ, இப்படி நீ சொல்லியும் பொல்லாப்புகளைச்செய்து, மிஞ்சிப்போகிறாய் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. A voice was heard upon the high places, weeping and supplications of the children of Israel: for they have perverted their way, and they have forgotten the LORD their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சதாகாலமும் கோபத்தை வைப்பாரோ? அதை என்றென்றைக்கும் காப்பாரோ என்கிறாய் அல்லவோ? இதோ, இப்படி நீ சொல்லியும் பொல்லாப்புகளைச்செய்து, மிஞ்சிப்போகிறாய் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. A voice was heard upon the high places, weeping and supplications of the children of Israel: for they have perverted their way, and they have forgotten the LORD their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசியா ராஜாவின் நாட்களிலே கர்த்தர் என்னை நோக்கி: சீர்கெட்ட இஸ்ரவேல் என்பவள் செய்ததைக் கண்டாயா? அவள் உயரமான சகல மலையின்மேலும், பச்சையான சகல மரத்தின்கீழும் போய், அங்கே வேசித்தனம் பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[22. Return, all of you backsliding children, and I will heal your backslidings. Behold, we come unto you; for you are the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசியா ராஜாவின் நாட்களிலே கர்த்தர் என்னை நோக்கி: சீர்கெட்ட இஸ்ரவேல் என்பவள் செய்ததைக் கண்டாயா? அவள் உயரமான சகல மலையின்மேலும், பச்சையான சகல மரத்தின்கீழும் போய், அங்கே வேசித்தனம் பண்ணினாள்.]]></a:t>
+              <a:t><![CDATA[22. Return, all of you backsliding children, and I will heal your backslidings. Behold, we come unto you; for you are the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் இப்படியெல்லாம் செய்தபின்பு: நீ என்னிடத்தில் திரும்பிவா என்று நான் சொன்னேன்; அவளோ திரும்பவில்லை; இதை அவளுடைய சகோதரியாகிய யூதா என்கிற துரோகி கண்டாள்.]]></a:t>
+              <a:t><![CDATA[23. Truly in vain is salvation hoped for from the hills, and from the multitude of mountains: truly in the LORD our God is the salvation of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5843,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் இப்படியெல்லாம் செய்தபின்பு: நீ என்னிடத்தில் திரும்பிவா என்று நான் சொன்னேன்; அவளோ திரும்பவில்லை; இதை அவளுடைய சகோதரியாகிய யூதா என்கிற துரோகி கண்டாள்.]]></a:t>
+              <a:t><![CDATA[23. Truly in vain is salvation hoped for from the hills, and from the multitude of mountains: truly in the LORD our God is the salvation of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. For shame has devoured the labour of our fathers from our youth; their flocks and their herds, their sons and their daughters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. For shame has devoured the labour of our fathers from our youth; their flocks and their herds, their sons and their daughters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. We lie down in our shame, and our confusion covers us: for we have sinned against the LORD our God, we and our fathers, from our youth even unto this day, and have not obeyed the voice of the LORD our God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. We lie down in our shame, and our confusion covers us: for we have sinned against the LORD our God, we and our fathers, from our youth even unto this day, and have not obeyed the voice of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவைகளையெல்லாம் கண்டும், யூதா என்கிற அவளுடைய சகோதரியாகிய துரோகி, கள்ளத்தனமாய்த் திரும்பினாளேயன்றி, முழு இருதயத்தோடும் என்னிடத்தில் திரும்பவில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Lift up yours eyes unto the high places, and see where you have not been lien with. In the ways have you sat for them, as the Arabian in the wilderness; and you have polluted the land with your whoredoms and with your wickedness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. We lie down in our shame, and our confusion covers us: for we have sinned against the LORD our God, we and our fathers, from our youth even unto this day, and have not obeyed the voice of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவைகளையெல்லாம் கண்டும், யூதா என்கிற அவளுடைய சகோதரியாகிய துரோகி, கள்ளத்தனமாய்த் திரும்பினாளேயன்றி, முழு இருதயத்தோடும் என்னிடத்தில் திரும்பவில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Lift up yours eyes unto the high places, and see where you have not been lien with. In the ways have you sat for them, as the Arabian in the wilderness; and you have polluted the land with your whoredoms and with your wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தர் என்னை நோக்கி: யூதா என்கிற துரோகியைப்பார்க்கிலும் சீர்கெட்ட இஸ்ரவேல் என்பவள் தன்னை நீதியுள்ளவளாக்கினாள்.]]></a:t>
+              <a:t><![CDATA[2. Lift up yours eyes unto the high places, and see where you have not been lien with. In the ways have you sat for them, as the Arabian in the wilderness; and you have polluted the land with your whoredoms and with your wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தர் என்னை நோக்கி: யூதா என்கிற துரோகியைப்பார்க்கிலும் சீர்கெட்ட இஸ்ரவேல் என்பவள் தன்னை நீதியுள்ளவளாக்கினாள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore the showers have been withheld, and there has been no latter rain; and you had a whore's forehead, you refused to be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474707303" r:id="rId1"/>
+    <p:sldLayoutId id="2482538878" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7347,94 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನೀನು ಹೋಗಿ ಉತ್ತರ ದಿಕ್ಕಿಗೆ ಈ ಮಾತುಗಳನ್ನು ಸಾರು; ಯಾವವಂದರೆ--ಹಿಂದಿ ರುಗಿದ ಇಸ್ರಾಯೇಲೇ, ತಿರುಗಿಕೋ ಎಂದು]]></a:t>
+              <a:t><![CDATA[நெற்றியிருக்கிறது; நீயோ: நாணமாட்டேன் என்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ. ನಾನು ನನ್ನ ಕೋಪವನ್ನು ನಿನ್ನ ಮೇಲೆ ಬೀಳ ಮಾಡುವದಿಲ್ಲ; ನಾನು ದಯಾಪರನು ಎಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[4. நீ இதுமுதல் என்னை நோக்கி: என் பிதாவே, தேவரீர் என் இளவயதின் அதிபதியென்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ, ಎಂದೆಂದಿಗೂ ಕೋಪವಿಟ್ಟು ಕೊಳ್ಳುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[5. சதாகாலமும் கோபத்தை வைப்பாரோ? அதை என்றென்றைக்கும் காப்பாரோ என்கிறாய் அல்லவோ? இதோ, இப்படி நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಿನ್ನ ದೇವರಾದ ಕರ್ತನಿಗೆ ವಿರೋಧ ವಾಗಿ ದ್ರೋಹಮಾಡಿ ಒಂದೊಂದು ಹಸಿರು ಮರದ ಕೆಳಗೆ ನಿನ್ನ ಮಾರ್ಗಗಳನ್ನು ಅನ್ಯರಿಗೆ]]></a:t>
+              <a:t><![CDATA[சொல்லியும் பொல்லாப்புகளைச்செய்து, மிஞ்சிப்போகிறாய் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚದರಿಸಿ ನನ್ನ ಶಬ್ದಕ್ಕೆ ಕಿವಿಗೊಡಲಿಲ್ಲವೆಂಬ ನಿನ್ನ ಅಕ್ರಮವನ್ನು ಮಾತ್ರ ಅರಿಕೆಮಾಡೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[6. யோசியா ராஜாவின் நாட்களிலே கர்த்தர் என்னை நோக்கி: சீர்கெட்ட இஸ்ரவேல் என்பவள் செய்ததைக் கண்டாயா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಹಿಂಜರಿದ ಮಕ್ಕಳೇ, ತಿರುಗಿಕೊಳ್ಳಿರೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ನಾನು ನಿಮ್ಮನ್ನು ಮದುವೆಯಾಗಿದ್ದೇನೆ; ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[அவள் உயரமான சகல மலையின்மேலும், பச்சையான சகல மரத்தின்கீழும் போய், அங்கே வேசித்தனம் பண்ணினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣದೊಳಗಿಂದ ಒಬ್ಬನಂತೆಯೂ ಗೋತ್ರ ದೊಳಗಿಂದ ಇಬ್ಬರಂತೆಯೂ ತೆಗೆದುಕೊಂಡು ಚೀಯೋನಿಗೆ ಕರಕೊಂಡು ಬರುವೆನು.]]></a:t>
+              <a:t><![CDATA[7. அவள் இப்படியெல்லாம் செய்தபின்பு: நீ என்னிடத்தில் திரும்பிவா என்று நான் சொன்னேன்; அவளோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನನ್ನ ಹೃದ ಯಕ್ಕೆ ಸರಿಯಾದ ಪಾಲಕರನ್ನು ನಿಮಗೆ ಕೊಡುವೆನು; ಅವರು ತಿಳುವಳಿಕೆಯಿಂದಲೂ ಬುದ್ಧಿಯಿಂದಲೂ ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[திரும்பவில்லை; இதை அவளுடைய சகோதரியாகிய யூதா என்கிற துரோகி கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೋಷಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[8. சீர்கெட்ட இஸ்ரவேல் என்பவள் விபசாரம்பண்ணின முகாந்தரங்கள் எல்லாவற்றினிமித்தமும் நான் அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನೀವು ದೇಶದಲ್ಲಿ ಅಭಿ ವೃದ್ಧಿಯಾಗಿ ಫಲವುಳ್ಳವರಾದ ಮೇಲೆ ಆ ದಿವಸಗಳಲ್ಲಿ --ಕರ್ತನ ಒಡಂಬಡಿಕೆಯ ಮಂಜೂ ಷವು ಎಂದು ಇನ್ನು]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிட்டு, அவளுடைய தள்ளுதற்சீட்டை அவளுக்குக் கொடுத்தபோதும், அவளுடைய சகோதரியாகிய யூதா என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ನಾನು ನೋಡಿದ್ದೇ ನಂದರೆ, ಹಿಂದಿರುಗಿದ ಇಸ್ರಾಯೇಲು ವ್ಯಭಿಚಾರ ಮಾಡಿದ ಎಲ್ಲಾ ಕಾರಣಗಳ ನಿಮಿತ್ತ ನಾನು ಅವಳನ್ನು]]></a:t>
+              <a:t><![CDATA[1. ஒரு புருஷன் தன் மனைவியைத் தள்ளிவிட, அவள் அவனிடத்திலிருந்து புறப்பட்டுப்போய் அந்நியபுருஷனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಅವರು ಹೇಳುವದಿಲ್ಲ ಇಲ್ಲವೆ ಅದು ಮನಸ್ಸಿಗೆ ಬರುವದಿಲ್ಲ ಇಲ್ಲವೆ ಅದು ಜ್ಞಾಪಕಕ್ಕೆ ಬಾರದು; ಇಲ್ಲವೆ]]></a:t>
+              <a:t><![CDATA[துரோகி பயப்படாமல்; இவளும் போய் வேசித்தனம்பண்ணினாள், இதை நான் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಚಾರಿಸಲ್ಪಡುವದಿಲ್ಲ; ಇನ್ನು ಮೇಲೆ ಮಾಡಲ್ಪಡುವದಿಲ್ಲ ಎಂದು ಕರ್ತನು ಅನ್ನು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[9. பிரசித்தமான அவளுடைய வேசித்தனத்தினாலே தேசம் தீட்டுப்பட்டுப்போயிற்று; கல்லோடும் மரத்தோடும் விபசாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆ ಕಾಲದಲ್ಲಿ ಯೆರೂಸಲೇಮು ಕರ್ತನ ಸಿಂಹಾಸನವೆಂದು ಕರೆಯಲ್ಪಡುವದು; ಜನಾಂಗಗ ಳೆಲ್ಲಾ ಅದರ ಬಳಿಗೆ ಕರ್ತನ ಹೆಸರಿನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[பண்ணிக்கொண்டிருந்தாள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮತ್ತು ಯೆರೂಸಲೇಮಿನೊಳಗೆ ಕೂಡಿಸಲ್ಪಡುವವು; ಇನ್ನು ಮೇಲೆ ತಮ್ಮ ಕೆಟ್ಟ ಹೃದಯದ ಕಲ್ಪನೆಯ ಪ್ರಕಾರ ನಡಕೊಳ್ಳರು.]]></a:t>
+              <a:t><![CDATA[10. இவைகளையெல்லாம் கண்டும், யூதா என்கிற அவளுடைய சகோதரியாகிய துரோகி, கள்ளத்தனமாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆ ದಿನಗಳಲ್ಲಿ ಯೆಹೂದದ ಮನೆ ತನವು ಇಸ್ರಾಯೇಲಿನ ಮನೆಯ ಸಂಗಡ ಹೋಗು ವದು; ಅವರು ಏಕವಾಗಿ ಉತ್ತರ ದೇಶದಿಂದ ನಾನು ನಿಮ್ಮ]]></a:t>
+              <a:t><![CDATA[திரும்பினாளேயன்றி, முழு இருதயத்தோடும் என்னிடத்தில் திரும்பவில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಗಳಿಗೆ ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಟ್ಟ ದೇಶಕ್ಕೆ ಬರುವರು.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தர் என்னை நோக்கி: யூதா என்கிற துரோகியைப்பார்க்கிலும் சீர்கெட்ட இஸ்ரவேல் என்பவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೆ ನಾನು--ನಿನ್ನನ್ನು ಮಕ್ಕಳೊಳಗೆ ಇಟ್ಟು ಮನೋಹರವಾದ ದೇಶವನ್ನೂ ಜನಾಂಗಗಳವರ ಸೈನ್ಯಗಳ ರಮ್ಯವಾದ ಸ್ವಾಸ್ತ್ಯವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[தன்னை நீதியுள்ளவளாக்கினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನಗೆ ಕೊಡು ವದು ಹೇಗೆಂದು ನಾನು ಅಂದುಕೊಂಡೆನು; ನಾನು --ನನ್ನ ತಂದೆಯೇ, ನೀನು ನನ್ನನ್ನು ಕರೆದು, ನನ್ನನ್ನು ಬಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[12. நீ போய் வடதிசையை நோக்கிக் கூறவேண்டிய வார்த்தைகள் என்னவென்றால்: சீர்கெட்ட இஸ்ரவேலே, திரும்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗುವದಿಲ್ಲವೆಂದು ಅಂದುಕೊಂಡೆನು.]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள்மேல் என் கோபத்தை இறங்கப்பண்ணுவதில்லை; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನಿಶ್ಚಯವಾಗಿ ಹೆಂಡತಿಯು ತನ್ನ ಗಂಡನನ್ನು ವಂಚಿಸಿ ಬಿಡುವ ಪ್ರಕಾರ ಓ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರೇ, ನನಗೆ ವಂಚನೆ]]></a:t>
+              <a:t><![CDATA[கிருபையுள்ளவரென்று கர்த்தர் சொல்லுகிறார்; நான் என்றைக்கும் கோபம் வைக்கமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಟ್ಟುಬಿಟ್ಟು ತ್ಯಾಗಪತ್ರವನ್ನು ಕೊಟ್ಟಿದ್ದಾಗ್ಯೂ ವಂಚನೆ ಯುಳ್ಳ ಅವಳ ಸಹೋದರಿಯಾದ ಯೆಹೂದಳು ಭಯಪಡದೆ ತಾನು ಕೂಡ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[மனைவியானால், அவன் அவளிடத்தில் இனித் திரும்பப்போவானோ? அந்த தேசம் மிகவும் தீட்டுப்படுமல்லவோ என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದ್ದೀರಿ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[13. நீயோ, உன் தேவனாகிய கர்த்தருக்கு விரோதமாய்த் துரோகம்பண்ணி, பச்சையான சகல மரத்தின்கீழும் அந்நியரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಉನ್ನತ ಸ್ಥಳಗಳ ಮೇಲೆ ಸ್ವರವು ಕೇಳಲ್ಪಟ್ಟಿತು, ಅವು ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳ ಅಳುವಿಕೆಯ ಬೇಡಿ ಕೆಗಳೇ; ಯಾಕಂದರೆ ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[சோரமார்க்கமாய் நடந்து, உன் அக்கிரமத்தையும், என் சத்தத்துக்குச் செவிகொடாமற்போனதையும் ஒத்துக்கொள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾರ್ಗವನ್ನು ಡೊಂಕು ಮಾಡಿ ತಮ್ಮ ದೇವರಾದ ಕರ್ತನನ್ನು ಮರೆತುಬಿಟ್ಟಿ ದ್ದರು.]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಹಿಂಜರಿದ ಮಕ್ಕಳೇ, ನೀವು ತಿರುಗಿಕೊಳ್ಳಿರಿ; ನಿಮ್ಮ ಹಿಂಜರಿಯುವಿಕೆಯನ್ನು ನಾನು ಸ್ವಸ್ಥಮಾಡುವೆನು ಎಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[14. சீர்கெட்ட பிள்ளைகளே, திரும்புங்கள் என்று கர்த்தர் சொல்லுகிறார்; நான் உங்கள் நாயகர்; நான் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ. ಇಗೋ, ನಿನ್ನ ಬಳಿಗೆ ಬರುತ್ತೇವೆ; ನೀನು ದೇವರಾದ ನಮ್ಮ ಕರ್ತನಾಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[ஊரில் ஒருவனும் வம்சத்தில் இரண்டுபேருமாகத் தெரிந்து, உங்களைச் சீயோனுக்கு அழைத்துக்கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನಿಶ್ಚಯವಾಗಿ ಗುಡ್ಡಗಳಿಂದಲೂ ಬೆಟ್ಟಗಳ ಸಮೂ ಹದಿಂದಲೂ ರಕ್ಷಣೆ ವ್ಯರ್ಥವಾಗಿದೆ; ನಿಶ್ಚಯವಾಗಿ ಇಸ್ರಾಯೇಲಿನ ರಕ್ಷಣೆಯು]]></a:t>
+              <a:t><![CDATA[15. உங்களுக்கு என் இருதயத்துக்கு ஏற்ற மேய்ப்பர்களைக் கொடுப்பேன், அவர்கள் உங்களை அறிவோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮ್ಮ ದೇವರಾದ ಕರ್ತನಲ್ಲಿಯೇ ಇದೆ.]]></a:t>
+              <a:t><![CDATA[புத்தியோடும் மேய்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನಾಚಿಕೆಯಾದದ್ದು ನಮ್ಮ ಯೌವನದಾರಭ್ಯ ನಮ್ಮ ತಂದೆಗಳ ಕಷ್ಟವನ್ನೂ ಅವರ ಕುರಿಗಳನ್ನೂ ದನಗಳನ್ನೂ ಕುಮಾರರನ್ನೂ, ಕುಮಾ]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் தேசத்திலே பெருகிப் பலுகுகிற அந்நாட்களிலே, அவர்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டியென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರ್ತೆಯರನ್ನೂ ತಿಂದುಬಿಟ್ಟಿದೆ.]]></a:t>
+              <a:t><![CDATA[இனிச் சொல்வதில்லை; அது அவர்கள் மனதில் எழும்புவதும் இல்லை; அது அவர்கள் நினைவில் வருவதும் இல்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನಮ್ಮ ನಾಚಿಕೆಯಲ್ಲಿ ಮಲಗಿಕೊಳ್ಳುತ್ತೇವೆ; ನಮ್ಮ ಗಲಭೆ ನಮ್ಮನ್ನು ಮುಚ್ಚಿಕೊಳ್ಳುತ್ತದೆ; ನಾವೂ ನಮ್ಮ ತಂದೆಗಳೂ ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[அதைக்குறித்து விசாரிப்பதும் இல்லை; அது இனிச் செப்பனிடப்படுவதும் இல்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೂಳೆತನವನ್ನು ಮಾಡಿದಳು.]]></a:t>
+              <a:t><![CDATA[மனுஷர் சொல்லுவார்கள்; நீயோவென்றால் அநேக நேசரோடே வேசித்தனம்பண்ணினாய்; ஆகிலும் என்னிடத்திற்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೌವನದಾರಭ್ಯ ಇಂದಿನವರೆಗೂ ನಮ್ಮ ದೇವರಾದ ಕರ್ತನಿಗೆ ವಿರೋಧವಾಗಿ ಪಾಪಮಾಡಿ ನಮ್ಮ ದೇವ ರಾದ ಕರ್ತನ ಸ್ವರಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[17. அக்காலத்திலே எருசலேமைக் கர்த்தருடைய சிங்காசனம் என்பார்கள்; சகல ஜாதியாரும் எருசலேமில் விளங்கிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿವಿಗೊಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய நாமத்தினிமித்தம் அதினிடமாகச் சேர்வார்கள்; அவர்கள் இனித் தங்கள் பொல்லாத இருதயத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಒಬ್ಬನು ತನ್ನ ಹೆಂಡತಿಯನ್ನು ಬಿಟ್ಟುಬಿಟ್ಟಾಗ ಅವಳು ಅವನನ್ನು ಬಿಟ್ಟು ಹೋಗಿ ಬೇರೆಯವನವಳಾದರೆ ಅವನು ಇನ್ನು ಅವಳ]]></a:t>
+              <a:t><![CDATA[இச்சையின்படி நடவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹತ್ತಿರ ಹಿಂತಿರುಗುವನೋ? ಆ ದೇಶವು ಬಹಳವಾಗಿ ಅಪವಿತ್ರವಾಗುವದಿಲ್ಲವೋ? ನೀನು ಅನೇಕ ಮಿಂಡರ ಸಂಗಡ ಸೂಳೆತನ ಮಾಡಿದ್ದೀ;]]></a:t>
+              <a:t><![CDATA[18. அந்நாட்களிலே யூதா வம்சத்தார் இஸ்ரவேல் வம்சத்தாரோடே சேர்ந்து, அவர்கள் ஏகமாய் வடதேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದಾಗ್ಯೂ ನನ್ನ ಬಳಿಗೆ ತಿರುಗಿಕೋ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு, நான் தங்கள் பிதாக்களுக்குச் சுதந்தரமாகக் கொடுத்த தேசத்திற்கு வருவார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಿನ್ನ ಕಣ್ಣುಗಳನ್ನು ಉನ್ನತ ಸ್ಥಳಗಳ ಮೇಲೆತ್ತುಕೊಂಡು ಎಲ್ಲಿ ನಿನ್ನ ಸಂಗಡ ಮಲಗಲಿಲ್ಲವೋ ನೋಡು. ಅರಣ್ಯದಲ್ಲಿ ಅರಬಿಯನ]]></a:t>
+              <a:t><![CDATA[19. நான் உன்னைப் பிள்ளைகளின் வரிசையிலே வைத்து, ஜனக்கூட்டங்களுக்குள்ளே நல்ல சுதந்தரமாகிய தேசத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ದಾರಿಗಳಲ್ಲಿ ಅವರಿಗೋಸ್ಕರ ಕೂತುಕೊಂಡಿದ್ದೀ; ಹೀಗೆ ನಿನ್ನ ಸೂಳೆತನಗಳಿಂದಲೂ ನಿನ್ನ ಕೆಟ್ಟತನಗಳಿಂದಲೂ ದೇಶವನ್ನು]]></a:t>
+              <a:t><![CDATA[உனக்குக் கொடுப்பது எப்படியென்று சொன்னேன்; ஆனாலும் நீ என்னை நோக்கி, என் பிதாவே என்று அழைப்பாய்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪವಿತ್ರ ಮಾಡಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[என்னைவிட்டு விலகுவதில்லையென்று திரும்பவும் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದದರಿಂದ ಮಳೆ ನಿಂತು ಹೋಯಿತು, ಹಿಂಗಾರೂ ಆಗಲಿಲ್ಲ; ಸೂಳೆಯ ಹಣೆ ನಿನಗಿತ್ತು; ನಾಚುವದನ್ನು ನಿರಾಕರಿಸಿದಿ.]]></a:t>
+              <a:t><![CDATA[20. ஒரு மனைவி தன் புருஷனுக்குத் துரோகம் செய்வதுபோல, இஸ்ரவேல் வம்சத்தாராகிய நீங்கள் எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಈಗಿನಿಂದಲೇ ನನಗೆ --ನನ್ನ ತಂದೆಯೇ, ನನ್ನ ಯೌವನದ ಮಾರ್ಗ ದರ್ಶಕನು ನೀನೇ ಎಂದು ನೀನು ಕೂಗುವದಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[துரோகம்செய்தது மெய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವಳ ಸೂಳೆತನದ ಸುದ್ದಿಯಿಂದ ಅವಳು ದೇಶವನ್ನು ಅಪವಿತ್ರ ಮಾಡಿ ಕಲ್ಲುಗಳ ಸಂಗ ಡಲೂ ಮರಗಳ ಸಂಗಡಲೂ ವ್ಯಭಿಚಾರ ಮಾಡಿದಳು.]]></a:t>
+              <a:t><![CDATA[திரும்பிவா என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆತನು ಎಂದೆಂದಿಗೂ ತನ್ನ ಕೋಪವನ್ನು ಕಾದಿರಿಸಿ ಕೊಂಡಿರುವನೋ? ಇಗೋ, ನೀನು ಅಪೇಕ್ಷಿಸಿದ ಹಾಗೆ ಮಾತನಾಡಿದ್ದೀ ಮತ್ತು]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேல் புத்திரர் தங்கள் வழியை மாறுபாடாக்கி, தங்கள் தேவனாகிய கர்த்தரை மறந்ததினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಟ್ಟವುಗಳನ್ನು ನಡಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[அழுதுகொண்டு விண்ணப்பஞ்செய்யும் சத்தம் உயர்ந்த ஸ்தானங்களிலே கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕರ್ತನು ಅರಸನಾದ ಯೋಷೀಯನ ದಿವಸಗಳಲ್ಲಿ ನನಗೆ ಹೇಳಿದ್ದೇನಂದರೆ--ಹಿಂದಿರುಗಿದ ಇಸ್ರಾ ಯೇಲು ಮಾಡಿದ್ದನ್ನು ನೀನು]]></a:t>
+              <a:t><![CDATA[22. சீர்கெட்ட பிள்ளைகளே, திரும்புங்கள்; உங்கள் சீர்கேடுகளைக் குணமாக்குவேன் என்றார். இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡಿದ್ದಿಯೋ? ಅವಳು ಒಂದೊಂದು ಎತ್ತರವಾದ ಬೆಟ್ಟದ ಮೇಲೆಯೂ ಒಂದೊಂದು ಹಸುರಾದ ಮರದ ಕೆಳಗೂ ಹೋಗಿ ಸೂಳೆತನ ಮಾಡಿದ್ದಾಳೆ.]]></a:t>
+              <a:t><![CDATA[உம்மிடத்தில் வருகிறோம்; நீரே எங்கள் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವಳು ಇವುಗಳನ್ನೆಲ್ಲಾ ಮಾಡಿದ ಮೇಲೆ ನಾನು--ನನ್ನ ಬಳಿಗೆ ತಿರುಗಿಕೋ ಅಂದೆನು; ಆದರೆ ಅವಳು ತಿರುಗಿಕೊಳ್ಳಲಿಲ್ಲ; ಅವಳ]]></a:t>
+              <a:t><![CDATA[23. குன்றுகளையும் திரளான மலைகளையும் நம்புகிறது விருதா என்பது மெய்; இஸ்ரவேலின் இரட்சிப்பு எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14031,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಂಚನೆಯುಳ್ಳ ಸಹೋದರಿಯಾದ ಯೆಹೂದಳು ಅದನ್ನು ನೋಡಿದಳು.]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தருக்குள் இருப்பது என்பது மெய்யே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. இந்த இலச்சையானது எங்கள் சிறுவயதுமுதல் எங்கள் பிதாக்களுடைய பிரயாசத்தையும், அவர்கள் ஆடுகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாடுகளையும், அவர்கள் குமாரரையும் குமாரத்திகளையும் பட்சித்துப்போட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. எங்கள் இலச்சையிலே கிடக்கிறோம்; எங்கள் அவமானம் எங்களை மூடியிருக்கிறது; நாங்களும், எங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிதாக்களும் எங்கள் சிறுவயது முதல் இந்நாள்வரைக்கும் எங்கள் தேவனாகிய கர்த்தருக்கு விரோதமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇದೆಲ್ಲಾ ಆದಾಗ್ಯೂ ವಂಚನೆಯುಳ್ಳ ಅವಳ ಸಹೋ ದರಿಯಾದ ಯೆಹೂದಳು ಪೂರ್ಣ ಹೃದಯದಿಂದಲ್ಲ, ಕಪಟದಿಂದಲೇ ನನ್ನ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[2. நீ மேடுகளின்மேல் உன் கண்களை ஏறெடுத்து, நீ வேசித்தனம்பண்ணாத இடம் ஒன்று உண்டோ என்று பார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாவஞ்செய்தோம்; எங்கள் தேவனாகிய கர்த்தருடைய சொல்லைக் கேளாமலும்போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗಿಕೊಂಡಿದ್ದಾಳೆ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலே அரபியன் காத்துக்கொண்டிருக்கிறதுபோல, நீ வழி ஓரங்களில் உன் நேசருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕರ್ತನು ನನಗೆ ಹೇಳಿದ್ದೇ ನಂದರೆ--ಹಿಂದಿರುಗಿದ ಇಸ್ರಾಯೇಲು ವಂಚನೆಯುಳ್ಳ ಯೆಹೂದಕ್ಕಿಂತ ಹೆಚ್ಚಾಗಿ ತನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[காத்துக்கொண்டிருந்து, உன் வேசித்தனங்களாலும், உன் அக்கிரமங்களாலும் தேசத்தைத் தீட்டுப்படுத்தினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀತಿವಂತಳನ್ನಾಗಿ ಮಾಡಿಕೊಂಡಿದ್ದಾಳೆ.]]></a:t>
+              <a:t><![CDATA[3. அதினிமித்தம் மழை வருஷியாமலும் பின்மாரியில்லாமலும் போயிற்று; உனக்கோ, சோரஸ்திரீயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme79">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme79">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme79">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>