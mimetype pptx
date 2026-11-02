--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -93,64 +93,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -182,57 +168,50 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
-[...5 lines deleted...]
-    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -381,60 +360,53 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: தத்தளிப்பின் சத்தத்தைக்கேட்கிறோம்; திகிலுண்டு, சமாதானமில்லை.]]></a:t>
+              <a:t><![CDATA[6. Ask all of you now, and see whether a man does travail with child? wherefore do I see every man with his hands on his loins, as a woman in travail, and all faces are turned into paleness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[6. Ask all of you now, and see whether a man does travail with child? wherefore do I see every man with his hands on his loins, as a woman in travail, and all faces are turned into paleness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[6. Ask all of you now, and see whether a man does travail with child? wherefore do I see every man with his hands on his loins, as a woman in travail, and all faces are turned into paleness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[7. Alas! for that day is great, so that none is like it: it is even the time of Jacob's trouble, but he shall be saved out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[7. Alas! for that day is great, so that none is like it: it is even the time of Jacob's trouble, but he shall be saved out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஐயோ! அந்த நாள் பெரியது; அதைப்போலொத்த நாளில்லை; அது யாக்கோபுக்கு இக்கட்டுக்காலம்; ஆனாலும் அவன் அதற்கு நீங்கலாகி இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[8. For it shall come to pass in that day, says the LORD of hosts, that I will break his yoke from off your neck, and will burst your bonds, and strangers shall no more make use of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஐயோ! அந்த நாள் பெரியது; அதைப்போலொத்த நாளில்லை; அது யாக்கோபுக்கு இக்கட்டுக்காலம்; ஆனாலும் அவன் அதற்கு நீங்கலாகி இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[8. For it shall come to pass in that day, says the LORD of hosts, that I will break his yoke from off your neck, and will burst your bonds, and strangers shall no more make use of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[9. But they shall serve the LORD their God, and David their king, whom I will raise up unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[9. But they shall serve the LORD their God, and David their king, whom I will raise up unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[10. Therefore fear you not, O my servant Jacob, says the LORD; neither be dismayed, O Israel: for, lo, I will save you from far, and your seed from the land of their captivity; and Jacob shall return, and shall be in rest, and be quiet, and none shall make him afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராலே ஏரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தங்கள் தேவனாகிய கர்த்தரையும், நான் தங்களுக்கு எழுப்பப்போகிற தங்கள் ராஜாவாகிய தாவீதையுமே சேவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore fear you not, O my servant Jacob, says the LORD; neither be dismayed, O Israel: for, lo, I will save you from far, and your seed from the land of their captivity; and Jacob shall return, and shall be in rest, and be quiet, and none shall make him afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தங்கள் தேவனாகிய கர்த்தரையும், நான் தங்களுக்கு எழுப்பப்போகிற தங்கள் ராஜாவாகிய தாவீதையுமே சேவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore fear you not, O my servant Jacob, says the LORD; neither be dismayed, O Israel: for, lo, I will save you from far, and your seed from the land of their captivity; and Jacob shall return, and shall be in rest, and be quiet, and none shall make him afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
+              <a:t><![CDATA[11. For I am with you, says the LORD, to save you: though I make a full end of all nations where I have scattered you, yet I will not make a full end of you: but I will correct you in measure, and will not leave you altogether unpunished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
+              <a:t><![CDATA[11. For I am with you, says the LORD, to save you: though I make a full end of all nations where I have scattered you, yet I will not make a full end of you: but I will correct you in measure, and will not leave you altogether unpunished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
+              <a:t><![CDATA[11. For I am with you, says the LORD, to save you: though I make a full end of all nations where I have scattered you, yet I will not make a full end of you: but I will correct you in measure, and will not leave you altogether unpunished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
+              <a:t><![CDATA[12. For thus says the LORD, Your bruise is incurable, and your wound is grievous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. There is none to plead your cause, that you may be bound up: you have no healing medicines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. All your lovers have forgotten you; they seek you not; for I have wounded you with the wound of an enemy, with the chastisement of a cruel one, for the multitude of yours iniquity; because your sins were increased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. All your lovers have forgotten you; they seek you not; for I have wounded you with the wound of an enemy, with the chastisement of a cruel one, for the multitude of yours iniquity; because your sins were increased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. All your lovers have forgotten you; they seek you not; for I have wounded you with the wound of an enemy, with the chastisement of a cruel one, for the multitude of yours iniquity; because your sins were increased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் ஒரு புஸ்தகத்தில் எழுதிக்கொள்.]]></a:t>
+              <a:t><![CDATA[2. Thus speaks the LORD God of Israel, saying, Write you all the words that I have spoken unto you in a book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; உன் புண் ஆறாததாயும் உன் காயம் கொடியதாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Why cry you for yours affliction? your sorrow is incurable for the multitude of yours iniquity: because your sins were increased, I have done these things unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; உன் புண் ஆறாததாயும் உன் காயம் கொடியதாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Why cry you for yours affliction? your sorrow is incurable for the multitude of yours iniquity: because your sins were increased, I have done these things unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் காயங்களைக் கட்டும்படி உனக்காக ஏற்படுவாரில்லை; உன்னைச் சொஸ்தப்படுத்தும் ஔஷதங்களும் இல்லை.]]></a:t>
+              <a:t><![CDATA[16. Therefore all they that devour you shall be devoured; and all yours adversaries, every one of them, shall go into captivity; and they that spoil you shall be a spoil, and all that prey upon you will I give for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
+              <a:t><![CDATA[16. Therefore all they that devour you shall be devoured; and all yours adversaries, every one of them, shall go into captivity; and they that spoil you shall be a spoil, and all that prey upon you will I give for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
+              <a:t><![CDATA[16. Therefore all they that devour you shall be devoured; and all yours adversaries, every one of them, shall go into captivity; and they that spoil you shall be a spoil, and all that prey upon you will I give for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
+              <a:t><![CDATA[17. For I will restore health unto you, and I will heal you of your wounds, says the LORD; because they called you an Outcast, saying, This is Zion, whom no man seeks after.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் நொறுங்குதலினாலும் உன் வேதனையின் மிகுதியினாலும் நீ கூக்குரலிடுவானேன்? திரளான உன் அக்கிரமத்தினிமித்தமும் பலத்துப்போன உன் பாவங்களினிமித்தமும் இப்படி உனக்குச் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[17. For I will restore health unto you, and I will heal you of your wounds, says the LORD; because they called you an Outcast, saying, This is Zion, whom no man seeks after.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் நொறுங்குதலினாலும் உன் வேதனையின் மிகுதியினாலும் நீ கூக்குரலிடுவானேன்? திரளான உன் அக்கிரமத்தினிமித்தமும் பலத்துப்போன உன் பாவங்களினிமித்தமும் இப்படி உனக்குச் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[18. Thus says the LORD; Behold, I will bring again the captivity of Jacob's tents, and have mercy on his dwelling places; and the city shall be built upon her own heap, and the palace shall remain after the manner thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. Thus says the LORD; Behold, I will bring again the captivity of Jacob's tents, and have mercy on his dwelling places; and the city shall be built upon her own heap, and the palace shall remain after the manner thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. Thus says the LORD; Behold, I will bring again the captivity of Jacob's tents, and have mercy on his dwelling places; and the city shall be built upon her own heap, and the palace shall remain after the manner thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் ஒரு புஸ்தகத்தில் எழுதிக்கொள்.]]></a:t>
+              <a:t><![CDATA[2. Thus speaks the LORD God of Israel, saying, Write you all the words that I have spoken unto you in a book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. And out of them shall proceed thanksgiving and the voice of them that make merry: and I will multiply them, and they shall not be few; I will also glorify them, and they shall not be small.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. And out of them shall proceed thanksgiving and the voice of them that make merry: and I will multiply them, and they shall not be few; I will also glorify them, and they shall not be small.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. Their children also shall be as in old times, and their congregation shall be established before me, and I will punish all that oppress them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. Their children also shall be as in old times, and their congregation shall be established before me, and I will punish all that oppress them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
+              <a:t><![CDATA[21. And their nobles shall be of themselves, and their governor shall proceed from the midst of them; and I will cause him to draw near, and he shall approach unto me: for who is this that engaged his heart to approach unto me? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
+              <a:t><![CDATA[21. And their nobles shall be of themselves, and their governor shall proceed from the midst of them; and I will cause him to draw near, and he shall approach unto me: for who is this that engaged his heart to approach unto me? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
+              <a:t><![CDATA[21. And their nobles shall be of themselves, and their governor shall proceed from the midst of them; and I will cause him to draw near, and he shall approach unto me: for who is this that engaged his heart to approach unto me? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளிலிருந்து ஸ்தோத்திரமும் ஆடல்பாடலின் சத்தமும் புறப்படும்; அவர்களை வர்த்திக்கப்பண்ணுவேன், அவர்கள் குறுகிப்போவதில்லை, அவர்களை மகிமைப்படுத்துவேன், அவர்கள் சிறுமைப்படுவதில்லை..]]></a:t>
+              <a:t><![CDATA[22. And all of you shall be my people, and I will be your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளிலிருந்து ஸ்தோத்திரமும் ஆடல்பாடலின் சத்தமும் புறப்படும்; அவர்களை வர்த்திக்கப்பண்ணுவேன், அவர்கள் குறுகிப்போவதில்லை, அவர்களை மகிமைப்படுத்துவேன், அவர்கள் சிறுமைப்படுவதில்லை..]]></a:t>
+              <a:t><![CDATA[23. Behold, the whirlwind of the LORD goes forth with fury, a continuing whirlwind: it shall fall with pain upon the head of the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. Behold, the whirlwind of the LORD goes forth with fury, a continuing whirlwind: it shall fall with pain upon the head of the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. For, lo, the days come, says the LORD, that I will bring again the captivity of my people Israel and Judah, says the LORD: and I will cause them to return to the land that I gave to their fathers, and they shall possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[24. The fierce anger of the LORD shall not return, until he has done it, and until he have performed the intents of his heart: in the latter days all of you shall consider it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,814 +5371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[24. கர்த்தர் தம்முடைய இருதயத்தின் நினைவுகளை நடப்பித்து நிறைவேற்றுமளவும், அவருடைய உக்கிரகோபம் தணியாது; கடைசி நாட்களில் அதை உணர்ந்து கொள்ளுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. The fierce anger of the LORD shall not return, until he has done it, and until he have performed the intents of his heart: in the latter days all of you shall consider it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. For, lo, the days come, says the LORD, that I will bring again the captivity of my people Israel and Judah, says the LORD: and I will cause them to return to the land that I gave to their fathers, and they shall possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. For, lo, the days come, says the LORD, that I will bring again the captivity of my people Israel and Judah, says the LORD: and I will cause them to return to the land that I gave to their fathers, and they shall possess it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவைகள் கர்த்தர் இஸ்ரவேலையும் யூதாவையுங்குறித்துச் சொன்ன வார்த்தைகளே.]]></a:t>
+              <a:t><![CDATA[4. And these are the words that the LORD spoke concerning Israel and concerning Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: தத்தளிப்பின் சத்தத்தைக்கேட்கிறோம்; திகிலுண்டு, சமாதானமில்லை.]]></a:t>
+              <a:t><![CDATA[5. For thus says the LORD; We have heard a voice of trembling, of fear, and not of peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525365" r:id="rId1"/>
+    <p:sldLayoutId id="2482630128" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7089,106 +6298,50 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7321,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেই!]]></a:t>
+              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “এই প্রশ্নটি করো এবং তার সম্বন্ধে ভাবো: একজন পুরুষ কি একটি শিশুকে জন্ম দিতে পারে? নিশ্চয়ই নয়|]]></a:t>
+              <a:t><![CDATA[யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে কেন আমি দেখতে পাচ্ছি প্রত্যেকটি শক্তিশালী পুরুষ প্রসব বেদনায় কাতর একজন মহিলার মতো পেটে হাত]]></a:t>
+              <a:t><![CDATA[வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে আছে? কেন প্রত্যেকটি মানুষের মুখ মৃত ব্যক্তির মতো পাঁশুটে বর্ণ ধারণ করেছে? কারণ তারা প্রত্যেকে]]></a:t>
+              <a:t><![CDATA[7. ஐயோ! அந்த நாள் பெரியது; அதைப்போலொத்த நாளில்லை; அது யாக்கோபுக்கு இக்கட்டுக்காலம்; ஆனாலும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হঠাত্‌ ভীষণ ভয় পেয়েছে|”]]></a:t>
+              <a:t><![CDATA[அதற்கு நீங்கலாகி இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “যাকোবের জন্য এটা একটা ভীষণ গুরুত্বপূর্ণ সময়| এই সময়টা একটা খুব বড় অশান্তির সময়| আর কখনও এরকম]]></a:t>
+              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্যা সঙ্কুল সময় আসবে না| কিন্তু যাকোব রক্ষা পাবে|]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এই হল সর্বশক্তিমান প্রভুর বার্তা: “সেই সময় আমি ইস্রায়েল ও যিহূদার লোকদের কাঁধে চাপানো জোযাল]]></a:t>
+              <a:t><![CDATA[9. தங்கள் தேவனாகிய கர்த்தரையும், நான் தங்களுக்கு எழுப்பப்போகிற தங்கள் ராஜாவாகிய தாவீதையுமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সরিয়ে নেব| তোমাদের দড়ির বাঁধন খুলে দেব| অন্য জাতির লোকরা আর কখনও আমার লোকদের দাসত্ব করতে বাধ্য]]></a:t>
+              <a:t><![CDATA[சேவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে না|]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ঈশ্বরের কাছ থেকে যিরমিয়র কাছে এই বার্তা এসেছিল|]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராலே ஏரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারা আর কোন বিদেশী রাজ্যের সেবা করবে না| তারা শুধু প্রভু তাদের ঈশ্বরের সেবা করবে এবং তারা তাদের]]></a:t>
+              <a:t><![CDATA[இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজা দাযূদের সেবা করবে| আমি রাজাকে তাদের কাছে পাঠাব|]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “সুতরাং যাকোব, আমার ভৃত্যদের ভয় পেও না!” “ইস্রায়েল ভয় পেও না| আমি তোমাকে রক্ষা করব| রক্ষা করব]]></a:t>
+              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বন্দীদের পরবর্তী উত্তরপুরুষদেরও| আমি তাদের নির্বাসন থেকে ফিরিয়ে আনব| আবার যাকোব শান্তি ফিরে পাবে|]]></a:t>
+              <a:t><![CDATA[எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকরা তাকে আর বিরক্ত করবে না| সেখানে আর কোন শএু থাকবে না যাকে আমার লোকরা ভয় পাবে|” এই হল প্রভুর]]></a:t>
+              <a:t><![CDATA[விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বার্তা|]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; உன் புண் ஆறாததாயும் உன் காயம் கொடியதாயும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যিহূদা ও ইস্রায়েলের লোকরা আমি তোমাদের সঙ্গে আছি|” এই হল প্রভুর বার্তা| “আমি তোমাদের রক্ষা করবো|]]></a:t>
+              <a:t><![CDATA[13. உன் காயங்களைக் கட்டும்படி உனக்காக ஏற்படுவாரில்லை; உன்னைச் சொஸ்தப்படுத்தும் ஔஷதங்களும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একথা সত্যি য়ে আমি তোমাদের অন্য দেশে পাঠিয়েছিলাম| আমি ঐসব দেশগুলিকে ধ্বংস করব, কিন্তু তোমাদের আমি]]></a:t>
+              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধ্বংস করব না| খারাপ কাজের শাস্তি তোমাদের পেতেই হবে| আমি তোমাদের ন্যায্যভাবে শিক্ষা দেব| আমি তোমাদের]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্তি না নিয়ে য়েতে দেব না|”]]></a:t>
+              <a:t><![CDATA[கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ইস্রায়েলের ঈশ্বর প্রভু বললেন, “আমি যা বলেছি, যিরমিয়, তুমি তা একটি খাতায় লিখে রাখো| তারপর তা]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু বললেন: “এমন কোন আঘাত আছে কি যা সারে না? ইস্রায়েল এবং যিহূদার লোকেরা, তোমাদের ক্ষত এমন য়ে]]></a:t>
+              <a:t><![CDATA[15. உன் நொறுங்குதலினாலும் உன் வேதனையின் மிகுதியினாலும் நீ கூக்குரலிடுவானேன்? திரளான உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা সারবে না|]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தினிமித்தமும் பலத்துப்போன உன் பாவங்களினிமித்தமும் இப்படி உனக்குச் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এমন কোন ব্যক্তি নেই য়ে তোমাদের ক্ষতের যত্ন নিতে পারে| তাই তোমাদের আঘাত সারবে না|]]></a:t>
+              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমরা বহু দেশের সঙ্গে বন্ধুত্ব পাতিযেছিলে কিন্তু তোমাদের দিকে তারা প্রযোজনের সময় ফিরেও তাকাযনি|]]></a:t>
+              <a:t><![CDATA[சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের বন্ধুরা তোমাদের ভুলে গিয়েছে| আমি তোমাদের শএুর মতো কঠিন আঘাত করেছিলাম| আমি তোমাদের কঠোর]]></a:t>
+              <a:t><![CDATA[அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্তি দিয়েছিলাম| তোমরা বহু মারাত্মক পাপ করেছিলে বলে তোমাদের সঙ্গে আমি ঐ ব্যবহার করেছি|]]></a:t>
+              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ইস্রায়েল ও যিহূদার লোকরা কেন তোমরা তোমাদের ক্ষত নিয়ে এতো চিত্কার করেছো? ক্ষতের যন্ত্রণা তো]]></a:t>
+              <a:t><![CDATA[நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবেই এবং কেউ তা সারাতে পারবে না| আমি প্রভু, তোমাদের বহু ভয়ঙ্কর পাপের ফলস্বরূপ এই শাস্তি দিয়েছি|]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমি প্রভু, তোমাদের ধ্বংস করেছিলাম| কিন্তু এখন ওদের ধ্বংস হবার পালা| ইস্রায়েল ও যিহূদা তোমাদের]]></a:t>
+              <a:t><![CDATA[அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শএুরা এবার বন্দী হবে| ওরা তোমাদের জিনিস চুরি করেছিল| এবার অন্যরা ওদের জিনিসপত্র চুরি করবে| ওরা]]></a:t>
+              <a:t><![CDATA[நிலைப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে তুমি নিজের জন্য এই বইটি লিখো|]]></a:t>
+              <a:t><![CDATA[ஒரு புஸ்தகத்தில் எழுதிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুদ্ধের সময় তোমাদের জিনিস নিয়ে গিয়েছিল| এবার যুদ্ধের সময় ওদের জিনিস অন্যরা নিয়ে যাবে|]]></a:t>
+              <a:t><![CDATA[19. அவைகளிலிருந்து ஸ்தோத்திரமும் ஆடல்பாடலின் சத்தமும் புறப்படும்; அவர்களை வர்த்திக்கப்பண்ணுவேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমি তোমাদের আবার স্বাস্থ্য়বান করে তুলব| আমি তোমাদের ক্ষত সারিয়ে দেব|” এই হল প্রভুর বার্তা|]]></a:t>
+              <a:t><![CDATA[அவர்கள் குறுகிப்போவதில்லை, அவர்களை மகிமைப்படுத்துவேன், அவர்கள் சிறுமைப்படுவதில்லை..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“কেন? কারণ লোকরা তোমাদের জাতিচ্য়ূত বলে উল্লেখ করেছে| ওরা বলেছিল, ‘সিয়োনকে দেখাশোনা করবার কেউ]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেই|”‘]]></a:t>
+              <a:t><![CDATA[யாவரையும் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. প্রভু বলেছেন: “যাকোব পরিবারগোষ্ঠীর লোকরা বর্তমানে নির্বাসিত হলেও তারা ফিরে আসবে এবং আমি যাকোবের]]></a:t>
+              <a:t><![CDATA[21. அவர்களுடைய பிரபு அவர்களில் ஒருவனாயிருக்க, அவர்களுடைய அதிபதி அவர்கள் நடுவிலிருந்து தோன்றுவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ীগুলির ওপর করুণা দেখাব| এখন শহরটি ধ্বংসপ্রাপ্ত গৃহগুলি দ্বারা আবৃত একটি শূন্য পাহাড় মাত্র|]]></a:t>
+              <a:t><![CDATA[அவரைச் சமீபித்து வரப்பண்ணுவேன், அவர் சமீபித்து வருவார், என்னிடத்தில் சேரும்படி தன் இருதயத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু এই শহর আবার পুনর্নিমিত হবে এবং আবার রাজপ্রাসাদ তৈরী হবে নির্দিষ্ট স্থানে|]]></a:t>
+              <a:t><![CDATA[பிணப்படுத்துகிற இவர் யார்? என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আবার শহরটি গমগম করবে লোকদের গানে ও প্রশংসায| কেউ তাদের উপহাস করবে না| আমি যিহূদা ও ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের অনেক সন্তান দেব| আমি তাদের জন্য গৌরব আনব| কেউ তাদের নীচ নজরে দেখবে না|]]></a:t>
+              <a:t><![CDATA[23. இதோ, கோராவாரிக் காற்றாகிய கர்த்தருடைய பெருங்காற்று உக்கிரமாயெழும்பி, அடித்து, துன்மார்க்கருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “অনেক আগে য়েমন ইস্রায়েলের পরিবার ছিল তেমনই হবে যাকোবের পরিবার| যিহূদা ও ইস্রায়েলের য়েমন]]></a:t>
+              <a:t><![CDATA[தலையின்மேல் மோதும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যা বলছি তা কর কারণ এমন দিন আসবে য়েদিন আমি ইস্রায়েল এবং যিহূদার লোকদের নির্বাসন থেকে ফিরিয়ে]]></a:t>
+              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবার ছিল তেমনই হবে যাকোবের পরিবার| যিহূদা ও ইস্রায়েলকে আমি শক্তিশালী করে তুলব| এবং যারা তাদের]]></a:t>
+              <a:t><![CDATA[24. கர்த்தர் தம்முடைய இருதயத்தின் நினைவுகளை நடப்பித்து நிறைவேற்றுமளவும், அவருடைய உக்கிரகோபம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,975 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্ষতি করার চেষ্টা করবে আমি তাদের শাস্তি দেব|]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[তোমরা এসব বুঝতে পারবে|]]></a:t>
+              <a:t><![CDATA[தணியாது; கடைசி நாட்களில் அதை உணர்ந்து கொள்ளுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনব|” এই হল প্রভুর বার্তা| “আমি তাদের পূর্বপুরুষদের য়ে দেশ দিয়েছিলাম সেখানে তাদের ফিরিয়ে দেব| তখন]]></a:t>
+              <a:t><![CDATA[ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার লোকরা আর এক বার সেই জমির মালিকানা পাবে|”]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রভু ইস্রায়েলের এবং যিহূদার লোকদের সম্বন্ধে এই বার্তা উচ্চারণ করেছিলেন|]]></a:t>
+              <a:t><![CDATA[4. இவைகள் கர்த்தர் இஸ்ரவேலையும் யூதாவையுங்குறித்துச் சொன்ன வார்த்தைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভু যা বলেছিলেন তা হল:“আমরা শুনতে পাচ্ছি ভয় পেয়ে লোকরা কাঁদছে! লোকরা ভীত! সেখানে কোন শান্তি]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: தத்தளிப்பின் சத்தத்தைக்கேட்கிறோம்; திகிலுண்டு, சமாதானமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>