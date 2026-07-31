--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -85,50 +85,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +178,61 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +377,64 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தங்கள் தேவனாகிய கர்த்தரையும், நான் தங்களுக்கு எழுப்பப்போகிற தங்கள் ராஜாவாகிய தாவீதையுமே சேவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: தத்தளிப்பின் சத்தத்தைக்கேட்கிறோம்; திகிலுண்டு, சமாதானமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
+              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
+              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
+              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. ஐயோ! அந்த நாள் பெரியது; அதைப்போலொத்த நாளில்லை; அது யாக்கோபுக்கு இக்கட்டுக்காலம்; ஆனாலும் அவன் அதற்கு நீங்கலாகி இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. ஐயோ! அந்த நாள் பெரியது; அதைப்போலொத்த நாளில்லை; அது யாக்கோபுக்கு இக்கட்டுக்காலம்; ஆனாலும் அவன் அதற்கு நீங்கலாகி இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; உன் புண் ஆறாததாயும் உன் காயம் கொடியதாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் காயங்களைக் கட்டும்படி உனக்காக ஏற்படுவாரில்லை; உன்னைச் சொஸ்தப்படுத்தும் ஔஷதங்களும் இல்லை.]]></a:t>
+              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
+              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: தத்தளிப்பின் சத்தத்தைக்கேட்கிறோம்; திகிலுண்டு, சமாதானமில்லை.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராலே ஏரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
+              <a:t><![CDATA[9. தங்கள் தேவனாகிய கர்த்தரையும், நான் தங்களுக்கு எழுப்பப்போகிற தங்கள் ராஜாவாகிய தாவீதையுமே சேவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
+              <a:t><![CDATA[9. தங்கள் தேவனாகிய கர்த்தரையும், நான் தங்களுக்கு எழுப்பப்போகிற தங்கள் ராஜாவாகிய தாவீதையுமே சேவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் நொறுங்குதலினாலும் உன் வேதனையின் மிகுதியினாலும் நீ கூக்குரலிடுவானேன்? திரளான உன் அக்கிரமத்தினிமித்தமும் பலத்துப்போன உன் பாவங்களினிமித்தமும் இப்படி உனக்குச் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் நொறுங்குதலினாலும் உன் வேதனையின் மிகுதியினாலும் நீ கூக்குரலிடுவானேன்? திரளான உன் அக்கிரமத்தினிமித்தமும் பலத்துப்போன உன் பாவங்களினிமித்தமும் இப்படி உனக்குச் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே , கலங்காதே என்று கர்த்தர் சொல்லுகிறார்; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியைத் தங்கள் சிறையிருப்பின் தேசத்திலும் இராதபடிக்கு இரட்சிப்பேன்; யாக்கோபு திரும்பி வந்து அமர்ந்து சுகித்திருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுகிறவனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
+              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
+              <a:t><![CDATA[11. உன்னை இரட்சிப்பதற்காக நான் உன்னோடே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்; உன்னைச் சிதறடித்த எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமலும், முற்றிலும் தண்டியாமல் விடாமலும், மட்டாய்த் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் ஒரு புஸ்தகத்தில் எழுதிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளிலிருந்து ஸ்தோத்திரமும் ஆடல்பாடலின் சத்தமும் புறப்படும்; அவர்களை வர்த்திக்கப்பண்ணுவேன், அவர்கள் குறுகிப்போவதில்லை, அவர்களை மகிமைப்படுத்துவேன், அவர்கள் சிறுமைப்படுவதில்லை..]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; உன் புண் ஆறாததாயும் உன் காயம் கொடியதாயும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளிலிருந்து ஸ்தோத்திரமும் ஆடல்பாடலின் சத்தமும் புறப்படும்; அவர்களை வர்த்திக்கப்பண்ணுவேன், அவர்கள் குறுகிப்போவதில்லை, அவர்களை மகிமைப்படுத்துவேன், அவர்கள் சிறுமைப்படுவதில்லை..]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; உன் புண் ஆறாததாயும் உன் காயம் கொடியதாயும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. உன் காயங்களைக் கட்டும்படி உனக்காக ஏற்படுவாரில்லை; உன்னைச் சொஸ்தப்படுத்தும் ஔஷதங்களும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களுடைய பிரபு அவர்களில் ஒருவனாயிருக்க, அவர்களுடைய அதிபதி அவர்கள் நடுவிலிருந்து தோன்றுவார்; அவரைச் சமீபித்து வரப்பண்ணுவேன், அவர் சமீபித்து வருவார், என்னிடத்தில் சேரும்படி தன் இருதயத்தைப் பிணப்படுத்துகிற இவர் யார்? என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களுடைய பிரபு அவர்களில் ஒருவனாயிருக்க, அவர்களுடைய அதிபதி அவர்கள் நடுவிலிருந்து தோன்றுவார்; அவரைச் சமீபித்து வரப்பண்ணுவேன், அவர் சமீபித்து வருவார், என்னிடத்தில் சேரும்படி தன் இருதயத்தைப் பிணப்படுத்துகிற இவர் யார்? என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. உன் நேசர் யாவரும் உன்னை மறந்தார்கள்; அவர்கள் உன்னைத் தேடார்கள்; திரளான உன் அக்கிரமத்தினிமித்தமும், உன் பாவங்கள் பலத்துப்போனதினிமித்தமும், சத்துரு வெட்டும் வண்ணமாகவும், கொடியவன் தண்டிக்கிற வண்ணமாகவும் நான் உன்னைத் தண்டித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களுடைய பிரபு அவர்களில் ஒருவனாயிருக்க, அவர்களுடைய அதிபதி அவர்கள் நடுவிலிருந்து தோன்றுவார்; அவரைச் சமீபித்து வரப்பண்ணுவேன், அவர் சமீபித்து வருவார், என்னிடத்தில் சேரும்படி தன் இருதயத்தைப் பிணப்படுத்துகிற இவர் யார்? என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. உன் நொறுங்குதலினாலும் உன் வேதனையின் மிகுதியினாலும் நீ கூக்குரலிடுவானேன்? திரளான உன் அக்கிரமத்தினிமித்தமும் பலத்துப்போன உன் பாவங்களினிமித்தமும் இப்படி உனக்குச் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. உன் நொறுங்குதலினாலும் உன் வேதனையின் மிகுதியினாலும் நீ கூக்குரலிடுவானேன்? திரளான உன் அக்கிரமத்தினிமித்தமும் பலத்துப்போன உன் பாவங்களினிமித்தமும் இப்படி உனக்குச் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இதோ, கோராவாரிக் காற்றாகிய கர்த்தருடைய பெருங்காற்று உக்கிரமாயெழும்பி, அடித்து, துன்மார்க்கருடைய தலையின்மேல் மோதும்.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இதோ, கோராவாரிக் காற்றாகிய கர்த்தருடைய பெருங்காற்று உக்கிரமாயெழும்பி, அடித்து, துன்மார்க்கருடைய தலையின்மேல் மோதும்.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆணாய்ப் பிறந்தவன் பிரசவிக்கிறதுண்டோ என்று கேட்டுப்பாருங்கள்; பிரசவிக்கிற ஸ்திரீயைப்போல் புருஷர் யாவரும் தங்கள் இடுப்புகளின்மேல் தங்கள் கைகளை வைத்திருக்கிறதையும், முகங்களெல்லாம் மாறி வெளுத்திருக்கிறதையும் நான் காண்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் ஒரு புஸ்தகத்தில் எழுதிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் தம்முடைய இருதயத்தின் நினைவுகளை நடப்பித்து நிறைவேற்றுமளவும், அவருடைய உக்கிரகோபம் தணியாது; கடைசி நாட்களில் அதை உணர்ந்து கொள்ளுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால் உன்னைப் பட்சிக்கிறவர்கள் யாவரும் பட்சிக்கப்படுவார்கள்; உன் சத்துருக்களெல்லாரும் சிறைப்பட்டுப்போவார்கள்; உன்னைச் சூறையாடுகிறவர்கள் சூறையாடப்படுவார்கள்; உன்னைக்கொள்ளையிடுகிற அனைவரையும் கொள்ளைக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் தம்முடைய இருதயத்தின் நினைவுகளை நடப்பித்து நிறைவேற்றுமளவும், அவருடைய உக்கிரகோபம் தணியாது; கடைசி நாட்களில் அதை உணர்ந்து கொள்ளுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராலே ஏரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் ஒரு புஸ்தகத்தில் எழுதிக்கொள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள்: உன்னை விசாரிப்பாரற்ற சீயோன் என்று சொல்லி, உனக்குத் தள்ளுண்டவள் என்று பேரிட்டபடியால், நான் உனக்கு ஆரோக்கியம் வரப்பண்ணி, உன் காயங்களை ஆற்றுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் யாக்கோபின் கூடாரங்களின் சிறையிருப்பைத் திருப்பி, அவன் வாசஸ்தலங்களுக்கு இரக்கஞ்செய்வேன்; நகரம் தன் மண்மேட்டின்மேல் கட்டப்பட்டு, அரமனை முன்போல நிலைப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4854,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவைகள் கர்த்தர் இஸ்ரவேலையும் யூதாவையுங்குறித்துச் சொன்ன வார்த்தைகளே.]]></a:t>
+              <a:t><![CDATA[19. அவைகளிலிருந்து ஸ்தோத்திரமும் ஆடல்பாடலின் சத்தமும் புறப்படும்; அவர்களை வர்த்திக்கப்பண்ணுவேன், அவர்கள் குறுகிப்போவதில்லை, அவர்களை மகிமைப்படுத்துவேன், அவர்கள் சிறுமைப்படுவதில்லை..]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அவைகளிலிருந்து ஸ்தோத்திரமும் ஆடல்பாடலின் சத்தமும் புறப்படும்; அவர்களை வர்த்திக்கப்பண்ணுவேன், அவர்கள் குறுகிப்போவதில்லை, அவர்களை மகிமைப்படுத்துவேன், அவர்கள் சிறுமைப்படுவதில்லை..]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5181,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஐயோ! அந்த நாள் பெரியது; அதைப்போலொத்த நாளில்லை; அது யாக்கோபுக்கு இக்கட்டுக்காலம்; ஆனாலும் அவன் அதற்கு நீங்கலாகி இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவர்கள் பிள்ளைகள் முன்போலிருப்பார்கள்; அவர்கள் சபை எனக்கு முன்பாகத் திடப்படும்; அவர்களை ஒடுக்கின யாவரையும் தண்டிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அவர்களுடைய பிரபு அவர்களில் ஒருவனாயிருக்க, அவர்களுடைய அதிபதி அவர்கள் நடுவிலிருந்து தோன்றுவார்; அவரைச் சமீபித்து வரப்பண்ணுவேன், அவர் சமீபித்து வருவார், என்னிடத்தில் சேரும்படி தன் இருதயத்தைப் பிணப்படுத்துகிற இவர் யார்? என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அவர்களுடைய பிரபு அவர்களில் ஒருவனாயிருக்க, அவர்களுடைய அதிபதி அவர்கள் நடுவிலிருந்து தோன்றுவார்; அவரைச் சமீபித்து வரப்பண்ணுவேன், அவர் சமீபித்து வருவார், என்னிடத்தில் சேரும்படி தன் இருதயத்தைப் பிணப்படுத்துகிற இவர் யார்? என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இதோ, கோராவாரிக் காற்றாகிய கர்த்தருடைய பெருங்காற்று உக்கிரமாயெழும்பி, அடித்து, துன்மார்க்கருடைய தலையின்மேல் மோதும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இதோ, கோராவாரிக் காற்றாகிய கர்த்தருடைய பெருங்காற்று உக்கிரமாயெழும்பி, அடித்து, துன்மார்க்கருடைய தலையின்மேல் மோதும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கர்த்தர் தம்முடைய இருதயத்தின் நினைவுகளை நடப்பித்து நிறைவேற்றுமளவும், அவருடைய உக்கிரகோபம் தணியாது; கடைசி நாட்களில் அதை உணர்ந்து கொள்ளுவீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கர்த்தர் தம்முடைய இருதயத்தின் நினைவுகளை நடப்பித்து நிறைவேற்றுமளவும், அவருடைய உக்கிரகோபம் தணியாது; கடைசி நாட்களில் அதை உணர்ந்து கொள்ளுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஐயோ! அந்த நாள் பெரியது; அதைப்போலொத்த நாளில்லை; அது யாக்கோபுக்கு இக்கட்டுக்காலம்; ஆனாலும் அவன் அதற்கு நீங்கலாகி இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[3. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலும் யூதாவுமாகிய என்னுடைய ஜனத்தின் சிறையிருப்பைத் திருப்பி, நான் அவர்கள் பிதாக்களுக்குக் கொடுத்த தேசத்துக்கு அவர்களைத் திரும்ப வரப்பண்ணுவேன்; அதை அவர்கள் சுதந்தரித்துக்கொள்ளுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[4. இவைகள் கர்த்தர் இஸ்ரவேலையும் யூதாவையுங்குறித்துச் சொன்ன வார்த்தைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நாளில் நான் அவன் நுகத்தை உன் கழுத்தின்மேல் இராதபடிக்கு உடைத்து, உன் கட்டுகளை அறுப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அந்நியர் இனி அவனை அடிமை கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: தத்தளிப்பின் சத்தத்தைக்கேட்கிறோம்; திகிலுண்டு, சமாதானமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470282231" r:id="rId1"/>
+    <p:sldLayoutId id="2474525365" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +7049,142 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ಅವರು ತಮ್ಮ ದೇವರಾದ ಕರ್ತನಿಗೂ ಅವರಿಗೋಸ್ಕರ ನಾನು ಎಬ್ಬಿ ಸುವ ಅವರ ಅರಸನಾದ ದಾವೀದನಿಗೂ ಸೇವೆ ಮಾಡು ವರು.]]></a:t>
+              <a:t><![CDATA[নেই!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದದರಿಂದ ನನ್ನ ಸೇವಕನಾದ ಯಾಕೋ ಬನೇ, ಭಯಪಡಬೇಡ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ಇಸ್ರಾಯೇಲೇ ಹೆದರಬೇಡ; ಇಗೋ, ನಾನು]]></a:t>
+              <a:t><![CDATA[6. “এই প্রশ্নটি করো এবং তার সম্বন্ধে ভাবো: একজন পুরুষ কি একটি শিশুকে জন্ম দিতে পারে? নিশ্চয়ই নয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ದೂರದಿಂದಲೂ ನಿನ್ನ ಸಂತಾನವನ್ನು ಸೆರೆ ಒಯ್ದ ದೇಶದಿಂದಲೂ ರಕ್ಷಿಸುತ್ತೇನೆ; ಯಾಕೋಬನು ತಿರುಗಿ ಬಂದು]]></a:t>
+              <a:t><![CDATA[তাহলে কেন আমি দেখতে পাচ্ছি প্রত্যেকটি শক্তিশালী পুরুষ প্রসব বেদনায় কাতর একজন মহিলার মতো পেটে হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಶ್ರಾಂತಿಯಲ್ಲಿರುವನು; ಹೆದರಿಸುವವನಿಲ್ಲದೆ ಸೌಖ್ಯವಾಗಿರುವನು.]]></a:t>
+              <a:t><![CDATA[দিয়ে আছে? কেন প্রত্যেকটি মানুষের মুখ মৃত ব্যক্তির মতো পাঁশুটে বর্ণ ধারণ করেছে? কারণ তারা প্রত্যেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಿನ್ನನ್ನು ರಕ್ಷಿಸುವದಕ್ಕೆ ನಾನು ನಿನ್ನ ಸಂಗಡ ಇದ್ದೇನೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ನಿನ್ನನ್ನು ಎಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[হঠাত্‌ ভীষণ ভয় পেয়েছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚದುರಿಸಿದೆನೋ ಆ ಎಲ್ಲಾ ಜನಾಂಗ ಗಳನ್ನು ನಾನು ನಿರ್ಮೂಲ ಮಾಡಿದಾಗ್ಯೂ ನಿನ್ನನ್ನು ನಿರ್ಮೂಲ ಮಾಡುವದಿಲ್ಲ; ಮಿತಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[7. “যাকোবের জন্য এটা একটা ভীষণ গুরুত্বপূর্ণ সময়| এই সময়টা একটা খুব বড় অশান্তির সময়| আর কখনও এরকম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಶಿಕ್ಷಿಸುವೆನು. ಆದರೆ ನಾನು ಶಿಕ್ಷಿಸದೆ ಬಿಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[সমস্যা সঙ্কুল সময় আসবে না| কিন্তু যাকোব রক্ষা পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನಿನ್ನ ಗಾಯವು ಗುಣಹೊಂದದು ನಿನ್ನ ಬಾಸುಂಡೆಯು ಅಘೋರ ವಾದದ್ದು.]]></a:t>
+              <a:t><![CDATA[8. এই হল সর্বশক্তিমান প্রভুর বার্তা: “সেই সময় আমি ইস্রায়েল ও যিহূদার লোকদের কাঁধে চাপানো জোযাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅದನ್ನು ನಿನಗೆ ಕಟ್ಟುವ ಹಾಗೆ ನಿನಗೋ ಸ್ಕರ ವಾದಿಸುವವರು ಯಾರೂ ಇರುವದಿಲ್ಲ. ವಾಸಿ ಮಾಡುವ ಔಷಧಗಳು ನಿನಗೆ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[সরিয়ে নেব| তোমাদের দড়ির বাঁধন খুলে দেব| অন্য জাতির লোকরা আর কখনও আমার লোকদের দাসত্ব করতে বাধ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಿನ್ನನ್ನು ಪ್ರೀತಿ ಮಾಡುವವರೆಲ್ಲರು ನಿನ್ನನ್ನು ಮರೆತುಬಿಟ್ಟಿದ್ದಾರೆ, ನಿನ್ನನ್ನು ಹುಡುಕುವದಿಲ್ಲ; ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನಾವು ನಡುಗುವಿಕೆಯ ಮತ್ತು ಭಯದ ಸ್ವರವನ್ನು ಕೇಳಿದ್ದೇವೆಯೇ ಹೊರತು ಸಮಾಧಾನದ್ದಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[1. ঈশ্বরের কাছ থেকে যিরমিয়র কাছে এই বার্তা এসেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಕ್ರಮಗಳು ಬಹಳವೂ ನಿನ್ನ ಪಾಪಗಳು ಪ್ರಬಲವೂ ಆಗಿರುವದರಿಂದ ಶತ್ರುವಿನ ಗಾಯದಿಂದಲೂ ಕ್ರೂರನ ಶಿಕ್ಷೆಯಿಂದಲೂ ನಾನು]]></a:t>
+              <a:t><![CDATA[9. তারা আর কোন বিদেশী রাজ্যের সেবা করবে না| তারা শুধু প্রভু তাদের ঈশ্বরের সেবা করবে এবং তারা তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಗಾಯಪಡಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[রাজা দাযূদের সেবা করবে| আমি রাজাকে তাদের কাছে পাঠাব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಿನ್ನ ಗಾಯದ ನೋವಿನ ನಿಮಿತ್ತ ಯಾಕೆ ಕೂಗುತ್ತೀ? ನಿನ್ನ ದುಃಖವು ಗುಣವಾಗ ದಂಥದ್ದೇ; ನಿನ್ನ ಅಕ್ರಮಗಳು ಬಹಳವಾಗಿರುವದ]]></a:t>
+              <a:t><![CDATA[10. “সুতরাং যাকোব, আমার ভৃত্যদের ভয় পেও না!” “ইস্রায়েল ভয় পেও না| আমি তোমাকে রক্ষা করব| রক্ষা করব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಿಂದಲೂ ನಿನ್ನ ಪಾಪಗಳು ಪ್ರಬಲವಾಗಿರುವದ ರಿಂದಲೂ ಇವುಗಳನ್ನು ನಿನಗೆ ಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[বন্দীদের পরবর্তী উত্তরপুরুষদেরও| আমি তাদের নির্বাসন থেকে ফিরিয়ে আনব| আবার যাকোব শান্তি ফিরে পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದರೂ ನಿನ್ನನ್ನು ನುಂಗುವವರೆಲ್ಲರೂ ನುಂಗಲ್ಪಡು ವರು; ನಿನ್ನ ವಿರೋಧಿಗಳಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನೂ ಸೆರೆಗೆ ಹೋಗುವನು;]]></a:t>
+              <a:t><![CDATA[লোকরা তাকে আর বিরক্ত করবে না| সেখানে আর কোন শএু থাকবে না যাকে আমার লোকরা ভয় পাবে|” এই হল প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಕೊಳ್ಳೆಮಾಡುವವರು ಕೊಳ್ಳೆ ಯಾಗುವರು; ನಿನಗೆ ಬಲೆ ಬೀಸುವವರೆಲ್ಲರನ್ನು ನಾನು ಬಲೆಗೆ ಒಪ್ಪಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಚೀಯೋನು ತಳ್ಳಿಬಿಡಲ್ಪ ಟ್ಟದ್ದೂ ಅದನ್ನು ವಿಚಾರಿಸುವವರು ಯಾರೂ ಇಲ್ಲ ವೆಂದೂ ಅವರು ನಿನ್ನ ವಿಷಯ ಹೇಳುವದರಿಂದ ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[11. যিহূদা ও ইস্রায়েলের লোকরা আমি তোমাদের সঙ্গে আছি|” এই হল প্রভুর বার্তা| “আমি তোমাদের রক্ষা করবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕ್ಷೇಮವನ್ನುಂಟು ಮಾಡುವೆನು; ನಿನ್ನ ಗಾಯ ಗಳನ್ನು ಸ್ವಸ್ಥ ಮಾಡುವೆನೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[একথা সত্যি য়ে আমি তোমাদের অন্য দেশে পাঠিয়েছিলাম| আমি ঐসব দেশগুলিকে ধ্বংস করব, কিন্তু তোমাদের আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಇಗೋ, ನಾನು ಯಾಕೋಬನ ಗುಡಾರಗಳ ಸೆರೆಯನ್ನು ತಿರುಗಿ ತರುತ್ತೇನೆ; ಅವನ ನಿವಾಸಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[ধ্বংস করব না| খারাপ কাজের শাস্তি তোমাদের পেতেই হবে| আমি তোমাদের ন্যায্যভাবে শিক্ষা দেব| আমি তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರುಣಿಸುತ್ತೇನೆ; ಪಟ್ಟಣವು ಅದರ ದಿಣ್ಣೆಯ ಮೇಲೆ ಕಟ್ಟಲ್ಪಡುವದು; ಅರಮನೆಯು ತಕ್ಕಸ್ಥಳದಲ್ಲಿ ನೆಲೆಯಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[শাস্তি না নিয়ে য়েতে দেব না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಈಗ ವಿಚಾರಿಸಿ ನೋಡಿರಿ; ಗಂಡಸು ಪ್ರಸವವೇದನೆ ಪಡುವದುಂಟೇ? ನಾನು ಯಾಕೆ ಪುರುಷರೆಲ್ಲರನು ಪ್ರಸವವೇದನೆ ಪಡುವ ಸ್ತ್ರೀಯ]]></a:t>
+              <a:t><![CDATA[2. ইস্রায়েলের ঈশ্বর প্রভু বললেন, “আমি যা বলেছি, যিরমিয়, তুমি তা একটি খাতায় লিখে রাখো| তারপর তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅವುಗಳೊಳಗಿಂದ ಕೃತಜ್ಞತಾ ಸ್ತೋತ್ರವೂ ಸಂತೋ ಷಪಡುವವರ ಸ್ವರವೂ ಹೊರಡುವದು; ಅವರನ್ನು ಅಭಿವೃದ್ಧಿಮಾಡುವೆನು; ಅವರು]]></a:t>
+              <a:t><![CDATA[12. প্রভু বললেন: “এমন কোন আঘাত আছে কি যা সারে না? ইস্রায়েল এবং যিহূদার লোকেরা, তোমাদের ক্ষত এমন য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂಚವಾಗಿರರು, ಅವರು ಅಲ್ಪವಾಗದ ಹಾಗೆ ಅವರಿಗೆ ಘನವನ್ನು ಕೊಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[তা সারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅವರ ಮಕ್ಕಳು ಸಹ ಪೂರ್ವ ಕಾಲದ ಹಾಗೆ ಇರುವರು; ಅವರ ಸಭೆಯು ನನ್ನ ಮುಂದೆ ಸ್ಥಾಪಿಸಲ್ಪಡುವದು; ಅವರನ್ನು]]></a:t>
+              <a:t><![CDATA[13. এমন কোন ব্যক্তি নেই য়ে তোমাদের ক্ষতের যত্ন নিতে পারে| তাই তোমাদের আঘাত সারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧಿಸುವವರೆಲ್ಲರನ್ನು ವಿಚಾರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[14. তোমরা বহু দেশের সঙ্গে বন্ধুত্ব পাতিযেছিলে কিন্তু তোমাদের দিকে তারা প্রযোজনের সময় ফিরেও তাকাযনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವರ ಪ್ರಧಾನರು ಅವರೊಳಗೆ ಇರುವರು; ಅವರನ್ನಾಳುವವನು ಅವರ ಮಧ್ಯದಲ್ಲಿಂದ ಹೊರಡುವನು; ನಾನು ಅವನನ್ನು ಹತ್ತಿರ ಬರಮಾಡು]]></a:t>
+              <a:t><![CDATA[তোমাদের বন্ধুরা তোমাদের ভুলে গিয়েছে| আমি তোমাদের শএুর মতো কঠিন আঘাত করেছিলাম| আমি তোমাদের কঠোর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವೆನು; ಅವನು ನನಗೆ ಸವಿಾಪಿಸುವನು; ಆದರೆ ನನಗೆ ಸವಿಾಪಿಸುವದಕ್ಕೆ ತನ್ನ ಹೃದಯ ನಿಶ್ಚಯ ಮಾಡಿಕೊಂಡ ಇವನಾರೆಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[শাস্তি দিয়েছিলাম| তোমরা বহু মারাত্মক পাপ করেছিলে বলে তোমাদের সঙ্গে আমি ঐ ব্যবহার করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[15. ইস্রায়েল ও যিহূদার লোকরা কেন তোমরা তোমাদের ক্ষত নিয়ে এতো চিত্কার করেছো? ক্ষতের যন্ত্রণা তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನೀವು ನನಗೆ ಜನರಾಗಿರುವಿರಿ; ನಾನು ನಿಮಗೆ ದೇವರಾಗಿರುವೆನು.]]></a:t>
+              <a:t><![CDATA[হবেই এবং কেউ তা সারাতে পারবে না| আমি প্রভু, তোমাদের বহু ভয়ঙ্কর পাপের ফলস্বরূপ এই শাস্তি দিয়েছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇಗೋ, ಕರ್ತನ ಬಿರುಗಾಳಿ ರೌದ್ರವಾಗಿ ಹೊರ ಡುತ್ತದೆ. ಅದು ಬಡಕೊಂಡು ಹೋಗುವ ಬಿರುಗಾಳಿ ಯೇ; ಬಾಧೆಯು ದುಷ್ಟರ ತಲೆಯ]]></a:t>
+              <a:t><![CDATA[16. আমি প্রভু, তোমাদের ধ্বংস করেছিলাম| কিন্তু এখন ওদের ধ্বংস হবার পালা| ইস্রায়েল ও যিহূদা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಬೀಳುವದು.]]></a:t>
+              <a:t><![CDATA[শএুরা এবার বন্দী হবে| ওরা তোমাদের জিনিস চুরি করেছিল| এবার অন্যরা ওদের জিনিসপত্র চুরি করবে| ওরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ನಡುವಿನ ಮೇಲೆ ಕೈ ಇಟ್ಟವರ ಹಾಗೆ ನೋಡುತ್ತೇನೆ; ಯಾಕೆ ಮುಖಗಳೆಲ್ಲಾ ಕಳೆಗುಂದಿದವು?]]></a:t>
+              <a:t><![CDATA[দিয়ে তুমি নিজের জন্য এই বইটি লিখো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಕರ್ತನ ಕೋಪದ ಉರಿಯು ಅದನ್ನು ಮಾಡುವ ವರೆಗೂ ತನ್ನ ಹೃದಯದ ಆಲೋಚನೆಗಳನ್ನು ನಡಿಸಿ ರುವ ವರೆಗೂ ತಿರುಗುವದಿಲ್ಲ; ನೀವು]]></a:t>
+              <a:t><![CDATA[যুদ্ধের সময় তোমাদের জিনিস নিয়ে গিয়েছিল| এবার যুদ্ধের সময় ওদের জিনিস অন্যরা নিয়ে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂತ್ಯದಿನದಲ್ಲಿ ಅದನ್ನು ಯೋಚಿಸುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[17. আমি তোমাদের আবার স্বাস্থ্য়বান করে তুলব| আমি তোমাদের ক্ষত সারিয়ে দেব|” এই হল প্রভুর বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಯೆರೆವಿಾಯನಿಗೆ ಕರ್ತನಿಂದ ಉಂಟಾದ ವಾಕ್ಯವೇನಂದರೆ, ಇಸ್ರಾಯೇಲಿನ ದೇವ ರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--]]></a:t>
+              <a:t><![CDATA[“কেন? কারণ লোকরা তোমাদের জাতিচ্য়ূত বলে উল্লেখ করেছে| ওরা বলেছিল, ‘সিয়োনকে দেখাশোনা করবার কেউ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಾನು ನಿನಗೆ ಹೇಳಿದ ವಾಕ್ಯಗಳನ್ನೆಲ್ಲಾ ಒಂದು ಪುಸ್ತಕದಲ್ಲಿ ಬರೆ.]]></a:t>
+              <a:t><![CDATA[নেই|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಗೋ, ದಿನಗಳು ಬರುವವೆಂದು ಕರ್ತನು ಅನ್ನು ತ್ತಾನೆ; ಆಗ ನಾನು ನನ್ನ ಜನರಾದ ಇಸ್ರಾಯೇಲ್‌ ಮತ್ತು ಯೆಹೂದದ ಸೆರೆಯವರನ್ನು]]></a:t>
+              <a:t><![CDATA[18. প্রভু বলেছেন: “যাকোব পরিবারগোষ্ঠীর লোকরা বর্তমানে নির্বাসিত হলেও তারা ফিরে আসবে এবং আমি যাকোবের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗಿ ಬರ ಮಾಡುತ್ತೇನೆ; ಆಗ ನಾನು ಅವರ ತಂದೆಗಳಿಗೆ ಕೊಟ್ಟ ದೇಶಕ್ಕೆ ಅವರನ್ನು ತಿರುಗಿ ಬರಮಾಡುತ್ತೇನೆ; ಅವರು ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[বাড়ীগুলির ওপর করুণা দেখাব| এখন শহরটি ধ্বংসপ্রাপ্ত গৃহগুলি দ্বারা আবৃত একটি শূন্য পাহাড় মাত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವಾಧೀನ ಮಾಡಿಕೊಳ್ಳುವರು.]]></a:t>
+              <a:t><![CDATA[কিন্তু এই শহর আবার পুনর্নিমিত হবে এবং আবার রাজপ্রাসাদ তৈরী হবে নির্দিষ্ট স্থানে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12601,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕರ್ತನು ಇಸ್ರಾಯೇಲನ್ನೂ ಯೆಹೂದವನ್ನೂ ಕುರಿತು ಹೇಳಿದ ವಾಕ್ಯಗಳು ಇವೇ--]]></a:t>
+              <a:t><![CDATA[19. আবার শহরটি গমগম করবে লোকদের গানে ও প্রশংসায| কেউ তাদের উপহাস করবে না| আমি যিহূদা ও ইস্রায়েলের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[লোকদের অনেক সন্তান দেব| আমি তাদের জন্য গৌরব আনব| কেউ তাদের নীচ নজরে দেখবে না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. “অনেক আগে য়েমন ইস্রায়েলের পরিবার ছিল তেমনই হবে যাকোবের পরিবার| যিহূদা ও ইস্রায়েলের য়েমন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12997,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅಯ್ಯೋ, ಆ ದಿನವು ಭಯಂಕರವಾದದ್ದು; ಅದರಂಥದ್ದು ಯಾವದೂ ಇಲ್ಲ; ಅದು ಯಾಕೋಬನಿಗೆ ಇಕ್ಕಟ್ಟಿನ ಕಾಲವೇ; ಆದಾಗ್ಯೂ ಅವನು]]></a:t>
+              <a:t><![CDATA[3. যা বলছি তা কর কারণ এমন দিন আসবে য়েদিন আমি ইস্রায়েল এবং যিহূদার লোকদের নির্বাসন থেকে ফিরিয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পরিবার ছিল তেমনই হবে যাকোবের পরিবার| যিহূদা ও ইস্রায়েলকে আমি শক্তিশালী করে তুলব| এবং যারা তাদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ক্ষতি করার চেষ্টা করবে আমি তাদের শাস্তি দেব|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. তাদের নিজেদের এক জনই নেতৃত্ব দেবে| সেই শাসক আমারই লোকের থেকে আসবে| তারা আমার কাছের লোক হবে| আমি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তাদের নেতাকে আমার কাছে আসতে বলব এবং সে হবে আমার কাছের লোক|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. তোমরা হবে আমার লোক আর আমি হব তোমাদের ঈশ্বর|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. প্রভু ভীষণ রুদ্ধ ছিলেন! তিনি দুষ্ট ব্যক্তিদের শাস্তি দিয়েছিলেন| তার শাস্তি এসেছিল ঘূর্ণি ঝড়ের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মতো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. প্রভুর রোধ প্রশমিত হবে না যতক্ষণ না য়েরকম পরিকল্পনা করেছেন সেই ভাবে শাস্তি দেন| শেষের দিনগুলিতে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তোমরা এসব বুঝতে পারবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದರಿಂದ ರಕ್ಷಿಸಲ್ಪಡುವನು.]]></a:t>
+              <a:t><![CDATA[আনব|” এই হল প্রভুর বার্তা| “আমি তাদের পূর্বপুরুষদের য়ে দেশ দিয়েছিলাম সেখানে তাদের ফিরিয়ে দেব| তখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆ ದಿವಸದಲ್ಲಿ ಆಗುವದೇನಂದರೆ--ನಾನು ಅವನ ನೊಗವನ್ನು ನಿನ್ನ ಕುತ್ತಿಗೆಯ ಮೇಲಿನಿಂದ ಮುರಿದು ಹಾಕುವೆನು; ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[আমার লোকরা আর এক বার সেই জমির মালিকানা পাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂಧನಗಳನ್ನು ಹರಿದುಬಿಡುವೆನು; ಅನ್ಯರು ಇನ್ನು ಅವನಿಂದ ಸೇವೆ ಮಾಡಿಸಿಕೊಳ್ಳುವದಿಲ್ಲವೆಂದು ಸೈನ್ಯ ಗಳ ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[4. প্রভু ইস্রায়েলের এবং যিহূদার লোকদের সম্বন্ধে এই বার্তা উচ্চারণ করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[5. প্রভু যা বলেছিলেন তা হল:“আমরা শুনতে পাচ্ছি ভয় পেয়ে লোকরা কাঁদছে! লোকরা ভীত! সেখানে কোন শান্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>