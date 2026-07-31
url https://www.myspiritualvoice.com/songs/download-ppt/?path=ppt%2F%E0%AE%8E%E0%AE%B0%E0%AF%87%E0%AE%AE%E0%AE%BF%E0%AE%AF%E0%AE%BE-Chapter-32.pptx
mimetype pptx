--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -187,50 +187,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -309,50 +333,62 @@
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -548,53 +584,65 @@
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
-  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -654,51 +702,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யூதாவின் ராஜாவாகிய சிதேக்கியா கல்தேயருடைய கைக்குத் தப்பிப்போகாமல், பாபிலோன் ராஜாவின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படுவான்; அவன் வாய் இவன் வாயோடே பேசும் அவன் கண்கள் இவன் கண்களைக்காணும்.]]></a:t>
+              <a:t><![CDATA[24. இதோ, கொத்தளங்கள் போடப்பட்டிருக்கிறது; நகரத்தைப் பிடிக்க வருகிறார்கள்; பட்டயத்தினிமித்தமும், பஞ்சத்தினிமித்தமும், கொள்ளைநோயினிமித்தமும் இந்த நகரம் அதற்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயரின் கையிலே கொடுக்கப்படுகிறது; நீர் சொன்னபடி சம்பவிக்கிறது; இதோ, நீர் அதைப் பார்க்கிறீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. நான் கிரயப்பத்திரத்தை நேரியாவின் குமாரனாகிய பாரூக்கினிடத்தில் கொடுத்தபின்பு, நான் கர்த்தரை நோக்கிப் பண்ணின விண்ணப்பமாவது:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, தேவரீர் உம்முடைய மகாபலத்தினாலும், நீட்டப்பட்ட உம்முடைய புயத்தினாலும், வானத்தையும் பூமியையும் உண்டாக்கினீர்; உம்மாலே செய்யக் கூடாத அதிசயமான காரியம் ஒன்றுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, தேவரீர் உம்முடைய மகாபலத்தினாலும், நீட்டப்பட்ட உம்முடைய புயத்தினாலும், வானத்தையும் பூமியையும் உண்டாக்கினீர்; உம்மாலே செய்யக் கூடாத அதிசயமான காரியம் ஒன்றுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆயிரம் தலைமுறைகளுக்கும் கிருபை செய்கிறவரும், பிதாக்களுடைய அக்கிரமத்தை அவர்களுடைய பின்னடியார் பிள்ளைகளின் மடியிலே சரிக்கட்டுகிறவருமாகிய சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள மகத்துவமும் வல்லமையுமுள்ள தேவனே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆயிரம் தலைமுறைகளுக்கும் கிருபை செய்கிறவரும், பிதாக்களுடைய அக்கிரமத்தை அவர்களுடைய பின்னடியார் பிள்ளைகளின் மடியிலே சரிக்கட்டுகிறவருமாகிய சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள மகத்துவமும் வல்லமையுமுள்ள தேவனே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆயிரம் தலைமுறைகளுக்கும் கிருபை செய்கிறவரும், பிதாக்களுடைய அக்கிரமத்தை அவர்களுடைய பின்னடியார் பிள்ளைகளின் மடியிலே சரிக்கட்டுகிறவருமாகிய சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள மகத்துவமும் வல்லமையுமுள்ள தேவனே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. யோசனையிலே பெரியவரும், செயலிலே வல்லவருமாயிருக்கிறீர்; அவனவனுக்கு அவனவனுடைய கிரியையின் பலனுக்குத் தக்கதாகவும் அளிக்கும்படி, உம்முடைய கண்கள் மனுபுத்திரருடைய எல்லா வழிகளின்மேலும் நோக்கமாயிருக்கின்றன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. யோசனையிலே பெரியவரும், செயலிலே வல்லவருமாயிருக்கிறீர்; அவனவனுக்கு அவனவனுடைய கிரியையின் பலனுக்குத் தக்கதாகவும் அளிக்கும்படி, உம்முடைய கண்கள் மனுபுத்திரருடைய எல்லா வழிகளின்மேலும் நோக்கமாயிருக்கின்றன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இஸ்ரவேலிலும் மற்ற மனுஷருக்குள்ளும் இந்நாள்வரைக்கும் விளங்குகிற அடையாளங்களையும் அற்புதங்களையும் தேவரீர் எகிப்துதேசத்திலே செய்து, இந்நாளில் நிற்கும் கீர்த்தியை உமக்கு உண்டாக்கி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இஸ்ரவேலிலும் மற்ற மனுஷருக்குள்ளும் இந்நாள்வரைக்கும் விளங்குகிற அடையாளங்களையும் அற்புதங்களையும் தேவரீர் எகிப்துதேசத்திலே செய்து, இந்நாளில் நிற்கும் கீர்த்தியை உமக்கு உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -763,51 +1901,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் சிதேக்கியாவைப் பாபிலோனுக்குக் கொண்டுபோவான்; நான் அவனைச் சந்திக்குமட்டும் அங்கே அவன் இருப்பான்; நீங்கள் கல்தேயரோடே யுத்தம்பண்ணினாலும் உங்களுக்கு வாய்ப்பதில்லை என்று கர்த்தர் சொல்லுகிறாரென்றும், நீ தீர்க்கதரிசனஞ்சொல்லவேண்டியது என்ன என்று சொல்லி, யூதாவின் ராஜாவாகிய சிதேக்கியா அங்கே அவனை அடைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[24. இதோ, கொத்தளங்கள் போடப்பட்டிருக்கிறது; நகரத்தைப் பிடிக்க வருகிறார்கள்; பட்டயத்தினிமித்தமும், பஞ்சத்தினிமித்தமும், கொள்ளைநோயினிமித்தமும் இந்த நகரம் அதற்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயரின் கையிலே கொடுக்கப்படுகிறது; நீர் சொன்னபடி சம்பவிக்கிறது; இதோ, நீர் அதைப் பார்க்கிறீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இஸ்ரவேலிலும் மற்ற மனுஷருக்குள்ளும் இந்நாள்வரைக்கும் விளங்குகிற அடையாளங்களையும் அற்புதங்களையும் தேவரீர் எகிப்துதேசத்திலே செய்து, இந்நாளில் நிற்கும் கீர்த்தியை உமக்கு உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -872,51 +2119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் சிதேக்கியாவைப் பாபிலோனுக்குக் கொண்டுபோவான்; நான் அவனைச் சந்திக்குமட்டும் அங்கே அவன் இருப்பான்; நீங்கள் கல்தேயரோடே யுத்தம்பண்ணினாலும் உங்களுக்கு வாய்ப்பதில்லை என்று கர்த்தர் சொல்லுகிறாரென்றும், நீ தீர்க்கதரிசனஞ்சொல்லவேண்டியது என்ன என்று சொல்லி, யூதாவின் ராஜாவாகிய சிதேக்கியா அங்கே அவனை அடைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[24. இதோ, கொத்தளங்கள் போடப்பட்டிருக்கிறது; நகரத்தைப் பிடிக்க வருகிறார்கள்; பட்டயத்தினிமித்தமும், பஞ்சத்தினிமித்தமும், கொள்ளைநோயினிமித்தமும் இந்த நகரம் அதற்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயரின் கையிலே கொடுக்கப்படுகிறது; நீர் சொன்னபடி சம்பவிக்கிறது; இதோ, நீர் அதைப் பார்க்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -981,51 +2228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு எரேமியா சொன்னது: கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவரே, நகரம் கல்தேயரின் கையிலே கொடுக்கப்படுகிறதாயிருந்தும், தேவரீர் என்னை நோக்கி: நீ உனக்கு ஒரு நிலத்தை விலைக்கிரயமாகக்கொண்டு, அதற்குச் சாட்சிகளை வையென்று சொன்னீரே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1090,51 +2337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, உன் பெரிய தகப்பனாகிய சல்லூமின் குமாரன் அனாமெயேல் உன்னிடத்தில் வந்து: ஆனதோத்திலிருக்கிற என் நிலத்தை வாங்கிக்கொள்; அதைக் கொள்ளுகிறதற்கு உனக்கே மீட்கும் அதிகாரம் அடுத்ததென்று சொல்லுவான் என்று உரைத்தார்.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவரே, நகரம் கல்தேயரின் கையிலே கொடுக்கப்படுகிறதாயிருந்தும், தேவரீர் என்னை நோக்கி: நீ உனக்கு ஒரு நிலத்தை விலைக்கிரயமாகக்கொண்டு, அதற்குச் சாட்சிகளை வையென்று சொன்னீரே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1199,51 +2446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, உன் பெரிய தகப்பனாகிய சல்லூமின் குமாரன் அனாமெயேல் உன்னிடத்தில் வந்து: ஆனதோத்திலிருக்கிற என் நிலத்தை வாங்கிக்கொள்; அதைக் கொள்ளுகிறதற்கு உனக்கே மீட்கும் அதிகாரம் அடுத்ததென்று சொல்லுவான் என்று உரைத்தார்.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவரே, நகரம் கல்தேயரின் கையிலே கொடுக்கப்படுகிறதாயிருந்தும், தேவரீர் என்னை நோக்கி: நீ உனக்கு ஒரு நிலத்தை விலைக்கிரயமாகக்கொண்டு, அதற்குச் சாட்சிகளை வையென்று சொன்னீரே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1308,51 +2555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1417,51 +2664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[27. இதோ, நான் மாம்சமான யாவருக்கும் தேவனாகிய கர்த்தர்; என்னாலே செய்யக் கூடாத அதிசயமானகாரியம் ஒன்றுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1526,51 +2773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[27. இதோ, நான் மாம்சமான யாவருக்கும் தேவனாகிய கர்த்தர்; என்னாலே செய்யக் கூடாத அதிசயமானகாரியம் ஒன்றுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1635,51 +2882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
+              <a:t><![CDATA[28. ஆதலால், இதோ, நான் இந்த நகரத்தைக் கல்தேயரின் கையிலும், பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும் ஒப்புக்கொடுக்கிறேன், அவன் இதைப் பிடிப்பான் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1744,51 +2991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நேபுகாத்நேச்சாரின் பதினெட்டாம் வருஷத்துக்குச் சரியான யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட பத்தாம் வருஷத்தில் கர்த்தரால் எரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலாகிய உமது ஜனத்தை அடையாளங்களினாலும், அற்புதங்களினாலும், பலத்த கையினாலும், ஓங்கிய புயத்தினாலும், மகா பயங்கரத்தினாலும் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1853,51 +3100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் என் பெரிய தகப்பன் மகனாகிய அனாமெயேலின் கையில், நான் ஆனதோத்திலிருக்கிற அவனுடைய நிலத்தைக்கொண்டு, அதின் விலைக்கிரயமாகிய பதினேழு சேக்கலிடை வெள்ளியை அவனுக்கு நிறுத்துக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[28. ஆதலால், இதோ, நான் இந்த நகரத்தைக் கல்தேயரின் கையிலும், பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும் ஒப்புக்கொடுக்கிறேன், அவன் இதைப் பிடிப்பான் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1962,51 +3209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் என் பெரிய தகப்பன் மகனாகிய அனாமெயேலின் கையில், நான் ஆனதோத்திலிருக்கிற அவனுடைய நிலத்தைக்கொண்டு, அதின் விலைக்கிரயமாகிய பதினேழு சேக்கலிடை வெள்ளியை அவனுக்கு நிறுத்துக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[29. இந்த நகரத்துக்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயர் உட்பிரவேசித்து, இந்த நகரத்தைத் தீக்கொளுத்தி, இதைச் சுட்டெரிப்பார்கள்; எனக்குக் கோபமுண்டாக்கும்படி எந்த வீடுகளின்மேல் பாகாலுக்குத் தூபங்காட்டி, அந்நிய தேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளையும் சுட்டெரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2071,51 +3318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் பத்திரத்தில் கையெழுத்தையும், முத்திரையையும் போட்டு, சாட்சிகளை வைத்து, வெள்ளியைத் தராசிலே நிறுத்துக்கொடுத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[29. இந்த நகரத்துக்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயர் உட்பிரவேசித்து, இந்த நகரத்தைத் தீக்கொளுத்தி, இதைச் சுட்டெரிப்பார்கள்; எனக்குக் கோபமுண்டாக்கும்படி எந்த வீடுகளின்மேல் பாகாலுக்குத் தூபங்காட்டி, அந்நிய தேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளையும் சுட்டெரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2180,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் பத்திரத்தில் கையெழுத்தையும், முத்திரையையும் போட்டு, சாட்சிகளை வைத்து, வெள்ளியைத் தராசிலே நிறுத்துக்கொடுத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[29. இந்த நகரத்துக்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயர் உட்பிரவேசித்து, இந்த நகரத்தைத் தீக்கொளுத்தி, இதைச் சுட்டெரிப்பார்கள்; எனக்குக் கோபமுண்டாக்கும்படி எந்த வீடுகளின்மேல் பாகாலுக்குத் தூபங்காட்டி, அந்நிய தேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளையும் சுட்டெரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2289,51 +3536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் சட்டத்துக்கும் வழக்கத்துக்கும் ஏற்றபடி முத்திரைபோடப்பட்ட கிரயப்பத்திரத்தையும் திறந்திருக்கிற பிரதியையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[29. இந்த நகரத்துக்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயர் உட்பிரவேசித்து, இந்த நகரத்தைத் தீக்கொளுத்தி, இதைச் சுட்டெரிப்பார்கள்; எனக்குக் கோபமுண்டாக்கும்படி எந்த வீடுகளின்மேல் பாகாலுக்குத் தூபங்காட்டி, அந்நிய தேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளையும் சுட்டெரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2398,51 +3645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் சட்டத்துக்கும் வழக்கத்துக்கும் ஏற்றபடி முத்திரைபோடப்பட்ட கிரயப்பத்திரத்தையும் திறந்திருக்கிற பிரதியையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் தங்கள் சிறுவயதுமுதல் என் பார்வைக்குப் பொல்லாப்பானதையே செய்து வந்தார்கள் இஸ்ரவேல் புத்திரர் தங்கள் கைகளின் செய்கையினாலே எனக்குக் கோபத்தையே உண்டாக்கி வந்தார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2507,51 +3754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் பெரிய தகப்பன் மகனாகிய அனாமெயேலுடைய கண்களுக்கு முன்பாகவும், காவற்சாலையின் முற்றத்தில் உட்கார்ந்திருந்த எல்லா யூதருடைய கண்களுக்கு முன்பாகவும், அதை மாசெயாவின் குமாரனாகிய தேரியாவின் மகனான பாரூக்கினிடத்தில் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் தங்கள் சிறுவயதுமுதல் என் பார்வைக்குப் பொல்லாப்பானதையே செய்து வந்தார்கள் இஸ்ரவேல் புத்திரர் தங்கள் கைகளின் செய்கையினாலே எனக்குக் கோபத்தையே உண்டாக்கி வந்தார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2616,51 +3863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் பெரிய தகப்பன் மகனாகிய அனாமெயேலுடைய கண்களுக்கு முன்பாகவும், காவற்சாலையின் முற்றத்தில் உட்கார்ந்திருந்த எல்லா யூதருடைய கண்களுக்கு முன்பாகவும், அதை மாசெயாவின் குமாரனாகிய தேரியாவின் மகனான பாரூக்கினிடத்தில் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் தங்கள் சிறுவயதுமுதல் என் பார்வைக்குப் பொல்லாப்பானதையே செய்து வந்தார்கள் இஸ்ரவேல் புத்திரர் தங்கள் கைகளின் செய்கையினாலே எனக்குக் கோபத்தையே உண்டாக்கி வந்தார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2725,51 +3972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் பெரிய தகப்பன் மகனாகிய அனாமெயேலுடைய கண்களுக்கு முன்பாகவும், காவற்சாலையின் முற்றத்தில் உட்கார்ந்திருந்த எல்லா யூதருடைய கண்களுக்கு முன்பாகவும், அதை மாசெயாவின் குமாரனாகிய தேரியாவின் மகனான பாரூக்கினிடத்தில் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் இந்த நகரத்தைக் கட்டின நாள் முதற்கொண்டு, இந்நாள்வரைக்கும் அது எனக்குக் கோபமுண்டாகவும், எனக்கு உக்கிரமுண்டாகவும், நான் அதை என் முகத்தைவிட்டு அகற்றுகிறதற்கு ஏதுவாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2834,51 +4081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய கண்களுக்கு முன்பாகப் பாரூக்கை நோக்கி:]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் இந்த நகரத்தைக் கட்டின நாள் முதற்கொண்டு, இந்நாள்வரைக்கும் அது எனக்குக் கோபமுண்டாகவும், எனக்கு உக்கிரமுண்டாகவும், நான் அதை என் முகத்தைவிட்டு அகற்றுகிறதற்கு ஏதுவாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2943,51 +4190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நேபுகாத்நேச்சாரின் பதினெட்டாம் வருஷத்துக்குச் சரியான யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட பத்தாம் வருஷத்தில் கர்த்தரால் எரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலாகிய உமது ஜனத்தை அடையாளங்களினாலும், அற்புதங்களினாலும், பலத்த கையினாலும், ஓங்கிய புயத்தினாலும், மகா பயங்கரத்தினாலும் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3052,51 +4299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ முத்திரைபோடப்பட்ட கிரயப்பத்திரமும், திறந்திருக்கிற பிரதிபத்திரமுமாகிய இந்தச் சாசனங்களை வாங்கி, அவைகள் அநேகநாளிருக்கும்படிக்கு அவைகளை ஒரு மண்பாண்டத்திலே வை.]]></a:t>
+              <a:t><![CDATA[32. எனக்குக் கோபமுண்டாகும்படிக்கு இஸ்ரவேல் புத்திரரும், யூதா புத்திரரும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும், யூதாவின் மனுஷரும், எருசலேமின் குடிகளும் செய்த எல்லாப் பொல்லாப்பினிமித்தமும் இப்படி நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3161,51 +4408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ முத்திரைபோடப்பட்ட கிரயப்பத்திரமும், திறந்திருக்கிற பிரதிபத்திரமுமாகிய இந்தச் சாசனங்களை வாங்கி, அவைகள் அநேகநாளிருக்கும்படிக்கு அவைகளை ஒரு மண்பாண்டத்திலே வை.]]></a:t>
+              <a:t><![CDATA[32. எனக்குக் கோபமுண்டாகும்படிக்கு இஸ்ரவேல் புத்திரரும், யூதா புத்திரரும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும், யூதாவின் மனுஷரும், எருசலேமின் குடிகளும் செய்த எல்லாப் பொல்லாப்பினிமித்தமும் இப்படி நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3270,51 +4517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ முத்திரைபோடப்பட்ட கிரயப்பத்திரமும், திறந்திருக்கிற பிரதிபத்திரமுமாகிய இந்தச் சாசனங்களை வாங்கி, அவைகள் அநேகநாளிருக்கும்படிக்கு அவைகளை ஒரு மண்பாண்டத்திலே வை.]]></a:t>
+              <a:t><![CDATA[33. முகத்தையல்ல, முதுகை எனக்குக் காட்டினார்கள்; நான் ஏற்கனவே அவர்களுக்கு உபதேசித்தும் அவர்கள் புத்தியை ஏற்றுக்கொள்ளச் செவிகொடாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3379,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏனெனில் இனி இந்தத் தேசத்தில் வீடுகளும் நிலங்களும் திராட்சத்தோட்டங்களும் கொள்ளப்படுமென்று, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[33. முகத்தையல்ல, முதுகை எனக்குக் காட்டினார்கள்; நான் ஏற்கனவே அவர்களுக்கு உபதேசித்தும் அவர்கள் புத்தியை ஏற்றுக்கொள்ளச் செவிகொடாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3488,51 +4735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏனெனில் இனி இந்தத் தேசத்தில் வீடுகளும் நிலங்களும் திராட்சத்தோட்டங்களும் கொள்ளப்படுமென்று, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[33. முகத்தையல்ல, முதுகை எனக்குக் காட்டினார்கள்; நான் ஏற்கனவே அவர்களுக்கு உபதேசித்தும் அவர்கள் புத்தியை ஏற்றுக்கொள்ளச் செவிகொடாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3597,51 +4844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் கிரயப்பத்திரத்தை நேரியாவின் குமாரனாகிய பாரூக்கினிடத்தில் கொடுத்தபின்பு, நான் கர்த்தரை நோக்கிப் பண்ணின விண்ணப்பமாவது:]]></a:t>
+              <a:t><![CDATA[34. அவர்கள் என் நாமம் தரிக்கப்பட்ட ஆலயத்தைத் தீட்டுப்படுத்தும்படிக்கு, தங்கள் அருவருப்புகளை அதிலே வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3706,51 +4953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் கிரயப்பத்திரத்தை நேரியாவின் குமாரனாகிய பாரூக்கினிடத்தில் கொடுத்தபின்பு, நான் கர்த்தரை நோக்கிப் பண்ணின விண்ணப்பமாவது:]]></a:t>
+              <a:t><![CDATA[34. அவர்கள் என் நாமம் தரிக்கப்பட்ட ஆலயத்தைத் தீட்டுப்படுத்தும்படிக்கு, தங்கள் அருவருப்புகளை அதிலே வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3815,51 +5062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, தேவரீர் உம்முடைய மகாபலத்தினாலும், நீட்டப்பட்ட உம்முடைய புயத்தினாலும், வானத்தையும் பூமியையும் உண்டாக்கினீர்; உம்மாலே செய்யக் கூடாத அதிசயமான காரியம் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[35. அவர்கள் மோளேகுக்கென்று தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தீக்கடக்கப்பண்ணும்படி இன்னோமுடைய குமாரரின் பள்ளத்தாக்கிலிருக்கிற பாகாலின் மேடைகளைக் கட்டினார்கள்; யூதாவைப் பாவஞ்செய்யப்பண்ணுவதற்கு அவர்கள் இந்த அருவருப்பான காரியத்தைச் செய்யவேண்டுமென்று நான் அவர்களுக்குக் கற்பித்ததுமில்லை, அது என் மனதிலே தோன்றினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3924,51 +5171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆ, கர்த்தராகிய ஆண்டவரே, இதோ, தேவரீர் உம்முடைய மகாபலத்தினாலும், நீட்டப்பட்ட உம்முடைய புயத்தினாலும், வானத்தையும் பூமியையும் உண்டாக்கினீர்; உம்மாலே செய்யக் கூடாத அதிசயமான காரியம் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[35. அவர்கள் மோளேகுக்கென்று தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தீக்கடக்கப்பண்ணும்படி இன்னோமுடைய குமாரரின் பள்ளத்தாக்கிலிருக்கிற பாகாலின் மேடைகளைக் கட்டினார்கள்; யூதாவைப் பாவஞ்செய்யப்பண்ணுவதற்கு அவர்கள் இந்த அருவருப்பான காரியத்தைச் செய்யவேண்டுமென்று நான் அவர்களுக்குக் கற்பித்ததுமில்லை, அது என் மனதிலே தோன்றினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4033,51 +5280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆயிரம் தலைமுறைகளுக்கும் கிருபை செய்கிறவரும், பிதாக்களுடைய அக்கிரமத்தை அவர்களுடைய பின்னடியார் பிள்ளைகளின் மடியிலே சரிக்கட்டுகிறவருமாகிய சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள மகத்துவமும் வல்லமையுமுள்ள தேவனே,]]></a:t>
+              <a:t><![CDATA[35. அவர்கள் மோளேகுக்கென்று தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தீக்கடக்கப்பண்ணும்படி இன்னோமுடைய குமாரரின் பள்ளத்தாக்கிலிருக்கிற பாகாலின் மேடைகளைக் கட்டினார்கள்; யூதாவைப் பாவஞ்செய்யப்பண்ணுவதற்கு அவர்கள் இந்த அருவருப்பான காரியத்தைச் செய்யவேண்டுமென்று நான் அவர்களுக்குக் கற்பித்ததுமில்லை, அது என் மனதிலே தோன்றினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4142,51 +5389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது பாபிலோன் ராஜாவின் சேனை எருசலேமை முற்றிக்கைபோட்டிருந்தது; எரேமியா தீர்க்கதரிசியோ, யூதா ராஜாவின் அரமனையிலுள்ள காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. அவர்களுடைய பிதாக்களுக்கு நீர் கொடுப்பேன் என்று ஆணையிட்ட பாலும் தேனும் ஓடிய தேசமாயிருகிற இந்தத் தேசத்தை அவர்களுக்குக் கொடுத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4251,51 +5498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆயிரம் தலைமுறைகளுக்கும் கிருபை செய்கிறவரும், பிதாக்களுடைய அக்கிரமத்தை அவர்களுடைய பின்னடியார் பிள்ளைகளின் மடியிலே சரிக்கட்டுகிறவருமாகிய சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள மகத்துவமும் வல்லமையுமுள்ள தேவனே,]]></a:t>
+              <a:t><![CDATA[36. இப்படியிருக்கையில் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளை நோயாலும், பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்பட்டுப்போம் என்று நீங்கள் சொல்லுகிற இந்த நகரத்தைக்குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4360,51 +5607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசனையிலே பெரியவரும், செயலிலே வல்லவருமாயிருக்கிறீர்; அவனவனுக்கு அவனவனுடைய கிரியையின் பலனுக்குத் தக்கதாகவும் அளிக்கும்படி, உம்முடைய கண்கள் மனுபுத்திரருடைய எல்லா வழிகளின்மேலும் நோக்கமாயிருக்கின்றன.]]></a:t>
+              <a:t><![CDATA[36. இப்படியிருக்கையில் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளை நோயாலும், பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்பட்டுப்போம் என்று நீங்கள் சொல்லுகிற இந்த நகரத்தைக்குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4469,51 +5716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசனையிலே பெரியவரும், செயலிலே வல்லவருமாயிருக்கிறீர்; அவனவனுக்கு அவனவனுடைய கிரியையின் பலனுக்குத் தக்கதாகவும் அளிக்கும்படி, உம்முடைய கண்கள் மனுபுத்திரருடைய எல்லா வழிகளின்மேலும் நோக்கமாயிருக்கின்றன.]]></a:t>
+              <a:t><![CDATA[37. இதோ, என் சினத்திலும், என் கோபத்திலும், என் மகா உக்கிரத்திலும், நான் அவர்களைத் துரத்தின எல்லாத் தேசங்களிலுமிருந்து அவர்களைச் சேர்த்துக்கொண்டு, அவர்களை இந்த ஸ்தலத்துக்குத் திரும்பிவரவும் இதிலே சுகமாய்த் தங்கியிருக்கவும் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4578,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலிலும் மற்ற மனுஷருக்குள்ளும் இந்நாள்வரைக்கும் விளங்குகிற அடையாளங்களையும் அற்புதங்களையும் தேவரீர் எகிப்துதேசத்திலே செய்து, இந்நாளில் நிற்கும் கீர்த்தியை உமக்கு உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[37. இதோ, என் சினத்திலும், என் கோபத்திலும், என் மகா உக்கிரத்திலும், நான் அவர்களைத் துரத்தின எல்லாத் தேசங்களிலுமிருந்து அவர்களைச் சேர்த்துக்கொண்டு, அவர்களை இந்த ஸ்தலத்துக்குத் திரும்பிவரவும் இதிலே சுகமாய்த் தங்கியிருக்கவும் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4687,51 +5934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இஸ்ரவேலிலும் மற்ற மனுஷருக்குள்ளும் இந்நாள்வரைக்கும் விளங்குகிற அடையாளங்களையும் அற்புதங்களையும் தேவரீர் எகிப்துதேசத்திலே செய்து, இந்நாளில் நிற்கும் கீர்த்தியை உமக்கு உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[37. இதோ, என் சினத்திலும், என் கோபத்திலும், என் மகா உக்கிரத்திலும், நான் அவர்களைத் துரத்தின எல்லாத் தேசங்களிலுமிருந்து அவர்களைச் சேர்த்துக்கொண்டு, அவர்களை இந்த ஸ்தலத்துக்குத் திரும்பிவரவும் இதிலே சுகமாய்த் தங்கியிருக்கவும் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4796,51 +6043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலாகிய உமது ஜனத்தை அடையாளங்களினாலும், அற்புதங்களினாலும், பலத்த கையினாலும், ஓங்கிய புயத்தினாலும், மகா பயங்கரத்தினாலும் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[37. இதோ, என் சினத்திலும், என் கோபத்திலும், என் மகா உக்கிரத்திலும், நான் அவர்களைத் துரத்தின எல்லாத் தேசங்களிலுமிருந்து அவர்களைச் சேர்த்துக்கொண்டு, அவர்களை இந்த ஸ்தலத்துக்குத் திரும்பிவரவும் இதிலே சுகமாய்த் தங்கியிருக்கவும் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4905,51 +6152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலாகிய உமது ஜனத்தை அடையாளங்களினாலும், அற்புதங்களினாலும், பலத்த கையினாலும், ஓங்கிய புயத்தினாலும், மகா பயங்கரத்தினாலும் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[38. அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5014,51 +6261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுடைய பிதாக்களுக்கு நீர் கொடுப்பேன் என்று ஆணையிட்ட பாலும் தேனும் ஓடிய தேசமாயிருகிற இந்தத் தேசத்தை அவர்களுக்குக் கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் தங்களுக்கும், தங்கள் பின்னடியாருக்கும், தங்கள் பிள்ளைகளுக்கும் நன்மையுண்டாகும்படி சகல நாட்களிலும் எனக்குப் பயப்படும்படிக்கு, நான் அவர்களுக்கு ஒரே இருதயத்தையும் ஒரே வழியையும் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5123,51 +6370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுடைய பிதாக்களுக்கு நீர் கொடுப்பேன் என்று ஆணையிட்ட பாலும் தேனும் ஓடிய தேசமாயிருகிற இந்தத் தேசத்தை அவர்களுக்குக் கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் தங்களுக்கும், தங்கள் பின்னடியாருக்கும், தங்கள் பிள்ளைகளுக்கும் நன்மையுண்டாகும்படி சகல நாட்களிலும் எனக்குப் பயப்படும்படிக்கு, நான் அவர்களுக்கு ஒரே இருதயத்தையும் ஒரே வழியையும் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5232,51 +6479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அதற்குள் பிரவேசித்து, அதைச் சுதந்தரித்துக்கொண்டார்கள்; ஆனாலும் அவர்கள் உமது சத்தத்துக்குச் செவிகொடாமலும், உமது நியாயப்பிரமாணத்தில் நடவாமலும், செய்யும்படி நீர் அவர்களுக்குக் கற்பித்ததொன்றையும் செய்யாமலும் போனார்கள்; ஆதலால் இந்தத் தீங்கையெல்லாம் அவர்களுக்கு நேரிடப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் தங்களுக்கும், தங்கள் பின்னடியாருக்கும், தங்கள் பிள்ளைகளுக்கும் நன்மையுண்டாகும்படி சகல நாட்களிலும் எனக்குப் பயப்படும்படிக்கு, நான் அவர்களுக்கு ஒரே இருதயத்தையும் ஒரே வழியையும் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5341,51 +6588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது பாபிலோன் ராஜாவின் சேனை எருசலேமை முற்றிக்கைபோட்டிருந்தது; எரேமியா தீர்க்கதரிசியோ, யூதா ராஜாவின் அரமனையிலுள்ள காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. அவர்களுடைய பிதாக்களுக்கு நீர் கொடுப்பேன் என்று ஆணையிட்ட பாலும் தேனும் ஓடிய தேசமாயிருகிற இந்தத் தேசத்தை அவர்களுக்குக் கொடுத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5450,51 +6697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அதற்குள் பிரவேசித்து, அதைச் சுதந்தரித்துக்கொண்டார்கள்; ஆனாலும் அவர்கள் உமது சத்தத்துக்குச் செவிகொடாமலும், உமது நியாயப்பிரமாணத்தில் நடவாமலும், செய்யும்படி நீர் அவர்களுக்குக் கற்பித்ததொன்றையும் செய்யாமலும் போனார்கள்; ஆதலால் இந்தத் தீங்கையெல்லாம் அவர்களுக்கு நேரிடப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[40. அவர்களுக்கு நன்மைசெய்யும்படி, நான் அவர்களை விட்டுப் பின்வாங்குவதில்லையென்கிற நித்திய உடன்படிக்கையை அவர்களோடே பண்ணி, அவர்கள் என்னைவிட்டு அகன்றுபோகாதபடிக்கு, எனக்குப்பயப்படும் பயத்தை அவர்கள் இருதயத்திலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5559,51 +6806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அதற்குள் பிரவேசித்து, அதைச் சுதந்தரித்துக்கொண்டார்கள்; ஆனாலும் அவர்கள் உமது சத்தத்துக்குச் செவிகொடாமலும், உமது நியாயப்பிரமாணத்தில் நடவாமலும், செய்யும்படி நீர் அவர்களுக்குக் கற்பித்ததொன்றையும் செய்யாமலும் போனார்கள்; ஆதலால் இந்தத் தீங்கையெல்லாம் அவர்களுக்கு நேரிடப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[40. அவர்களுக்கு நன்மைசெய்யும்படி, நான் அவர்களை விட்டுப் பின்வாங்குவதில்லையென்கிற நித்திய உடன்படிக்கையை அவர்களோடே பண்ணி, அவர்கள் என்னைவிட்டு அகன்றுபோகாதபடிக்கு, எனக்குப்பயப்படும் பயத்தை அவர்கள் இருதயத்திலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5668,51 +6915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, கொத்தளங்கள் போடப்பட்டிருக்கிறது; நகரத்தைப் பிடிக்க வருகிறார்கள்; பட்டயத்தினிமித்தமும், பஞ்சத்தினிமித்தமும், கொள்ளைநோயினிமித்தமும் இந்த நகரம் அதற்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயரின் கையிலே கொடுக்கப்படுகிறது; நீர் சொன்னபடி சம்பவிக்கிறது; இதோ, நீர் அதைப் பார்க்கிறீர்.]]></a:t>
+              <a:t><![CDATA[40. அவர்களுக்கு நன்மைசெய்யும்படி, நான் அவர்களை விட்டுப் பின்வாங்குவதில்லையென்கிற நித்திய உடன்படிக்கையை அவர்களோடே பண்ணி, அவர்கள் என்னைவிட்டு அகன்றுபோகாதபடிக்கு, எனக்குப்பயப்படும் பயத்தை அவர்கள் இருதயத்திலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5777,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, கொத்தளங்கள் போடப்பட்டிருக்கிறது; நகரத்தைப் பிடிக்க வருகிறார்கள்; பட்டயத்தினிமித்தமும், பஞ்சத்தினிமித்தமும், கொள்ளைநோயினிமித்தமும் இந்த நகரம் அதற்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயரின் கையிலே கொடுக்கப்படுகிறது; நீர் சொன்னபடி சம்பவிக்கிறது; இதோ, நீர் அதைப் பார்க்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. நேபுகாத்நேச்சாரின் பதினெட்டாம் வருஷத்துக்குச் சரியான யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட பத்தாம் வருஷத்தில் கர்த்தரால் எரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5886,51 +7133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, கொத்தளங்கள் போடப்பட்டிருக்கிறது; நகரத்தைப் பிடிக்க வருகிறார்கள்; பட்டயத்தினிமித்தமும், பஞ்சத்தினிமித்தமும், கொள்ளைநோயினிமித்தமும் இந்த நகரம் அதற்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயரின் கையிலே கொடுக்கப்படுகிறது; நீர் சொன்னபடி சம்பவிக்கிறது; இதோ, நீர் அதைப் பார்க்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. நேபுகாத்நேச்சாரின் பதினெட்டாம் வருஷத்துக்குச் சரியான யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட பத்தாம் வருஷத்தில் கர்த்தரால் எரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5995,51 +7242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவரே, நகரம் கல்தேயரின் கையிலே கொடுக்கப்படுகிறதாயிருந்தும், தேவரீர் என்னை நோக்கி: நீ உனக்கு ஒரு நிலத்தை விலைக்கிரயமாகக்கொண்டு, அதற்குச் சாட்சிகளை வையென்று சொன்னீரே என்றேன்.]]></a:t>
+              <a:t><![CDATA[41. அவர்களுக்கு நன்மை செய்யும்படி அவர்கள்மேல் சந்தோஷமாயிருந்து, என் முழு இருதயத்தோடும் என் முழு ஆத்துமாவோடும் அவர்களை இந்தத் தேசத்திலே நிச்சயமாய் நாட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6104,51 +7351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவரே, நகரம் கல்தேயரின் கையிலே கொடுக்கப்படுகிறதாயிருந்தும், தேவரீர் என்னை நோக்கி: நீ உனக்கு ஒரு நிலத்தை விலைக்கிரயமாகக்கொண்டு, அதற்குச் சாட்சிகளை வையென்று சொன்னீரே என்றேன்.]]></a:t>
+              <a:t><![CDATA[41. அவர்களுக்கு நன்மை செய்யும்படி அவர்கள்மேல் சந்தோஷமாயிருந்து, என் முழு இருதயத்தோடும் என் முழு ஆத்துமாவோடும் அவர்களை இந்தத் தேசத்திலே நிச்சயமாய் நாட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6213,51 +7460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது பாபிலோன் ராஜாவின் சேனை எருசலேமை முற்றிக்கைபோட்டிருந்தது; எரேமியா தீர்க்கதரிசியோ, யூதா ராஜாவின் அரமனையிலுள்ள காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6322,51 +7569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதோ, நான் மாம்சமான யாவருக்கும் தேவனாகிய கர்த்தர்; என்னாலே செய்யக் கூடாத அதிசயமானகாரியம் ஒன்றுண்டோ?]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது பாபிலோன் ராஜாவின் சேனை எருசலேமை முற்றிக்கைபோட்டிருந்தது; எரேமியா தீர்க்கதரிசியோ, யூதா ராஜாவின் அரமனையிலுள்ள காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6431,51 +7678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால், இதோ, நான் இந்த நகரத்தைக் கல்தேயரின் கையிலும், பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும் ஒப்புக்கொடுக்கிறேன், அவன் இதைப் பிடிப்பான் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[42. நான் இந்த ஜனத்தின்மேல் இந்தப் பெரிய தீங்கையெல்லாம் வரப்பண்ணினதுபோல, அவர்களைக்குறித்துச் சொன்ன எல்லா நன்மையையும் அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6540,51 +7787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனென்றால், இதோ, இந்த நகரத்தைப் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கிறேன்; அவன் இதைப்பிடிப்பான் என்று கர்த்தர் சொல்லுகிறாரென்றும்,]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் அதற்குள் பிரவேசித்து, அதைச் சுதந்தரித்துக்கொண்டார்கள்; ஆனாலும் அவர்கள் உமது சத்தத்துக்குச் செவிகொடாமலும், உமது நியாயப்பிரமாணத்தில் நடவாமலும், செய்யும்படி நீர் அவர்களுக்குக் கற்பித்ததொன்றையும் செய்யாமலும் போனார்கள்; ஆதலால் இந்தத் தீங்கையெல்லாம் அவர்களுக்கு நேரிடப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6649,51 +7896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால், இதோ, நான் இந்த நகரத்தைக் கல்தேயரின் கையிலும், பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும் ஒப்புக்கொடுக்கிறேன், அவன் இதைப் பிடிப்பான் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[42. நான் இந்த ஜனத்தின்மேல் இந்தப் பெரிய தீங்கையெல்லாம் வரப்பண்ணினதுபோல, அவர்களைக்குறித்துச் சொன்ன எல்லா நன்மையையும் அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6758,51 +8005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த நகரத்துக்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயர் உட்பிரவேசித்து, இந்த நகரத்தைத் தீக்கொளுத்தி, இதைச் சுட்டெரிப்பார்கள்; எனக்குக் கோபமுண்டாக்கும்படி எந்த வீடுகளின்மேல் பாகாலுக்குத் தூபங்காட்டி, அந்நிய தேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளையும் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஏனென்றால், இதோ, இந்த நகரத்தைப் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கிறேன்; அவன் இதைப்பிடிப்பான் என்று கர்த்தர் சொல்லுகிறாரென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6867,51 +8114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த நகரத்துக்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயர் உட்பிரவேசித்து, இந்த நகரத்தைத் தீக்கொளுத்தி, இதைச் சுட்டெரிப்பார்கள்; எனக்குக் கோபமுண்டாக்கும்படி எந்த வீடுகளின்மேல் பாகாலுக்குத் தூபங்காட்டி, அந்நிய தேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளையும் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஏனென்றால், இதோ, இந்த நகரத்தைப் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கிறேன்; அவன் இதைப்பிடிப்பான் என்று கர்த்தர் சொல்லுகிறாரென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6976,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்த நகரத்துக்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயர் உட்பிரவேசித்து, இந்த நகரத்தைத் தீக்கொளுத்தி, இதைச் சுட்டெரிப்பார்கள்; எனக்குக் கோபமுண்டாக்கும்படி எந்த வீடுகளின்மேல் பாகாலுக்குத் தூபங்காட்டி, அந்நிய தேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளையும் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஏனென்றால், இதோ, இந்த நகரத்தைப் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கிறேன்; அவன் இதைப்பிடிப்பான் என்று கர்த்தர் சொல்லுகிறாரென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7085,51 +8332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் தங்கள் சிறுவயதுமுதல் என் பார்வைக்குப் பொல்லாப்பானதையே செய்து வந்தார்கள் இஸ்ரவேல் புத்திரர் தங்கள் கைகளின் செய்கையினாலே எனக்குக் கோபத்தையே உண்டாக்கி வந்தார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[43. மனுஷனும் மிருகமும் இல்லாதபடிக்குப் பாழாய்ப்போயிற்று என்றும், கல்தேயரின் கையிலே ஒப்புக்கொடுக்கப்பட்டுப்போயிற்று என்றும், நீங்கள் சொல்லுகிற இந்தத் தேசத்திலே நிலங்கள் கொள்ளப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7194,51 +8441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் தங்கள் சிறுவயதுமுதல் என் பார்வைக்குப் பொல்லாப்பானதையே செய்து வந்தார்கள் இஸ்ரவேல் புத்திரர் தங்கள் கைகளின் செய்கையினாலே எனக்குக் கோபத்தையே உண்டாக்கி வந்தார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[43. மனுஷனும் மிருகமும் இல்லாதபடிக்குப் பாழாய்ப்போயிற்று என்றும், கல்தேயரின் கையிலே ஒப்புக்கொடுக்கப்பட்டுப்போயிற்று என்றும், நீங்கள் சொல்லுகிற இந்தத் தேசத்திலே நிலங்கள் கொள்ளப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7303,51 +8550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் தங்கள் சிறுவயதுமுதல் என் பார்வைக்குப் பொல்லாப்பானதையே செய்து வந்தார்கள் இஸ்ரவேல் புத்திரர் தங்கள் கைகளின் செய்கையினாலே எனக்குக் கோபத்தையே உண்டாக்கி வந்தார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. யூதாவின் ராஜாவாகிய சிதேக்கியா கல்தேயருடைய கைக்குத் தப்பிப்போகாமல், பாபிலோன் ராஜாவின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படுவான்; அவன் வாய் இவன் வாயோடே பேசும் அவன் கண்கள் இவன் கண்களைக்காணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7412,51 +8659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் இந்த நகரத்தைக் கட்டின நாள் முதற்கொண்டு, இந்நாள்வரைக்கும் அது எனக்குக் கோபமுண்டாகவும், எனக்கு உக்கிரமுண்டாகவும், நான் அதை என் முகத்தைவிட்டு அகற்றுகிறதற்கு ஏதுவாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. யூதாவின் ராஜாவாகிய சிதேக்கியா கல்தேயருடைய கைக்குத் தப்பிப்போகாமல், பாபிலோன் ராஜாவின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படுவான்; அவன் வாய் இவன் வாயோடே பேசும் அவன் கண்கள் இவன் கண்களைக்காணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7521,51 +8768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் இந்த நகரத்தைக் கட்டின நாள் முதற்கொண்டு, இந்நாள்வரைக்கும் அது எனக்குக் கோபமுண்டாகவும், எனக்கு உக்கிரமுண்டாகவும், நான் அதை என் முகத்தைவிட்டு அகற்றுகிறதற்கு ஏதுவாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. யூதாவின் ராஜாவாகிய சிதேக்கியா கல்தேயருடைய கைக்குத் தப்பிப்போகாமல், பாபிலோன் ராஜாவின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படுவான்; அவன் வாய் இவன் வாயோடே பேசும் அவன் கண்கள் இவன் கண்களைக்காணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7630,51 +8877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எனக்குக் கோபமுண்டாகும்படிக்கு இஸ்ரவேல் புத்திரரும், யூதா புத்திரரும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும், யூதாவின் மனுஷரும், எருசலேமின் குடிகளும் செய்த எல்லாப் பொல்லாப்பினிமித்தமும் இப்படி நடக்கும்.]]></a:t>
+              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7739,51 +8986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனென்றால், இதோ, இந்த நகரத்தைப் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கிறேன்; அவன் இதைப்பிடிப்பான் என்று கர்த்தர் சொல்லுகிறாரென்றும்,]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் அதற்குள் பிரவேசித்து, அதைச் சுதந்தரித்துக்கொண்டார்கள்; ஆனாலும் அவர்கள் உமது சத்தத்துக்குச் செவிகொடாமலும், உமது நியாயப்பிரமாணத்தில் நடவாமலும், செய்யும்படி நீர் அவர்களுக்குக் கற்பித்ததொன்றையும் செய்யாமலும் போனார்கள்; ஆதலால் இந்தத் தீங்கையெல்லாம் அவர்களுக்கு நேரிடப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7848,51 +9095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எனக்குக் கோபமுண்டாகும்படிக்கு இஸ்ரவேல் புத்திரரும், யூதா புத்திரரும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும், யூதாவின் மனுஷரும், எருசலேமின் குடிகளும் செய்த எல்லாப் பொல்லாப்பினிமித்தமும் இப்படி நடக்கும்.]]></a:t>
+              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7957,51 +9204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எனக்குக் கோபமுண்டாகும்படிக்கு இஸ்ரவேல் புத்திரரும், யூதா புத்திரரும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும், யூதாவின் மனுஷரும், எருசலேமின் குடிகளும் செய்த எல்லாப் பொல்லாப்பினிமித்தமும் இப்படி நடக்கும்.]]></a:t>
+              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8066,51 +9313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. முகத்தையல்ல, முதுகை எனக்குக் காட்டினார்கள்; நான் ஏற்கனவே அவர்களுக்கு உபதேசித்தும் அவர்கள் புத்தியை ஏற்றுக்கொள்ளச் செவிகொடாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8175,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. முகத்தையல்ல, முதுகை எனக்குக் காட்டினார்கள்; நான் ஏற்கனவே அவர்களுக்கு உபதேசித்தும் அவர்கள் புத்தியை ஏற்றுக்கொள்ளச் செவிகொடாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவன் சிதேக்கியாவைப் பாபிலோனுக்குக் கொண்டுபோவான்; நான் அவனைச் சந்திக்குமட்டும் அங்கே அவன் இருப்பான்; நீங்கள் கல்தேயரோடே யுத்தம்பண்ணினாலும் உங்களுக்கு வாய்ப்பதில்லை என்று கர்த்தர் சொல்லுகிறாரென்றும், நீ தீர்க்கதரிசனஞ்சொல்லவேண்டியது என்ன என்று சொல்லி, யூதாவின் ராஜாவாகிய சிதேக்கியா அங்கே அவனை அடைத்துவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8284,51 +9531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்கள் என் நாமம் தரிக்கப்பட்ட ஆலயத்தைத் தீட்டுப்படுத்தும்படிக்கு, தங்கள் அருவருப்புகளை அதிலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவன் சிதேக்கியாவைப் பாபிலோனுக்குக் கொண்டுபோவான்; நான் அவனைச் சந்திக்குமட்டும் அங்கே அவன் இருப்பான்; நீங்கள் கல்தேயரோடே யுத்தம்பண்ணினாலும் உங்களுக்கு வாய்ப்பதில்லை என்று கர்த்தர் சொல்லுகிறாரென்றும், நீ தீர்க்கதரிசனஞ்சொல்லவேண்டியது என்ன என்று சொல்லி, யூதாவின் ராஜாவாகிய சிதேக்கியா அங்கே அவனை அடைத்துவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8393,51 +9640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் மோளேகுக்கென்று தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தீக்கடக்கப்பண்ணும்படி இன்னோமுடைய குமாரரின் பள்ளத்தாக்கிலிருக்கிற பாகாலின் மேடைகளைக் கட்டினார்கள்; யூதாவைப் பாவஞ்செய்யப்பண்ணுவதற்கு அவர்கள் இந்த அருவருப்பான காரியத்தைச் செய்யவேண்டுமென்று நான் அவர்களுக்குக் கற்பித்ததுமில்லை, அது என் மனதிலே தோன்றினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. அவன் சிதேக்கியாவைப் பாபிலோனுக்குக் கொண்டுபோவான்; நான் அவனைச் சந்திக்குமட்டும் அங்கே அவன் இருப்பான்; நீங்கள் கல்தேயரோடே யுத்தம்பண்ணினாலும் உங்களுக்கு வாய்ப்பதில்லை என்று கர்த்தர் சொல்லுகிறாரென்றும், நீ தீர்க்கதரிசனஞ்சொல்லவேண்டியது என்ன என்று சொல்லி, யூதாவின் ராஜாவாகிய சிதேக்கியா அங்கே அவனை அடைத்துவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8502,51 +9749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் மோளேகுக்கென்று தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தீக்கடக்கப்பண்ணும்படி இன்னோமுடைய குமாரரின் பள்ளத்தாக்கிலிருக்கிற பாகாலின் மேடைகளைக் கட்டினார்கள்; யூதாவைப் பாவஞ்செய்யப்பண்ணுவதற்கு அவர்கள் இந்த அருவருப்பான காரியத்தைச் செய்யவேண்டுமென்று நான் அவர்களுக்குக் கற்பித்ததுமில்லை, அது என் மனதிலே தோன்றினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு எரேமியா சொன்னது: கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8611,51 +9858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் மோளேகுக்கென்று தங்கள் குமாரரையும் தங்கள் குமாரத்திகளையும் தீக்கடக்கப்பண்ணும்படி இன்னோமுடைய குமாரரின் பள்ளத்தாக்கிலிருக்கிற பாகாலின் மேடைகளைக் கட்டினார்கள்; யூதாவைப் பாவஞ்செய்யப்பண்ணுவதற்கு அவர்கள் இந்த அருவருப்பான காரியத்தைச் செய்யவேண்டுமென்று நான் அவர்களுக்குக் கற்பித்ததுமில்லை, அது என் மனதிலே தோன்றினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. இதோ, உன் பெரிய தகப்பனாகிய சல்லூமின் குமாரன் அனாமெயேல் உன்னிடத்தில் வந்து: ஆனதோத்திலிருக்கிற என் நிலத்தை வாங்கிக்கொள்; அதைக் கொள்ளுகிறதற்கு உனக்கே மீட்கும் அதிகாரம் அடுத்ததென்று சொல்லுவான் என்று உரைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8720,51 +9967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இப்படியிருக்கையில் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளை நோயாலும், பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்பட்டுப்போம் என்று நீங்கள் சொல்லுகிற இந்த நகரத்தைக்குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[7. இதோ, உன் பெரிய தகப்பனாகிய சல்லூமின் குமாரன் அனாமெயேல் உன்னிடத்தில் வந்து: ஆனதோத்திலிருக்கிற என் நிலத்தை வாங்கிக்கொள்; அதைக் கொள்ளுகிறதற்கு உனக்கே மீட்கும் அதிகாரம் அடுத்ததென்று சொல்லுவான் என்று உரைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8829,51 +10076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இப்படியிருக்கையில் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளை நோயாலும், பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்பட்டுப்போம் என்று நீங்கள் சொல்லுகிற இந்த நகரத்தைக்குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[7. இதோ, உன் பெரிய தகப்பனாகிய சல்லூமின் குமாரன் அனாமெயேல் உன்னிடத்தில் வந்து: ஆனதோத்திலிருக்கிற என் நிலத்தை வாங்கிக்கொள்; அதைக் கொள்ளுகிறதற்கு உனக்கே மீட்கும் அதிகாரம் அடுத்ததென்று சொல்லுவான் என்று உரைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8938,51 +10185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யூதாவின் ராஜாவாகிய சிதேக்கியா கல்தேயருடைய கைக்குத் தப்பிப்போகாமல், பாபிலோன் ராஜாவின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படுவான்; அவன் வாய் இவன் வாயோடே பேசும் அவன் கண்கள் இவன் கண்களைக்காணும்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் அதற்குள் பிரவேசித்து, அதைச் சுதந்தரித்துக்கொண்டார்கள்; ஆனாலும் அவர்கள் உமது சத்தத்துக்குச் செவிகொடாமலும், உமது நியாயப்பிரமாணத்தில் நடவாமலும், செய்யும்படி நீர் அவர்களுக்குக் கற்பித்ததொன்றையும் செய்யாமலும் போனார்கள்; ஆதலால் இந்தத் தீங்கையெல்லாம் அவர்களுக்கு நேரிடப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9047,51 +10294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இப்படியிருக்கையில் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளை நோயாலும், பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்பட்டுப்போம் என்று நீங்கள் சொல்லுகிற இந்த நகரத்தைக்குறித்து இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9156,51 +10403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, என் சினத்திலும், என் கோபத்திலும், என் மகா உக்கிரத்திலும், நான் அவர்களைத் துரத்தின எல்லாத் தேசங்களிலுமிருந்து அவர்களைச் சேர்த்துக்கொண்டு, அவர்களை இந்த ஸ்தலத்துக்குத் திரும்பிவரவும் இதிலே சுகமாய்த் தங்கியிருக்கவும் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9265,51 +10512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, என் சினத்திலும், என் கோபத்திலும், என் மகா உக்கிரத்திலும், நான் அவர்களைத் துரத்தின எல்லாத் தேசங்களிலுமிருந்து அவர்களைச் சேர்த்துக்கொண்டு, அவர்களை இந்த ஸ்தலத்துக்குத் திரும்பிவரவும் இதிலே சுகமாய்த் தங்கியிருக்கவும் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9374,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, என் சினத்திலும், என் கோபத்திலும், என் மகா உக்கிரத்திலும், நான் அவர்களைத் துரத்தின எல்லாத் தேசங்களிலுமிருந்து அவர்களைச் சேர்த்துக்கொண்டு, அவர்களை இந்த ஸ்தலத்துக்குத் திரும்பிவரவும் இதிலே சுகமாய்த் தங்கியிருக்கவும் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்படியே என் பெரிய தகப்பன் மகனாகிய அனாமெயேல், கர்த்தருடைய வார்த்தையின்படி காவற்சாலையின் முற்றத்தில் என்னிடத்துக்கு வந்து: பென்யமீன் நாட்டு ஆனதோத்தூரிலுள்ள என் நிலத்தை நீர் வாங்கிக்கொள்ளும்; சுதந்தரபாத்தியம் உமக்குண்டு, அதை மீட்கும் அதிகாரம் உமக்கு அடுத்தது; அதை வாங்கிக்கொள்ளும் என்றான்; அப்பொழுது அது கர்த்தருடைய வார்த்தை என்று அறிந்துகொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9483,51 +10730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்கள் என் ஜனமாயிருப்பார்கள், நான் அவர்கள் தேவனாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் என் பெரிய தகப்பன் மகனாகிய அனாமெயேலின் கையில், நான் ஆனதோத்திலிருக்கிற அவனுடைய நிலத்தைக்கொண்டு, அதின் விலைக்கிரயமாகிய பதினேழு சேக்கலிடை வெள்ளியை அவனுக்கு நிறுத்துக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9592,51 +10839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தங்களுக்கும், தங்கள் பின்னடியாருக்கும், தங்கள் பிள்ளைகளுக்கும் நன்மையுண்டாகும்படி சகல நாட்களிலும் எனக்குப் பயப்படும்படிக்கு, நான் அவர்களுக்கு ஒரே இருதயத்தையும் ஒரே வழியையும் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் என் பெரிய தகப்பன் மகனாகிய அனாமெயேலின் கையில், நான் ஆனதோத்திலிருக்கிற அவனுடைய நிலத்தைக்கொண்டு, அதின் விலைக்கிரயமாகிய பதினேழு சேக்கலிடை வெள்ளியை அவனுக்கு நிறுத்துக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9701,51 +10948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தங்களுக்கும், தங்கள் பின்னடியாருக்கும், தங்கள் பிள்ளைகளுக்கும் நன்மையுண்டாகும்படி சகல நாட்களிலும் எனக்குப் பயப்படும்படிக்கு, நான் அவர்களுக்கு ஒரே இருதயத்தையும் ஒரே வழியையும் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[10. நான் பத்திரத்தில் கையெழுத்தையும், முத்திரையையும் போட்டு, சாட்சிகளை வைத்து, வெள்ளியைத் தராசிலே நிறுத்துக்கொடுத்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9810,51 +11057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்களுக்கு நன்மைசெய்யும்படி, நான் அவர்களை விட்டுப் பின்வாங்குவதில்லையென்கிற நித்திய உடன்படிக்கையை அவர்களோடே பண்ணி, அவர்கள் என்னைவிட்டு அகன்றுபோகாதபடிக்கு, எனக்குப்பயப்படும் பயத்தை அவர்கள் இருதயத்திலே வைத்து,]]></a:t>
+              <a:t><![CDATA[10. நான் பத்திரத்தில் கையெழுத்தையும், முத்திரையையும் போட்டு, சாட்சிகளை வைத்து, வெள்ளியைத் தராசிலே நிறுத்துக்கொடுத்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9919,51 +11166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்களுக்கு நன்மைசெய்யும்படி, நான் அவர்களை விட்டுப் பின்வாங்குவதில்லையென்கிற நித்திய உடன்படிக்கையை அவர்களோடே பண்ணி, அவர்கள் என்னைவிட்டு அகன்றுபோகாதபடிக்கு, எனக்குப்பயப்படும் பயத்தை அவர்கள் இருதயத்திலே வைத்து,]]></a:t>
+              <a:t><![CDATA[10. நான் பத்திரத்தில் கையெழுத்தையும், முத்திரையையும் போட்டு, சாட்சிகளை வைத்து, வெள்ளியைத் தராசிலே நிறுத்துக்கொடுத்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10028,51 +11275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்களுக்கு நன்மை செய்யும்படி அவர்கள்மேல் சந்தோஷமாயிருந்து, என் முழு இருதயத்தோடும் என் முழு ஆத்துமாவோடும் அவர்களை இந்தத் தேசத்திலே நிச்சயமாய் நாட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[11. நான் சட்டத்துக்கும் வழக்கத்துக்கும் ஏற்றபடி முத்திரைபோடப்பட்ட கிரயப்பத்திரத்தையும் திறந்திருக்கிற பிரதியையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10137,51 +11384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யூதாவின் ராஜாவாகிய சிதேக்கியா கல்தேயருடைய கைக்குத் தப்பிப்போகாமல், பாபிலோன் ராஜாவின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படுவான்; அவன் வாய் இவன் வாயோடே பேசும் அவன் கண்கள் இவன் கண்களைக்காணும்.]]></a:t>
+              <a:t><![CDATA[24. இதோ, கொத்தளங்கள் போடப்பட்டிருக்கிறது; நகரத்தைப் பிடிக்க வருகிறார்கள்; பட்டயத்தினிமித்தமும், பஞ்சத்தினிமித்தமும், கொள்ளைநோயினிமித்தமும் இந்த நகரம் அதற்கு விரோதமாய் யுத்தம்பண்ணுகிற கல்தேயரின் கையிலே கொடுக்கப்படுகிறது; நீர் சொன்னபடி சம்பவிக்கிறது; இதோ, நீர் அதைப் பார்க்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10246,51 +11493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்களுக்கு நன்மை செய்யும்படி அவர்கள்மேல் சந்தோஷமாயிருந்து, என் முழு இருதயத்தோடும் என் முழு ஆத்துமாவோடும் அவர்களை இந்தத் தேசத்திலே நிச்சயமாய் நாட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[12. என் பெரிய தகப்பன் மகனாகிய அனாமெயேலுடைய கண்களுக்கு முன்பாகவும், காவற்சாலையின் முற்றத்தில் உட்கார்ந்திருந்த எல்லா யூதருடைய கண்களுக்கு முன்பாகவும், அதை மாசெயாவின் குமாரனாகிய தேரியாவின் மகனான பாரூக்கினிடத்தில் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10355,51 +11602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நான் இந்த ஜனத்தின்மேல் இந்தப் பெரிய தீங்கையெல்லாம் வரப்பண்ணினதுபோல, அவர்களைக்குறித்துச் சொன்ன எல்லா நன்மையையும் அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. என் பெரிய தகப்பன் மகனாகிய அனாமெயேலுடைய கண்களுக்கு முன்பாகவும், காவற்சாலையின் முற்றத்தில் உட்கார்ந்திருந்த எல்லா யூதருடைய கண்களுக்கு முன்பாகவும், அதை மாசெயாவின் குமாரனாகிய தேரியாவின் மகனான பாரூக்கினிடத்தில் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10464,51 +11711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நான் இந்த ஜனத்தின்மேல் இந்தப் பெரிய தீங்கையெல்லாம் வரப்பண்ணினதுபோல, அவர்களைக்குறித்துச் சொன்ன எல்லா நன்மையையும் அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. என் பெரிய தகப்பன் மகனாகிய அனாமெயேலுடைய கண்களுக்கு முன்பாகவும், காவற்சாலையின் முற்றத்தில் உட்கார்ந்திருந்த எல்லா யூதருடைய கண்களுக்கு முன்பாகவும், அதை மாசெயாவின் குமாரனாகிய தேரியாவின் மகனான பாரூக்கினிடத்தில் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10573,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மனுஷனும் மிருகமும் இல்லாதபடிக்குப் பாழாய்ப்போயிற்று என்றும், கல்தேயரின் கையிலே ஒப்புக்கொடுக்கப்பட்டுப்போயிற்று என்றும், நீங்கள் சொல்லுகிற இந்தத் தேசத்திலே நிலங்கள் கொள்ளப்படும்.]]></a:t>
+              <a:t><![CDATA[12. என் பெரிய தகப்பன் மகனாகிய அனாமெயேலுடைய கண்களுக்கு முன்பாகவும், காவற்சாலையின் முற்றத்தில் உட்கார்ந்திருந்த எல்லா யூதருடைய கண்களுக்கு முன்பாகவும், அதை மாசெயாவின் குமாரனாகிய தேரியாவின் மகனான பாரூக்கினிடத்தில் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10682,51 +11929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மனுஷனும் மிருகமும் இல்லாதபடிக்குப் பாழாய்ப்போயிற்று என்றும், கல்தேயரின் கையிலே ஒப்புக்கொடுக்கப்பட்டுப்போயிற்று என்றும், நீங்கள் சொல்லுகிற இந்தத் தேசத்திலே நிலங்கள் கொள்ளப்படும்.]]></a:t>
+              <a:t><![CDATA[13. அவர்களுடைய கண்களுக்கு முன்பாகப் பாரூக்கை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10791,51 +12038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ முத்திரைபோடப்பட்ட கிரயப்பத்திரமும், திறந்திருக்கிற பிரதிபத்திரமுமாகிய இந்தச் சாசனங்களை வாங்கி, அவைகள் அநேகநாளிருக்கும்படிக்கு அவைகளை ஒரு மண்பாண்டத்திலே வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10900,51 +12147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ முத்திரைபோடப்பட்ட கிரயப்பத்திரமும், திறந்திருக்கிற பிரதிபத்திரமுமாகிய இந்தச் சாசனங்களை வாங்கி, அவைகள் அநேகநாளிருக்கும்படிக்கு அவைகளை ஒரு மண்பாண்டத்திலே வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11009,51 +12256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ முத்திரைபோடப்பட்ட கிரயப்பத்திரமும், திறந்திருக்கிற பிரதிபத்திரமுமாகிய இந்தச் சாசனங்களை வாங்கி, அவைகள் அநேகநாளிருக்கும்படிக்கு அவைகளை ஒரு மண்பாண்டத்திலே வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11118,51 +12365,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பென்யமீன் தேசத்திலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், மலைக்காடான பட்டணங்களிலும், பள்ளத்தாக்கான பட்டணங்களிலும், தென்திசைப்பட்டணங்களிலும், நிலங்கள் விலைக்கிரயமாகக் கொள்ளப்படுகிற பத்திரங்களில் கையெழுத்துப் போடுகிறதும் முத்திரையிடுகிறதும் அதற்குச் சாட்சிவைக்கிறதும் உண்டாயிருக்கும்; அவர்கள் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. ஏனெனில் இனி இந்தத் தேசத்தில் வீடுகளும் நிலங்களும் திராட்சத்தோட்டங்களும் கொள்ளப்படுமென்று, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஏனெனில் இனி இந்தத் தேசத்தில் வீடுகளும் நிலங்களும் திராட்சத்தோட்டங்களும் கொள்ளப்படுமென்று, இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11197,51 +12553,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470389956" r:id="rId1"/>
+    <p:sldLayoutId id="2474525335" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11249,58 +12605,146 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12013,50 +13457,58 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -12161,51 +13613,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes shall behold his eyes;]]></a:t>
+              <a:t><![CDATA[প্রাচীরগুলোর ওপর চড়তে পারে এবং তাকে অবরোধ করতে পারে| তরবারি, অনাহার এবং ভয়ঙ্কর মহামারী ছড়িয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. “বারূকের হাতে ঐ দলিল তুলে দেবার পর প্রভুর কাছে প্রার্থনা করে বলেছিলাম:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. “প্রভু ঈশ্বর আপনি আপনার বিরাট শক্তি দিয়ে সৃষ্টি করেছেন এই আকাশ ও পৃথিবী| আপনার পক্ষে কিছুই করা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[খুব একটা শক্ত নয়|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. প্রভু আপনি হাজার হাজার লোকের প্রতি বিশ্বস্ত ও দযালু| কিন্তু আবার আপনিই সেইজন যিনি পিতাদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পাপসমূহের জন্য তাদের সন্তানদের শাস্তি দিচ্ছেন| হে মহান ও শক্তিশালী ঈশ্বর, আপনার নাম হল প্রভু]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সর্বশক্তিমান|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. আপনি পরিকল্পনা মত মহান কাজ করেছেন| প্রভু, লোকরা যা করে আপনি তা সবই দেখতে পান| সত্‌ মানুষকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পুরস্কৃত করছেন আবার অসত্‌ মানুষকে তার য়োগ্য শাস্তি দিচ্ছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. প্রভু আপনি মিশরে শক্তিশালী অলৌকিক ঘটনা ঘটিযেছেন| এমনকি আজও আপনি আপনার শক্তির মহিমা প্রকাশ করছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ইস্রায়েলেও ঘটিযেছেন অলৌকিক ঘটনা| যেখানে মানুষ সেখানেই আপনি আপনার অলৌকিক শক্তির প্রকাশ ঘটিযেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +15065,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And he shall lead Zedekiah to Babylon, and there shall he be until I visit him, says the LORD:]]></a:t>
+              <a:t><![CDATA[বাবিলের সৈন্যরা জেরুশালেমকে পরাজিত করবে| বাবিলের সৈন্যরা এখন আক্রমণ করতে এগিয়ে আসছে| প্রভু, আপনি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আপনি আপনার এই মৌলিক ক্ষমতার জন্যই বিখ্যাত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[though all of you fight with the Chaldeans, all of you shall not prosper.]]></a:t>
+              <a:t><![CDATA[বলেছিলেন এই ঘটনা ঘটবে| এখন দেখুন কি কি ঘটছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Jeremiah said, The word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[25. “প্রভু আমার চারিদিকে এমন দুরবস্থা কিন্তু আপনি আমাকে বলেছেন, ‘যিরমিয়, সাক্ষীর উপস্থিতিতে রৌপ্য়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Behold, Hanameel the son of Shallum yours uncle shall come unto you saying, Buy you my field that]]></a:t>
+              <a:t><![CDATA[মুদ্রার বিনিময়ে ঐ জমিটা কিনে নাও|’ আপনি আমাকে এ কথা বলছেন যখন বাবিলের সৈন্যদল শহর আক্রমণ করবার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is in Anathoth: for the right of redemption is yours to buy it.]]></a:t>
+              <a:t><![CDATA[প্রস্তুত| “তাহলে কেন আমি এই অবস্থায় জমি কিনে অর্থ নষ্ট করব?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. So Hanameel mine uncle's son came to me in the court of the prison according to the word of the]]></a:t>
+              <a:t><![CDATA[26. তখন প্রভুর বার্তা এল যিরমিয়র কাছে:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and said unto me, Buy my field, I pray you, that is in Anathoth, which is in the country of]]></a:t>
+              <a:t><![CDATA[27. “যিরমিয়, আমি প্রভু, আমি প্রতিটি জীবন্ত বস্তুর ঈশ্বর| যিরমিয়, তুমি জান, আমার পক্ষে কোন কিছুই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benjamin: for the right of inheritance is yours, and the redemption is yours; buy it for yourself.]]></a:t>
+              <a:t><![CDATA[অসম্ভব নয়|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Then I knew that this was the word of the LORD.]]></a:t>
+              <a:t><![CDATA[28. প্রভু আরো বলেছিলেন, “শীঘ্রই আমি বাবিলের রাজা নবূখদ্রিত্‌সরকে জেরুশালেম দিয়ে দেব| বাবিলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD in the tenth year of Zedekiah king of Judah, which]]></a:t>
+              <a:t><![CDATA[21. আপনার ক্ষমতা কল্পনাতীত| আপনি আপনার শক্তিশালী অলৌকিক ক্ষমতা ও বিস্মযকর ভয়ঙ্কর ক্ষমতা প্রযোগ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And I bought the field of Hanameel my uncle's son, that was in Anathoth, and weighed him the]]></a:t>
+              <a:t><![CDATA[সৈন্যরা জেরুশালেম শহর অধিগ্রহণ করে নেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[money, even seventeen shekels of silver.]]></a:t>
+              <a:t><![CDATA[29. বাবিলের সৈন্যরা ইতিমধ্যেই আক্রমণ করেছে| তারা জেরুশালেম শহরে আগুন বালিয়ে ধ্বংস করে দেবে| এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I subscribed the evidence, and sealed it, and took witnesses, and weighed him the money in]]></a:t>
+              <a:t><![CDATA[শহরের লোকরা তাদের বাড়িগুলির মাথায় বালের মূর্ত্তিগুলি রেখেছে, তাকে নৈবেদ্য উত্সর্গ করেছে, পূজো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the balances.]]></a:t>
+              <a:t><![CDATA[করেছে এবং অন্যান্য দেবতাদের পেয নৈবেদ্য উত্সর্গ করে আমাকে রুদ্ধ করে তুলেছে| বাবিলের সৈন্যরা সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. So I took the evidence of the purchase, both that which was sealed according to the law and]]></a:t>
+              <a:t><![CDATA[ইমারত্‌গুলিকে পুড়িয়ে ছাই করে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[custom, and that which was open:]]></a:t>
+              <a:t><![CDATA[30. আমি সবকিছু লক্ষ্য রাখছি| দেখছি যিহূদা ও ইস্রায়েলের লোকরা অসংখ্য পাপ কাজ করে যাচ্ছে| য়ৌবন থেকেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I gave the evidence of the purchase unto Baruch the son of Neriah, the son of Maaseiah, in]]></a:t>
+              <a:t><![CDATA[তারা খারাপ কাজ করে আসছে| তাদের এই কাজই আমাকে রুদ্ধ করে তুলেছে| তারা তাদের নিজেদের হাতে তৈরী মূল্যহীন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sight of Hanameel mine uncle's son, and in the presence of the witnesses that subscribed the]]></a:t>
+              <a:t><![CDATA[দেবতাদের পূজো করেছে| সেই কারণে আমি খুব রুদ্ধ হয়েছি|” এই হল প্রভুর বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[book of the purchase, before all the Jews that sat in the court of the prison.]]></a:t>
+              <a:t><![CDATA[31. “জেরুশালেম নির্মিত হবার সময় থেকে আজ পর্য়ন্ত সেখানকার লোকরা আমাকে রুদ্ধ করেছে| আমি এতো রুদ্ধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I charged Baruch before them, saying,]]></a:t>
+              <a:t><![CDATA[য়ে আমি আর জেরুশালেমকে সহ্য করতে পারছি না| অতএব ওটাকে আমার চোখের সামনে থেকে আমায় সরাতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was the eighteenth year of Nebuchadrezzar.]]></a:t>
+              <a:t><![CDATA[মিশর থেকে আপনার লোকদের ইস্রায়েলে নিয়ে এসেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Thus says the LORD of hosts, the God of Israel; Take these evidences, this evidence of the]]></a:t>
+              <a:t><![CDATA[32. আমি জেরুশালেমকে ধ্বংস করব কারণ যিহূদা এবং জেরুশালেমের লোকরা অনেক অসত্‌ কাজ করেছে| যিহূদা এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[purchase, both which is sealed, and this evidence which is open; and put them in an earthen vessel,]]></a:t>
+              <a:t><![CDATA[জেরুশালেমের মানুষ, রাজা, নেতৃবৃন্দ, যাজক এবং ভাব্বাদীরা প্রত্যেকে আমাকে রুদ্ধ করে তুলেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they may continue many days.]]></a:t>
+              <a:t><![CDATA[33. “আমার কাছে সাহায্যের জন্য ওই লোকদের আসা উচিত্‌ ছিল| কিন্তু তারা আমার কাছ থেকে মুখ ঘুরিযে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For thus says the LORD of hosts, the God of Israel; Houses and fields and vineyards shall be]]></a:t>
+              <a:t><![CDATA[নিয়েছিল| আমি তাদের বার বার শেখাবার চেষ্টা করেছিলাম| কিন্তু তারা আমার কথা শোনে নি| আমি চেষ্টা করেছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possessed again in this land.]]></a:t>
+              <a:t><![CDATA[তাদের শুধরে দিতে| কিন্তু তারা আমার কথা শুনতে চায় নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Now when I had delivered the evidence of the purchase unto Baruch the son of Neriah, I prayed]]></a:t>
+              <a:t><![CDATA[34. তারা তাদের মূর্ত্তিগুলি গড়েছিল য়েটা আমি ঘৃণা করি| তারা তাদের মূর্ত্তিগুলোকে আমার নামাঙ্কিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the LORD, saying,]]></a:t>
+              <a:t><![CDATA[মন্দিরে প্রতিষ্ঠা করেছিল| এই ভাবে তারা আমার মন্দির অপবিত্র করে তুলেছিল|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Ah Lord GOD! behold, you have made the heaven and the earth by your great power and stretched]]></a:t>
+              <a:t><![CDATA[35. “তারা বিন-হিন্নোম উপত্যকায় বাল মূর্ত্তির জন্য উচ্চস্থানসমূহ গড়েছিল| পূজার ঐ সব জায়গাগুলিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out arm, and there is nothing too hard for you:]]></a:t>
+              <a:t><![CDATA[মোলকের মূর্ত্তিকে হোমবলি নৈবেদ্য দেবার জন্য তারা তাদের সন্তানদের পোড়াত| আমি তাদের এসব করার নির্দেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. You show loving kindness unto thousands, and recompence the iniquity of the fathers into the]]></a:t>
+              <a:t><![CDATA[দিইনি| আমি কখনো ভাবতেও পারি নি য়ে যিহূদার মানুষ এরকম ভয়ঙ্কর কাজ করতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For then the king of Babylon's army besieged Jerusalem: and Jeremiah the prophet was shut up in]]></a:t>
+              <a:t><![CDATA[22. “প্রভু আপনি ইস্রায়েলের লোকদের এই দেশ দিয়েছেন| এই সেই দেশ য়েটি বহু বছর আগে আপনি তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bosom of their children after them: the Great, the Mighty God, the LORD of hosts, is his name,]]></a:t>
+              <a:t><![CDATA[36. তোমরা বলছো, ‘বাবিলের রাজা জেরুশালেম অধিগ্রহণ করবে| তরবারি, অনাহার ও ভয়ঙ্কর মহামারীর আঘাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Great in counsel, and mighty in work: for yours eyes are open upon all the ways of the sons of]]></a:t>
+              <a:t><![CDATA[জেরুশালেমের পরাজয় ঘটবে|’ কিন্তু প্রভু, ইস্রায়েলের ঈশ্বর বলেছেন:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[men: to give every one according to his ways, and according to the fruit of his doings:]]></a:t>
+              <a:t><![CDATA[37. ‘আমি যিহূদা, ইস্রায়েলের লোকদের তাদের দেশ ছেড়ে চলে য়েতে বাধ্য করেছি| তাদের ওপর আমি প্রচণ্ড]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Which have set signs and wonders in the land of Egypt, even unto this day, and in Israel, and]]></a:t>
+              <a:t><![CDATA[রুদ্ধ ছিলাম| কিন্তু আমিই আবার তাদের এখানে ফিরিয়ে আনব| আমি আবার তাদের সমস্ত দেশগুলি থেকে, যেখানে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among other men; and have made you a name, as at this day;]]></a:t>
+              <a:t><![CDATA[তাদের য়েতে বাধ্য করেছিলাম, সেখান থেকে সংগ্রহ করব এবং তাদের এখানে ফিরিয়ে আনব এবং তাদের শান্তিপূর্ণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And have brought forth your people Israel out of the land of Egypt with signs, and with wonders,]]></a:t>
+              <a:t><![CDATA[ও নিরাপদ জীবনযাপন করতে দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and with a strong hand, and with a stretched out arm, and with great terror;]]></a:t>
+              <a:t><![CDATA[38. যিহূদা এবং ইস্রায়েলের লোকরা হবে আমার লোক আর আমি হব তাদের ঈশ্বর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And have given them this land, which you did swear to their fathers to give them, a land flowing]]></a:t>
+              <a:t><![CDATA[39. আমি ঐ সব লোকেদের মধ্যে এক হবার ইচ্ছা আরোপ করব| তাদের সকলের একটাই লক্ষ্য থাকবে এবং তা হল আমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with milk and honey;]]></a:t>
+              <a:t><![CDATA[সারা জীবন উপাসনা করে যাওয়া| আমাকে উপাসনা করার ফলে এবং সম্মান করার ফলে তাদের এবং তাদের সন্তানদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And they came in, and possessed it; but they obeyed not your voice, neither walked in your law;]]></a:t>
+              <a:t><![CDATA[ভালো করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the court of the prison, which was in the king of Judah's house.]]></a:t>
+              <a:t><![CDATA[পূর্বপুরুষদের দেবেন বলে প্রতিশ্রুতি দিয়েছিলেন| এটি একটি দেশ যেখানে দুধ ও মধু বয়ে যাচ্ছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they have done nothing of all that you commandedst them to do: therefore you have caused all this]]></a:t>
+              <a:t><![CDATA[40. “‘যিহূদা ও ইস্রায়েলের মানুষদের সঙ্গে আমি একটি চুক্তি করব| এই চুক্তি চির কালের জন্য বহাল থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18101,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evil to come upon them:]]></a:t>
+              <a:t><![CDATA[এই চুক্তিতে আমি ওদের কাছ থেকে নিজেকে কখনো সরিয়ে নেব না| আমি তাদের প্রতি সর্বদা মঙ্গলকর থাকব| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18233,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Behold the mounts, they are come unto the city to take it; and the city is given into the hand]]></a:t>
+              <a:t><![CDATA[যাতে আমাকে সম্মান করতে চায় আমি তাদের তাই করব| ওরাও কখনও আমার কাছ থেকে দূরে সরে যাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18365,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the Chaldeans, that fight against it, because of the sword, and of the famine, and of the]]></a:t>
+              <a:t><![CDATA[1. যিহূদার রাজা সিদিকিযের রাজত্ব কালে প্রভুর বার্তা এল যিরমিয়র কাছে| নবূখদ্রিত্‌সর যখন রাজা হিসেবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18497,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pestilence: and what you have spoken has come to pass; and, behold, you see it.]]></a:t>
+              <a:t><![CDATA[18 বছর পূর্ণ করেছেন তখন সিদিকিয় রাজা হিসেবে 10 বছরে পা দিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And you have said unto me, O Lord GOD, Buy you the field for money, and take witnesses; for the]]></a:t>
+              <a:t><![CDATA[41. তারা আমাকে খুশী করবে| আমিও আনন্দের সঙ্গে ওদের জন্য ভালো কাজ করব| আমি নিশ্চিত ভাবে ওদের এখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city is given into the hand of the Chaldeans.]]></a:t>
+              <a:t><![CDATA[নিয়ে এসে বড় করে তুলবো| আমি এগুলো করব আমার হৃদয় ও আত্মা দিয়ে|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18893,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Then came the word of the LORD unto Jeremiah, saying,]]></a:t>
+              <a:t><![CDATA[2. সেই সময় বাবিলের সৈন্যরা জেরুশালেম শহরের চারদিকে ঘিরে ধরেছিল এবং যিরমিয় কয়েদ হিসেবে রক্ষীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19025,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Behold, I am the LORD, the God of all flesh: is there any thing too hard for me?]]></a:t>
+              <a:t><![CDATA[উঠোনে ছিল| এই উঠোনটি যিহূদার রাজার প্রাসাদে ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19157,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Therefore thus says the LORD; Behold, I will give this city into the hand of the Chaldeans, and]]></a:t>
+              <a:t><![CDATA[42. প্রভু যা বলেন তা হল এই: “ঠিক য়েমন আমি ইস্রায়েল ও যিহূদার লোকদের জীবনে বিপর্য়য এনেছিলাম সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19289,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For Zedekiah king of Judah had shut him up, saying, Wherefore do you prophesy, and say, Thus says]]></a:t>
+              <a:t><![CDATA[23. ইস্রায়েলের লোকরা এই দেশে এসে দেশটিকে নিজেদের করে নিয়েছিল কিন্তু আপনাকে তারা মান্য করেনি| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19421,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into the hand of Nebuchadrezzar king of Babylon, and he shall take it:]]></a:t>
+              <a:t><![CDATA[ভাবেই আমি তাদের ভালোও করব| আমি তাদের জন্য ভাল কাজ করার প্রতিশ্রুতি দিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19553,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the Chaldeans, that fight against this city, shall come and set fire on this city, and burn]]></a:t>
+              <a:t><![CDATA[3. (যিহূদার রাজা যিরমিয়কে সেখানে কারাবন্দী করে রেখেছিল কারণ সে তার পূর্ব থেকে করা ভাব্বাণী পছন্দ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19685,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it with the houses, upon whose roofs they have offered incense unto Baal, and poured out drink]]></a:t>
+              <a:t><![CDATA[করত না| যিরমিয় বলেছিল, “প্রভু বলেছেন: ‘আমি শীঘ্রই বাবিলের রাজাকে জেরুশালেম দিয়ে দেব| নবূখদ্রিত্‌সর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19817,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offerings unto other gods, to provoke me to anger.]]></a:t>
+              <a:t><![CDATA[এই শহরকে অধিগ্রহণ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19949,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. For the children of Israel and the children of Judah have only done evil before me from their]]></a:t>
+              <a:t><![CDATA[43. তোমরা বলছো: ‘বাবিলের সৈন্য এদেশকে একটি শূন্য মরুভূমিতে পরিণত করেছে| এখানে কোন প্রাণের স্পন্দন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20081,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[youth: for the children of Israel have only provoked me to anger with the work of their hands, says]]></a:t>
+              <a:t><![CDATA[নেই|’ কিন্তু ভবিষ্যতে মানুষ এখানেই বাস করার জন্য জমি কিনবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20213,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[4. যিহূদার রাজা সিদিকিয়, বাবিলের সৈন্যদের হাত থেকে পালাতে সক্ষম হবে না| সৈন্যরা তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20345,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. For this city has been to me as a provocation of mine anger and of my fury from the day that]]></a:t>
+              <a:t><![CDATA[নবূখদ্রিত্‌সরের হাতে তুলে দেবে| এবং দুই রাজা মুখোমুখি কথা বলবে| সিদিকিয় স্বচক্ষে নবূখদ্রিত্‌সরকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20477,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they built it even unto this day; that I should remove it from before my face,]]></a:t>
+              <a:t><![CDATA[দেখতে পারবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20609,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Because of all the evil of the children of Israel and of the children of Judah, which they have]]></a:t>
+              <a:t><![CDATA[44. মানুষ অর্থ ব্যয করে জমি কিনবে| তারা তাদের চুক্তিগুলিতে সই করবে ও সীলমোহর লাগাবে| জমি কেনার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20741,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, Behold, I will give this city into the hand of the king of Babylon, and he shall take it;]]></a:t>
+              <a:t><![CDATA[আপনার পাঠ ও শিক্ষাকে অনুসরণ করেনি| তারা আপনার নির্দেশ মেনে চলেনি| তাই ইস্রায়েলের লোকদের ওপর আপনি এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20873,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done to provoke me to anger, they, their kings, their princes, their priests, and their prophets,]]></a:t>
+              <a:t><![CDATA[দলিলে সই করবার সময় সাক্ষীসমূহ উপস্থিত থাকবে| বিন্যামীন পরিবারগোষ্ঠী যেখানে থাকতো সেখানকার জমি মানুষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21005,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the men of Judah, and the inhabitants of Jerusalem.]]></a:t>
+              <a:t><![CDATA[আবার কিনবে| তারা জেরুশালেমের চারপাশের জমি এবং যিহূদার শহরগুলির, পার্বত্য দেশের, পশ্চিম পাদদেশের এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21137,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And they have turned unto me the back, and not the face: though I taught them, rising up early]]></a:t>
+              <a:t><![CDATA[দক্ষিণের মরুভূমি এলাকার জমি কিনবে| এরকমই ঘটবে কারণ আমি সবাইকে ঘরে ফিরিয়ে আনব|” এই হল প্রভুর বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21269,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and teaching them, yet they have not hearkened to receive instruction.]]></a:t>
+              <a:t><![CDATA[5. বাবিলের রাজা সিদিকিয়কে বাবিলে নিয়ে যাবে| আমি তাকে শাস্তি না দেওয়া পর্য়ন্ত সিদিকিয় বাবিলেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21401,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. But they set their abominations in the house, which is called by my name, to defile it.]]></a:t>
+              <a:t><![CDATA[থাকবে|’ এই হল প্রভুর বার্তা| ‘তোমরা যদি বাবিলের সৈন্যদের বিরুদ্ধে যুদ্ধ কর, তোমরা তাদের ওপর জিততে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21533,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And they built the high places of Baal, which are in the valley of the son of Hinnom, to cause]]></a:t>
+              <a:t><![CDATA[সক্ষম হবে না|”‘)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21665,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their sons and their daughters to pass through the fire unto Molech; which I commanded them not,]]></a:t>
+              <a:t><![CDATA[6. যিরমিয় যখন বন্দী ছিল তখন সে বলেছিল, “প্রভুর বার্তা আমার কাছে এসেছিল| এই হল সেই বার্তা:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21797,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither came it into my mind, that they should do this abomination, to cause Judah to sin.]]></a:t>
+              <a:t><![CDATA[7. যিরমিয়, তোমার খুড়তুতো ভাই, হনমেল শীঘ্রই তোমার কাছে আসবে| হনমেল হল তোমার কাকা শল্লুমের পুত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21929,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And now therefore thus says the LORD, the God of Israel, concerning this city, whereof all of]]></a:t>
+              <a:t><![CDATA[হনমেল এসে বলবে, ‘যিরমিয়, অনাথোত শহরের কাছে আমার জমিটা তুমি কিনে নাও| তুমি আমার নিকট আত্মীয বলেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22061,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you say, It shall be delivered into the hand of the king of Babylon by the sword, and by the famine,]]></a:t>
+              <a:t><![CDATA[তোমাকে এই প্রস্তাব দিচ্ছি| জমিটা কেনার অধিকার এবং দায়িত্ব তোমার|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22193,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Zedekiah king of Judah shall not escape out of the hand of the Chaldeans, but shall surely be]]></a:t>
+              <a:t><![CDATA[সব সাংঘাতিক ব্যাপারগুলি সংঘটিত করিযেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22325,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and by the pestilence;]]></a:t>
+              <a:t><![CDATA[8. “প্রভু যা বলেছিলেন তাই ঘটল| আমার খুড়তুতো ভাই হনমেল রক্ষীদের উঠোনে আমার কাছে এলো এবং বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22457,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Behold, I will gather them out of all countries, where I have driven them in mine anger, and in]]></a:t>
+              <a:t><![CDATA[‘যিরমিয় তুমি আমার অনাথোত শহরের কাছে বিন্যামীন পরিবারগোষ্ঠীর সীমানার অন্তর্ভুক্ত জমিটা কিনে নাও| এটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22589,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my fury, and in great wrath; and I will bring them again unto this place, and I will cause them to]]></a:t>
+              <a:t><![CDATA[তোমার অধিকার ও দায়িত্ব| তাই তুমি তোমার জন্য জমিটা কিনে নাও|’“সুতরাং আমি জানতাম য়ে প্রভুর বার্তা কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22721,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwell safely:]]></a:t>
+              <a:t><![CDATA[ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22853,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And they shall be my people, and I will be their God:]]></a:t>
+              <a:t><![CDATA[9. আমি হনমেলের কাছ সুক অনাথোত শহরের জমিটা কিনলাম| জমির দাম হিসেবে আমি হনমেলকে 17 শ্কেল রৌপ্য়মুদ্রা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22985,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And I will give them one heart, and one way, that they may fear me for ever, for the good of]]></a:t>
+              <a:t><![CDATA[দিয়েছিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23117,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and of their children after them:]]></a:t>
+              <a:t><![CDATA[10. আমি সেই জমি বিক্রিীর চুক্তিপত্রে সই করে তা যত্ন করে তুলে রেখে দিলাম| জমি বিক্রিীর সময় আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23249,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And I will make an everlasting covenant with them, that I will not turn away from them, to do]]></a:t>
+              <a:t><![CDATA[কয়েকজনকে সাক্ষী হিসাবেও উপস্থিত রেখেছিলাম| দাম মেটানোর সময়, যখন আমি রূপাটি ওজন করছিলাম তারাও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23381,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them good; but I will put my fear in their hearts, that they shall not depart from me.]]></a:t>
+              <a:t><![CDATA[উপস্থিত ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23513,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Yea, I will rejoice over them to do them good, and I will plant them in this land assuredly with]]></a:t>
+              <a:t><![CDATA[11. তারপর আমি সীলমোহর করা একটি প্রত্যযিত নকল প্রমাণপত্র নিলাম আর একটি সীলমোহর বিহীন প্রতিলিপি নিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23645,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[delivered into the hand of the king of Babylon, and shall speak with him mouth to mouth, and his]]></a:t>
+              <a:t><![CDATA[24. “এবং তখন এই শহর শএু পরিবেষ্টিত| সৈন্যরা জাঙ্গাল নির্মাণ করছে যাতে তারা জেরুশালেম শহরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23777,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my whole heart and with my whole soul.]]></a:t>
+              <a:t><![CDATA[12. এবং সেগুলি আমি বারূকের হাতে তুলে দিলাম| বারূক হল নেরিযের পুত্র| নেরিযে ছিল মহসেযের পুত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23909,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. For thus says the LORD; Like I have brought all this great evil upon this people, so will I]]></a:t>
+              <a:t><![CDATA[সীলমোহর করা প্রতিলিপিতে আমার জমি কেনার সমস্ত চুক্তি ও শর্ত লেখা ছিল| আমি যখন বারূককে সেই সীলমোহর করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24041,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring upon them all the good that I have promised them.]]></a:t>
+              <a:t><![CDATA[দলিলের প্রতিলিপি দিচ্ছিলাম তখন সেখানে হনমেল সহ অন্যান্য সাক্ষীরাও উপস্থিত ছিল| সাক্ষীরাও জমি কেনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24173,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And fields shall be bought in this land, whereof all of you say, It is desolate without man or]]></a:t>
+              <a:t><![CDATA[চুক্তি পত্রে সই করেছিল| যিহূদার আরও অনেক লোক সেখানে উপস্থিত ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24305,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beast; it is given into the hand of the Chaldeans.]]></a:t>
+              <a:t><![CDATA[13. “তাদের প্রত্যেকের উপস্থিতিতে আমি বারূককে বললাম:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24437,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. Men shall buy fields for money, and subscribe evidences, and seal them, and take witnesses in]]></a:t>
+              <a:t><![CDATA[14. ‘ইস্রায়েলের ঈশ্বর, প্রভু সর্বশক্তিমান বলেছেন: ‘সীলমোহর করা ও সীলমোহর বিহীন দুটি প্রতিলিপিই নাও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24569,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Benjamin, and in the places about Jerusalem, and in the cities of Judah, and in the]]></a:t>
+              <a:t><![CDATA[এবং দুটোকেই একটি মাটির পাত্রে রাখো| এভাবে রাখলে জমি বিক্রিরি দলিলের প্রতিলিপিগুলি দীর্ঘদিন ঠিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24701,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities of the mountains, and in the cities of the valley, and in the cities of the south: for I will]]></a:t>
+              <a:t><![CDATA[থাকবে, নষ্ট হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24833,51 +27737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cause their captivity to return, says the LORD.]]></a:t>
+              <a:t><![CDATA[15. সর্বশক্তিমান প্রভু, ইস্রায়েলের ঈশ্বর বলেন, “ভবিষ্যতে আমার লোকরা আবার ইস্রায়েলে বাড়ি, জমি ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24893,92 +27797,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দ্রাক্ষাকুঞ্জ কিনবে|”‘]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25004,51 +28040,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25179,51 +28215,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>98</Slides>
+  <Slides>110</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>