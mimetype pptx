--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -107,50 +107,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +199,55 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +403,58 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப் பொல்லாப்பினிமித்தமும் நான் என் முகத்தை மறைத்தபடியினாலே என் கோபத்திலும் உக்கிரத்திலும் வெட்டுண்ட மனுஷப்பிரேதங்களினாலே அவைகளை நான் நிரப்பும்படியாகவே, அவர்கள் கல்தேயரோடே யுத்தம்பண்ணப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They come to fight with the Chaldeans, but it is to fill them with the dead bodies of men, whom I have slain in mine anger and in my fury, and for all whose wickedness I have hid my face from this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப் பொல்லாப்பினிமித்தமும் நான் என் முகத்தை மறைத்தபடியினாலே என் கோபத்திலும் உக்கிரத்திலும் வெட்டுண்ட மனுஷப்பிரேதங்களினாலே அவைகளை நான் நிரப்பும்படியாகவே, அவர்கள் கல்தேயரோடே யுத்தம்பண்ணப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They come to fight with the Chaldeans, but it is to fill them with the dead bodies of men, whom I have slain in mine anger and in my fury, and for all whose wickedness I have hid my face from this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப் பொல்லாப்பினிமித்தமும் நான் என் முகத்தை மறைத்தபடியினாலே என் கோபத்திலும் உக்கிரத்திலும் வெட்டுண்ட மனுஷப்பிரேதங்களினாலே அவைகளை நான் நிரப்பும்படியாகவே, அவர்கள் கல்தேயரோடே யுத்தம்பண்ணப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They come to fight with the Chaldeans, but it is to fill them with the dead bodies of men, whom I have slain in mine anger and in my fury, and for all whose wickedness I have hid my face from this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, நான் அவர்களுக்குச் சவுக்கியமும் ஆரோக்கியமும் வரப்பண்ணி, அவர்களைக் குணமாக்கி, அவர்களுக்குப் பரிபூரண சமாதானத்தையும் சத்தியத்தையும் வெளிப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[6. Behold, I will bring it health and cure, and I will cure them, and will reveal unto them the abundance of peace and truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, நான் அவர்களுக்குச் சவுக்கியமும் ஆரோக்கியமும் வரப்பண்ணி, அவர்களைக் குணமாக்கி, அவர்களுக்குப் பரிபூரண சமாதானத்தையும் சத்தியத்தையும் வெளிப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[6. Behold, I will bring it health and cure, and I will cure them, and will reveal unto them the abundance of peace and truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் யூதாவின் சிறையிருப்பையும், இஸ்ரவேலின் சிறையிருப்பையும் திருப்பி, முன்னிருந்ததுபோல அவர்களைக் கட்டுவித்து,]]></a:t>
+              <a:t><![CDATA[7. And I will cause the captivity of Judah and the captivity of Israel to return, and will build them, as at the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் யூதாவின் சிறையிருப்பையும், இஸ்ரவேலின் சிறையிருப்பையும் திருப்பி, முன்னிருந்ததுபோல அவர்களைக் கட்டுவித்து,]]></a:t>
+              <a:t><![CDATA[7. And I will cause the captivity of Judah and the captivity of Israel to return, and will build them, as at the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எனக்கு விரோதமாய்க் குற்றஞ்செய்த அவர்களுடைய எல்லா அக்கிரமங்களுக்கும் அவர்களை நீங்கலாக்கிச் சுத்திகரித்து, அவர்கள் எனக்கு விரோதமாய்க் குற்றஞ்செய்து, எனக்கு விரோதமாய்த் துரோகம்பண்ணின அவர்களுடைய எல்லா அக்கிரமங்களையும் மன்னிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. And I will cleanse them from all their iniquity, whereby they have sinned against me; and I will pardon all their iniquities, whereby they have sinned, and whereby they have transgressed against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் எனக்கு விரோதமாய்க் குற்றஞ்செய்த அவர்களுடைய எல்லா அக்கிரமங்களுக்கும் அவர்களை நீங்கலாக்கிச் சுத்திகரித்து, அவர்கள் எனக்கு விரோதமாய்க் குற்றஞ்செய்து, எனக்கு விரோதமாய்த் துரோகம்பண்ணின அவர்களுடைய எல்லா அக்கிரமங்களையும் மன்னிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. And I will cleanse them from all their iniquity, whereby they have sinned against me; and I will pardon all their iniquities, whereby they have sinned, and whereby they have transgressed against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அவர்களுக்குச் செய்யும் நன்மையையெல்லாம் கேட்கப்போகிற பூமியின் எல்லா ஜாதிகளுக்கு முன்பாக அது எனக்கு மகிழ்ச்சியுள்ள கீர்த்தியாயும் புகழ்ச்சியாயும் மகிமையாயும் இருக்கும்; நான் அவர்களுக்கு அருளிச்செய்யும் எல்லா நன்மையினிமித்தமும், எல்லாச்சமாதானத்தினிமித்தமும் இவர்கள் பயந்து நடுங்குவார்கள் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And I will cleanse them from all their iniquity, whereby they have sinned against me; and I will pardon all their iniquities, whereby they have sinned, and whereby they have transgressed against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், கர்த்தருடைய வார்த்தை அவனுக்கு இரண்டாந்தரம் உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. Moreover the word of the LORD came unto Jeremiah the second time, while he was yet shut up in the court of the prison, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அவர்களுக்குச் செய்யும் நன்மையையெல்லாம் கேட்கப்போகிற பூமியின் எல்லா ஜாதிகளுக்கு முன்பாக அது எனக்கு மகிழ்ச்சியுள்ள கீர்த்தியாயும் புகழ்ச்சியாயும் மகிமையாயும் இருக்கும்; நான் அவர்களுக்கு அருளிச்செய்யும் எல்லா நன்மையினிமித்தமும், எல்லாச்சமாதானத்தினிமித்தமும் இவர்கள் பயந்து நடுங்குவார்கள் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And it shall be to me a name of joy, a praise and an honour before all the nations of the earth, which shall hear all the good that I do unto them: and they shall fear and tremble for all the goodness and for all the prosperity that I procure unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அவர்களுக்குச் செய்யும் நன்மையையெல்லாம் கேட்கப்போகிற பூமியின் எல்லா ஜாதிகளுக்கு முன்பாக அது எனக்கு மகிழ்ச்சியுள்ள கீர்த்தியாயும் புகழ்ச்சியாயும் மகிமையாயும் இருக்கும்; நான் அவர்களுக்கு அருளிச்செய்யும் எல்லா நன்மையினிமித்தமும், எல்லாச்சமாதானத்தினிமித்தமும் இவர்கள் பயந்து நடுங்குவார்கள் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And it shall be to me a name of joy, a praise and an honour before all the nations of the earth, which shall hear all the good that I do unto them: and they shall fear and tremble for all the goodness and for all the prosperity that I procure unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுஷனில்லாமலும் மிருகமில்லாமலும் அவாந்தரவெளியாய்க் கிடக்கிறதென்று, நீங்கள் சொல்லுகிற இவ்விடத்திலும், யூதாவின் பட்டணங்களிலும் மனுஷனாவது மிருகமாவது இல்லாத பாழான எருசலேமின் வீதிகளிலும்,]]></a:t>
+              <a:t><![CDATA[9. And it shall be to me a name of joy, a praise and an honour before all the nations of the earth, which shall hear all the good that I do unto them: and they shall fear and tremble for all the goodness and for all the prosperity that I procure unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுஷனில்லாமலும் மிருகமில்லாமலும் அவாந்தரவெளியாய்க் கிடக்கிறதென்று, நீங்கள் சொல்லுகிற இவ்விடத்திலும், யூதாவின் பட்டணங்களிலும் மனுஷனாவது மிருகமாவது இல்லாத பாழான எருசலேமின் வீதிகளிலும்,]]></a:t>
+              <a:t><![CDATA[9. And it shall be to me a name of joy, a praise and an honour before all the nations of the earth, which shall hear all the good that I do unto them: and they shall fear and tremble for all the goodness and for all the prosperity that I procure unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுஷனில்லாமலும் மிருகமில்லாமலும் அவாந்தரவெளியாய்க் கிடக்கிறதென்று, நீங்கள் சொல்லுகிற இவ்விடத்திலும், யூதாவின் பட்டணங்களிலும் மனுஷனாவது மிருகமாவது இல்லாத பாழான எருசலேமின் வீதிகளிலும்,]]></a:t>
+              <a:t><![CDATA[10. Thus says the LORD; Again there shall be heard in this place, which all of you say shall be desolate without man and without beast, even in the cities of Judah, and in the streets of Jerusalem, that are desolate, without man, and without inhabitant, and without beast,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்னும் களிப்பின் சத்தமும், மகிழ்ச்சியின் சத்தமும், மணவாளனின் சத்தமும், மணவாட்டியின் சத்தமும் சேனைகளின் கர்த்தரைத் துதியுங்கள், கர்த்தர் நல்லவர், அவர் கிருபை என்றுமுள்ளதென்று சொல்லுகிறவர்களின் சத்தமும், கர்த்தருடைய ஆலயத்துக்கு ஸ்தோத்திரபலிகளைக் கொண்டுவருகிறவர்களின் சத்தமும் கேட்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் முன்னிருந்ததுபோலிருக்கும்படி தேசத்தின் சிறையிருப்பைத் திருப்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Thus says the LORD; Again there shall be heard in this place, which all of you say shall be desolate without man and without beast, even in the cities of Judah, and in the streets of Jerusalem, that are desolate, without man, and without inhabitant, and without beast,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்னும் களிப்பின் சத்தமும், மகிழ்ச்சியின் சத்தமும், மணவாளனின் சத்தமும், மணவாட்டியின் சத்தமும் சேனைகளின் கர்த்தரைத் துதியுங்கள், கர்த்தர் நல்லவர், அவர் கிருபை என்றுமுள்ளதென்று சொல்லுகிறவர்களின் சத்தமும், கர்த்தருடைய ஆலயத்துக்கு ஸ்தோத்திரபலிகளைக் கொண்டுவருகிறவர்களின் சத்தமும் கேட்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் முன்னிருந்ததுபோலிருக்கும்படி தேசத்தின் சிறையிருப்பைத் திருப்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. The voice of joy, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the voice of them that shall say, Praise the LORD of hosts: for the LORD is good; for his mercy endures for ever: and of them that shall bring the sacrifice of praise into the house of the LORD. For I will cause to return the captivity of the land, as at the first, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்னும் களிப்பின் சத்தமும், மகிழ்ச்சியின் சத்தமும், மணவாளனின் சத்தமும், மணவாட்டியின் சத்தமும் சேனைகளின் கர்த்தரைத் துதியுங்கள், கர்த்தர் நல்லவர், அவர் கிருபை என்றுமுள்ளதென்று சொல்லுகிறவர்களின் சத்தமும், கர்த்தருடைய ஆலயத்துக்கு ஸ்தோத்திரபலிகளைக் கொண்டுவருகிறவர்களின் சத்தமும் கேட்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் முன்னிருந்ததுபோலிருக்கும்படி தேசத்தின் சிறையிருப்பைத் திருப்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. The voice of joy, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the voice of them that shall say, Praise the LORD of hosts: for the LORD is good; for his mercy endures for ever: and of them that shall bring the sacrifice of praise into the house of the LORD. For I will cause to return the captivity of the land, as at the first, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்னும் களிப்பின் சத்தமும், மகிழ்ச்சியின் சத்தமும், மணவாளனின் சத்தமும், மணவாட்டியின் சத்தமும் சேனைகளின் கர்த்தரைத் துதியுங்கள், கர்த்தர் நல்லவர், அவர் கிருபை என்றுமுள்ளதென்று சொல்லுகிறவர்களின் சத்தமும், கர்த்தருடைய ஆலயத்துக்கு ஸ்தோத்திரபலிகளைக் கொண்டுவருகிறவர்களின் சத்தமும் கேட்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் முன்னிருந்ததுபோலிருக்கும்படி தேசத்தின் சிறையிருப்பைத் திருப்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. The voice of joy, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the voice of them that shall say, Praise the LORD of hosts: for the LORD is good; for his mercy endures for ever: and of them that shall bring the sacrifice of praise into the house of the LORD. For I will cause to return the captivity of the land, as at the first, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுஷனும் மிருகமும் இல்லாமல் அவாந்தரவெளியாய்க் கிடக்கிற இவ்விடத்திலும், இதற்கடுத்த பட்டணங்களிலும், ஆட்டுமந்தையை மேய்த்து மடக்குகிற மேய்ப்பர்களின் தாபரங்கள் உண்டாயிருக்குமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. The voice of joy, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the voice of them that shall say, Praise the LORD of hosts: for the LORD is good; for his mercy endures for ever: and of them that shall bring the sacrifice of praise into the house of the LORD. For I will cause to return the captivity of the land, as at the first, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், கர்த்தருடைய வார்த்தை அவனுக்கு இரண்டாந்தரம் உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. Moreover the word of the LORD came unto Jeremiah the second time, while he was yet shut up in the court of the prison, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுஷனும் மிருகமும் இல்லாமல் அவாந்தரவெளியாய்க் கிடக்கிற இவ்விடத்திலும், இதற்கடுத்த பட்டணங்களிலும், ஆட்டுமந்தையை மேய்த்து மடக்குகிற மேய்ப்பர்களின் தாபரங்கள் உண்டாயிருக்குமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. The voice of joy, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the voice of them that shall say, Praise the LORD of hosts: for the LORD is good; for his mercy endures for ever: and of them that shall bring the sacrifice of praise into the house of the LORD. For I will cause to return the captivity of the land, as at the first, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மலைத்தேசமான பட்டணங்களிலும், பள்ளத்தாக்குகளான பட்டணங்களிலும், தென்திசைப் பட்டணங்களிலும் பென்யமீன் நாட்டிலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், ஆட்டுமந்தைகள் தங்களைத் தொகையிடுகிறவனுடைய கைக்குள்ளாகக் கடந்துவரும் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
+              <a:t><![CDATA[12. Thus says the LORD of hosts; Again in this place, which is desolate without man and without beast, and in all the cities thereof, shall be an habitation of shepherds causing their flocks to lie down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மலைத்தேசமான பட்டணங்களிலும், பள்ளத்தாக்குகளான பட்டணங்களிலும், தென்திசைப் பட்டணங்களிலும் பென்யமீன் நாட்டிலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், ஆட்டுமந்தைகள் தங்களைத் தொகையிடுகிறவனுடைய கைக்குள்ளாகக் கடந்துவரும் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
+              <a:t><![CDATA[12. Thus says the LORD of hosts; Again in this place, which is desolate without man and without beast, and in all the cities thereof, shall be an habitation of shepherds causing their flocks to lie down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மலைத்தேசமான பட்டணங்களிலும், பள்ளத்தாக்குகளான பட்டணங்களிலும், தென்திசைப் பட்டணங்களிலும் பென்யமீன் நாட்டிலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், ஆட்டுமந்தைகள் தங்களைத் தொகையிடுகிறவனுடைய கைக்குள்ளாகக் கடந்துவரும் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
+              <a:t><![CDATA[12. Thus says the LORD of hosts; Again in this place, which is desolate without man and without beast, and in all the cities thereof, shall be an habitation of shepherds causing their flocks to lie down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலின் குடும்பத்துக்கும், யூதாவின் குடும்பத்துக்கும் சொன்ன நல்வார்த்தையை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[13. In the cities of the mountains, in the cities of the vale, and in the cities of the south, and in the land of Benjamin, and in the places about Jerusalem, and in the cities of Judah, shall the flocks pass again under the hands of him that tells them, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலின் குடும்பத்துக்கும், யூதாவின் குடும்பத்துக்கும் சொன்ன நல்வார்த்தையை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[13. In the cities of the mountains, in the cities of the vale, and in the cities of the south, and in the land of Benjamin, and in the places about Jerusalem, and in the cities of Judah, shall the flocks pass again under the hands of him that tells them, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்நாட்களிலும் அக்காலத்திலும் தாவீதுக்கு நீதியின் கிளையை முளைக்கப்பண்ணுவேன்; அவர் பூமியிலே நியாயத்தையும் நீதியையும் நடப்பிப்பார்.]]></a:t>
+              <a:t><![CDATA[13. In the cities of the mountains, in the cities of the vale, and in the cities of the south, and in the land of Benjamin, and in the places about Jerusalem, and in the cities of Judah, shall the flocks pass again under the hands of him that tells them, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்நாட்களிலும் அக்காலத்திலும் தாவீதுக்கு நீதியின் கிளையை முளைக்கப்பண்ணுவேன்; அவர் பூமியிலே நியாயத்தையும் நீதியையும் நடப்பிப்பார்.]]></a:t>
+              <a:t><![CDATA[14. Behold, the days come, says the LORD, that I will perform that good thing which I have promised unto the house of Israel and to the house of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாட்களில் யூதா இரட்சிக்கப்பட்டு, எருசலேம் சுகமாய்த் தங்கும்; அவர் எங்கள் நீதியாயிருக்கிற கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[14. Behold, the days come, says the LORD, that I will perform that good thing which I have promised unto the house of Israel and to the house of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாட்களில் யூதா இரட்சிக்கப்பட்டு, எருசலேம் சுகமாய்த் தங்கும்; அவர் எங்கள் நீதியாயிருக்கிற கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[15. In those days, and at that time, will I cause the Branch of righteousness to grow up unto David; and he shall execute judgment and righteousness in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதைச் செய்கிற கர்த்தருமாய், இதைத் திடப்படுத்தும்படிக்கு இதை உருவேற்படுத்துகிற கர்த்தருமாயிருக்கிற யேகோவா என்னும் நாமமுள்ளவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD the maker thereof, the LORD that formed it, to establish it; the LORD is his name;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தின் சிங்காசனத்தின்மேல் உட்காரத்தக்க புருஷன் தாவீதுக்கு இல்லாமற்போவதில்லை.]]></a:t>
+              <a:t><![CDATA[15. In those days, and at that time, will I cause the Branch of righteousness to grow up unto David; and he shall execute judgment and righteousness in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தின் சிங்காசனத்தின்மேல் உட்காரத்தக்க புருஷன் தாவீதுக்கு இல்லாமற்போவதில்லை.]]></a:t>
+              <a:t><![CDATA[16. In those days shall Judah be saved, and Jerusalem shall dwell safely: and this is the name wherewith she shall be called, The LORD our righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தகனபலியிட்டு, போஜனபலிசெலுத்தி, நாள்தோறும் பலியிடும் புருஷன் எனக்கு முன்பாக ஆசாரியருக்கும் லேவியருக்கும் இல்லாமற்போவதுமில்லை என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. In those days shall Judah be saved, and Jerusalem shall dwell safely: and this is the name wherewith she shall be called, The LORD our righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தகனபலியிட்டு, போஜனபலிசெலுத்தி, நாள்தோறும் பலியிடும் புருஷன் எனக்கு முன்பாக ஆசாரியருக்கும் லேவியருக்கும் இல்லாமற்போவதுமில்லை என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. For thus says the LORD; David shall never lack a man to sit upon the throne of the house of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்னும் எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[18. Neither shall the priests the Levites lack a man before me to offer burnt offerings, and to kindle food offerings, and to do sacrifice continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குறித்த தேசங்களில் பகற்காலமும் இராக்காலமும் உண்டாகாதபடிக்கு, நீங்கள் பகற்காலத்தைக்குறித்து நான் பண்ணின உடன்படிக்கையையும், இராக்காலத்தைக்குறித்து நான் உண்டாக்கின உடன்படிக்கையையும் அவமாக்கினால்,]]></a:t>
+              <a:t><![CDATA[18. Neither shall the priests the Levites lack a man before me to offer burnt offerings, and to kindle food offerings, and to do sacrifice continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குறித்த தேசங்களில் பகற்காலமும் இராக்காலமும் உண்டாகாதபடிக்கு, நீங்கள் பகற்காலத்தைக்குறித்து நான் பண்ணின உடன்படிக்கையையும், இராக்காலத்தைக்குறித்து நான் உண்டாக்கின உடன்படிக்கையையும் அவமாக்கினால்,]]></a:t>
+              <a:t><![CDATA[19. And the word of the LORD came unto Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது என் தாசனாகிய தாவீதோடே நான் பண்ணின உடன்படிக்கையும், அவன் சிங்காசனத்தில் அரசாளும் குமாரன் அவனுக்கு இல்லாமற்போகும்படியாக அவமாகும்; என் ஊழியக்காரராகிய லேவியரோடும் ஆசாரியரோடும் நான் பண்ணின உடன்படிக்கையும் அப்பொழுது அவமாகும்.]]></a:t>
+              <a:t><![CDATA[20. Thus says the LORD; If all of you can break my covenant of the day, and my covenant of the night, and that there should not be day and night in their season;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது என் தாசனாகிய தாவீதோடே நான் பண்ணின உடன்படிக்கையும், அவன் சிங்காசனத்தில் அரசாளும் குமாரன் அவனுக்கு இல்லாமற்போகும்படியாக அவமாகும்; என் ஊழியக்காரராகிய லேவியரோடும் ஆசாரியரோடும் நான் பண்ணின உடன்படிக்கையும் அப்பொழுது அவமாகும்.]]></a:t>
+              <a:t><![CDATA[20. Thus says the LORD; If all of you can break my covenant of the day, and my covenant of the night, and that there should not be day and night in their season;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வானத்து நட்சத்திரங்கள் எண்ணப்படாததும் கடற்கரை மணல் அளக்கப்படாததுமாயிருக்கிறதுபோல, நான் என் தாசனாகிய தாவீதின் சந்ததியையும் எனக்கு ஊழியஞ்செய்கிற லேவியரையும் வர்த்திக்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Then may also my covenant be broken with David my servant, that he should not have a son to reign upon his throne; and with the Levites the priests, my ministers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதைச் செய்கிற கர்த்தருமாய், இதைத் திடப்படுத்தும்படிக்கு இதை உருவேற்படுத்துகிற கர்த்தருமாயிருக்கிற யேகோவா என்னும் நாமமுள்ளவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD the maker thereof, the LORD that formed it, to establish it; the LORD is his name;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வானத்து நட்சத்திரங்கள் எண்ணப்படாததும் கடற்கரை மணல் அளக்கப்படாததுமாயிருக்கிறதுபோல, நான் என் தாசனாகிய தாவீதின் சந்ததியையும் எனக்கு ஊழியஞ்செய்கிற லேவியரையும் வர்த்திக்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Then may also my covenant be broken with David my servant, that he should not have a son to reign upon his throne; and with the Levites the priests, my ministers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்னும் எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்,]]></a:t>
+              <a:t><![CDATA[21. Then may also my covenant be broken with David my servant, that he should not have a son to reign upon his throne; and with the Levites the priests, my ministers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் தெரிந்துகொண்ட இரண்டு வம்சங்களையும் வெறுத்துப்போட்டாரென்று இந்த ஜனம் சொல்லி, தங்களுக்கு முன்பாக என் ஜனம் இனி ஒரு ஜாதியல்லவென்று அதைத் தூஷிக்கிறார்களென்பதை நீ காண்கிறதில்லையோ?]]></a:t>
+              <a:t><![CDATA[22. As the host of heaven cannot be numbered, neither the sand of the sea measured: so will I multiply the seed of David my servant, and the Levites that minister unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் தெரிந்துகொண்ட இரண்டு வம்சங்களையும் வெறுத்துப்போட்டாரென்று இந்த ஜனம் சொல்லி, தங்களுக்கு முன்பாக என் ஜனம் இனி ஒரு ஜாதியல்லவென்று அதைத் தூஷிக்கிறார்களென்பதை நீ காண்கிறதில்லையோ?]]></a:t>
+              <a:t><![CDATA[22. As the host of heaven cannot be numbered, neither the sand of the sea measured: so will I multiply the seed of David my servant, and the Levites that minister unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வானத்துக்கும் பூமிக்கும் குறித்திருக்கிற நியமங்களை நான் காவாமல், பகற்காலத்தையும் இராக்காலத்தையுங்குறித்து நான் பண்ணின உடன்படிக்கை அற்றுப்போகிறது உண்டானால்,]]></a:t>
+              <a:t><![CDATA[22. As the host of heaven cannot be numbered, neither the sand of the sea measured: so will I multiply the seed of David my servant, and the Levites that minister unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வானத்துக்கும் பூமிக்கும் குறித்திருக்கிற நியமங்களை நான் காவாமல், பகற்காலத்தையும் இராக்காலத்தையுங்குறித்து நான் பண்ணின உடன்படிக்கை அற்றுப்போகிறது உண்டானால்,]]></a:t>
+              <a:t><![CDATA[23. Moreover the word of the LORD came to Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது நான் யாக்கோபின் சந்ததியையும், என் தாசனாகிய தாவீதின் சந்ததியையும் தள்ளி, நான் ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களின் சந்ததியை ஆளத்தக்கவர்களை அதிலிருந்து எடுக்காதபடிக்கு வெறுத்துப்போடுவேன்; அவர்களுடைய சிறையிருப்பை நான் திருப்பி, அவர்களுக்கு இரங்குவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. Consider you not what this people have spoken, saying, The two families which the LORD has chosen, he has even cast them off? thus they have despised my people, that they should be no more a nation before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது நான் யாக்கோபின் சந்ததியையும், என் தாசனாகிய தாவீதின் சந்ததியையும் தள்ளி, நான் ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களின் சந்ததியை ஆளத்தக்கவர்களை அதிலிருந்து எடுக்காதபடிக்கு வெறுத்துப்போடுவேன்; அவர்களுடைய சிறையிருப்பை நான் திருப்பி, அவர்களுக்கு இரங்குவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. Consider you not what this people have spoken, saying, The two families which the LORD has chosen, he has even cast them off? thus they have despised my people, that they should be no more a nation before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6182,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது நான் யாக்கோபின் சந்ததியையும், என் தாசனாகிய தாவீதின் சந்ததியையும் தள்ளி, நான் ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களின் சந்ததியை ஆளத்தக்கவர்களை அதிலிருந்து எடுக்காதபடிக்கு வெறுத்துப்போடுவேன்; அவர்களுடைய சிறையிருப்பை நான் திருப்பி, அவர்களுக்கு இரங்குவேன் என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. Thus says the LORD; If my covenant be not with day and night, and if I have not appointed the ordinances of heaven and earth;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Thus says the LORD; If my covenant be not with day and night, and if I have not appointed the ordinances of heaven and earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னை நோக்கிக் கூப்பிடு, அப்பொழுது நான் உனக்கு உத்தரவு கொடுத்து, நீ அறியாததும் உனக்கு எட்டாததுமான பெரிய காரியங்களை உனக்கு அறிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Call unto me, and I will answer you, and show you great and mighty things, which you know not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Then will I cast away the seed of Jacob and David my servant, so that I will not take any of his seed to be rulers over the seed of Abraham, Isaac, and Jacob: for I will cause their captivity to return, and have mercy on them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Then will I cast away the seed of Jacob and David my servant, so that I will not take any of his seed to be rulers over the seed of Abraham, Isaac, and Jacob: for I will cause their captivity to return, and have mercy on them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Then will I cast away the seed of Jacob and David my servant, so that I will not take any of his seed to be rulers over the seed of Abraham, Isaac, and Jacob: for I will cause their captivity to return, and have mercy on them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Then will I cast away the seed of Jacob and David my servant, so that I will not take any of his seed to be rulers over the seed of Abraham, Isaac, and Jacob: for I will cause their captivity to return, and have mercy on them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னை நோக்கிக் கூப்பிடு, அப்பொழுது நான் உனக்கு உத்தரவு கொடுத்து, நீ அறியாததும் உனக்கு எட்டாததுமான பெரிய காரியங்களை உனக்கு அறிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Call unto me, and I will answer you, and show you great and mighty things, which you know not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எதிர்க்கொத்தளங்களினாலும் பட்டயத்தாலும், இடிக்கப்பட்டவைகளாகிய இந்த நகரத்தின் வீடுகளையும், யூதா ராஜாக்களின் வீடுகளையுங்குறித்து:]]></a:t>
+              <a:t><![CDATA[4. For thus says the LORD, the God of Israel, concerning the houses of this city, and concerning the houses of the kings of Judah, which are thrown down by the mounts, and by the sword;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எதிர்க்கொத்தளங்களினாலும் பட்டயத்தாலும், இடிக்கப்பட்டவைகளாகிய இந்த நகரத்தின் வீடுகளையும், யூதா ராஜாக்களின் வீடுகளையுங்குறித்து:]]></a:t>
+              <a:t><![CDATA[4. For thus says the LORD, the God of Israel, concerning the houses of this city, and concerning the houses of the kings of Judah, which are thrown down by the mounts, and by the sword;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722109" r:id="rId1"/>
+    <p:sldLayoutId id="2482540370" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7710,94 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവർ കല്ദയരോടു യുദ്ധം ചെയ്‍വാൻ ചെല്ലുന്നു; എന്നാൽ അതു, ഞാൻ എന്റെ കോപത്തിലും എന്റെ ക്രോധത്തിലും]]></a:t>
+              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப் பொல்லாப்பினிமித்தமும் நான் என் முகத்தை மறைத்தபடியினாலே என் கோபத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംഹരിച്ചിരിക്കുന്ന മനുഷ്യരുടെ ശവങ്ങൾകൊണ്ടു അവയെ നിറെപ്പാനത്രേ; അവരുടെ സകലദോഷവും നിമിത്തം ഞാൻ എന്റെ]]></a:t>
+              <a:t><![CDATA[உக்கிரத்திலும் வெட்டுண்ட மனுஷப்பிரேதங்களினாலே அவைகளை நான் நிரப்பும்படியாகவே, அவர்கள் கல்தேயரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുഖത്തെ ഈ നഗരത്തിന്നു മറെച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணப்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇതാ, ഞാൻ രോഗശാന്തിയും ആരോഗ്യവും വരുത്തി അവരെ സൌഖ്യമാക്കുകയും സമാധാനത്തിന്റെയും സത്യത്തിന്റെയും]]></a:t>
+              <a:t><![CDATA[6. இதோ, நான் அவர்களுக்குச் சவுக்கியமும் ஆரோக்கியமும் வரப்பண்ணி, அவர்களைக் குணமாக்கி, அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമൃദ്ധി അവർക്കു വെളിപ്പെടുത്തുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[பரிபூரண சமாதானத்தையும் சத்தியத்தையும் வெளிப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഞാൻ യെഹൂദയുടെ പ്രവാസികളെയും യിസ്രായേലിന്റെ പ്രവാസികളെയും മടക്കിവരുത്തി പണ്ടത്തെപ്പോലെ അവർക്കു]]></a:t>
+              <a:t><![CDATA[7. நான் யூதாவின் சிறையிருப்பையும், இஸ்ரவேலின் சிறையிருப்பையும் திருப்பி, முன்னிருந்ததுபோல அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഭിവൃത്തി വരുത്തും.]]></a:t>
+              <a:t><![CDATA[கட்டுவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവർ എന്നോടു പിഴെച്ചതായ സകല അകൃത്യത്തെയും ഞാൻ നീക്കി അവരെ ശുദ്ധീകരിക്കയും അവർ പാപം ചെയ്തു]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் எனக்கு விரோதமாய்க் குற்றஞ்செய்த அவர்களுடைய எல்லா அக்கிரமங்களுக்கும் அவர்களை நீங்கலாக்கிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നോടു ദ്രോഹിച്ചതായ സകല അകൃത്യങ്ങളെയും മോചിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[சுத்திகரித்து, அவர்கள் எனக்கு விரோதமாய்க் குற்றஞ்செய்து, எனக்கு விரோதமாய்த் துரோகம்பண்ணின அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞാൻ അവർക്കു ചെയ്യുന്ന എല്ലാ നന്മയെയും കുറിച്ചു കേൾക്കുന്ന സകലഭൂജാതികളുടെയും മുമ്പാകെ അതു എനിക്കു]]></a:t>
+              <a:t><![CDATA[எல்லா அக்கிரமங்களையும் மன்னிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിരെമ്യാവു കാവല്പുരമുറ്റത്തു അടെക്കപ്പെട്ടിരിക്കുമ്പോൾ യഹോവയുടെ അരുളപ്പാടു രണ്ടാം പ്രാവശ്യം]]></a:t>
+              <a:t><![CDATA[1. எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், கர்த்தருடைய வார்த்தை அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആനന്ദനാമവും പ്രശംസയും മഹത്വവും ആയിരിക്കും; ഞാൻ അതിന്നു വരുത്തുന്ന എല്ലാനന്മയും നിമിത്തവും സർവ്വ]]></a:t>
+              <a:t><![CDATA[9. நான் அவர்களுக்குச் செய்யும் நன்மையையெல்லாம் கேட்கப்போகிற பூமியின் எல்லா ஜாதிகளுக்கு முன்பாக அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമാധാനവും നിമിത്തവും അവർ പേടിച്ചു വിറെക്കും.]]></a:t>
+              <a:t><![CDATA[எனக்கு மகிழ்ச்சியுள்ள கீர்த்தியாயும் புகழ்ச்சியாயும் மகிமையாயும் இருக்கும்; நான் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: മനുഷ്യരും മൃഗവും ഇല്ലാതെ ശൂന്യമായിരിക്കുന്നു എന്നു നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[அருளிச்செய்யும் எல்லா நன்மையினிமித்தமும், எல்லாச்சமாதானத்தினிமித்தமும் இவர்கள் பயந்து நடுங்குவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയുന്ന ഈ സ്ഥലത്തും യെഹൂദാപട്ടണങ്ങളിലും മനുഷ്യനോ, നിവാസികളോ, മൃഗമോ ഇല്ലാതെ ശൂന്യമായിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേംവീഥികളിലും]]></a:t>
+              <a:t><![CDATA[10. மனுஷனில்லாமலும் மிருகமில்லாமலும் அவாந்தரவெளியாய்க் கிடக்கிறதென்று, நீங்கள் சொல்லுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇനിയും ആനന്ദഘോഷവും സന്തോഷധ്വനിയും മണവാളന്റെ സ്വരവും മണവാട്ടിയുടെ സ്വരവും: സൈന്യങ്ങളുടെ യഹോവയെ]]></a:t>
+              <a:t><![CDATA[இவ்விடத்திலும், யூதாவின் பட்டணங்களிலும் மனுஷனாவது மிருகமாவது இல்லாத பாழான எருசலேமின் வீதிகளிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്തുതിപ്പിൻ, യഹോവ നല്ലവനല്ലോ, അവന്റെ ദയ എന്നേക്കുമുള്ളതു എന്നു പറയുന്നവരുടെ ശബ്ദവും യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[11. இன்னும் களிப்பின் சத்தமும், மகிழ்ச்சியின் சத்தமும், மணவாளனின் சத்தமும், மணவாட்டியின் சத்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിൽ സ്തോത്രയാഗം കൊണ്ടുവരുന്നവരുടെ ശബ്ദവും കേൾക്കും; ഞാൻ ദേശത്തിന്റെ സ്ഥിതി മാറ്റി]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தரைத் துதியுங்கள், கர்த்தர் நல்லவர், அவர் கிருபை என்றுமுள்ளதென்று சொல்லுகிறவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പണ്ടത്തെപ്പോലെ ആക്കും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[சத்தமும், கர்த்தருடைய ஆலயத்துக்கு ஸ்தோத்திரபலிகளைக் கொண்டுவருகிறவர்களின் சத்தமும் கேட்கப்படும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: മനുഷ്യനും മൃഗവും ഇല്ലാതെ ശൂന്യമായിരിക്കുന്ന ഈ]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்; அவர்கள் முன்னிருந்ததுபோலிருக்கும்படி தேசத்தின் சிறையிருப்பைத் திருப்புவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്നുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[இரண்டாந்தரம் உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്ഥലത്തും അതിന്റെ സകലപട്ടണങ്ങളിലും ആടുകളെ കിടത്തുന്ന ഇടയന്മാർക്കും ഇനിയും മേച്ചൽപുറം ഉണ്ടാകും;]]></a:t>
+              <a:t><![CDATA[என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. മലനാട്ടിലെ പട്ടണങ്ങളിലും താഴ്വീതിയിലെ പട്ടണങ്ങളിലും തെക്കെ പട്ടണങ്ങളിലും ബെന്യാമീൻ ദേശത്തും]]></a:t>
+              <a:t><![CDATA[12. மனுஷனும் மிருகமும் இல்லாமல் அவாந்தரவெளியாய்க் கிடக்கிற இவ்விடத்திலும், இதற்கடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേമിന്റെ ചുറ്റുവട്ടത്തിലും യെഹൂദാപട്ടണങ്ങളിലും ആടുകൾ എണ്ണുന്നവന്റെ കൈക്കു കീഴെ ഇനിയും]]></a:t>
+              <a:t><![CDATA[பட்டணங்களிலும், ஆட்டுமந்தையை மேய்த்து மடக்குகிற மேய்ப்பர்களின் தாபரங்கள் உண்டாயிருக்குமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടന്നുപോകും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ യിസ്രായേൽ ഗൃഹത്തോടും യെഹൂദാഗൃഹത്തോടും അരുളിച്ചെയ്ത നല്ലവചനം നിവർത്തിക്കുന്ന കാലം വരും]]></a:t>
+              <a:t><![CDATA[13. மலைத்தேசமான பட்டணங்களிலும், பள்ளத்தாக்குகளான பட்டணங்களிலும், தென்திசைப் பட்டணங்களிலும் பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[நாட்டிலும், எருசலேமின் சுற்றுப்புறங்களிலும், யூதாவின் பட்டணங்களிலும், ஆட்டுமந்தைகள் தங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ആ നാളുകളിലും ആ കാലത്തും ഞാൻ ദാവീദിന്നു നീതിയുള്ളോരു മുളയായവനെ മുളെപ്പിക്കും; അവൻ ദേശത്തു]]></a:t>
+              <a:t><![CDATA[தொகையிடுகிறவனுடைய கைக்குள்ளாகக் கடந்துவரும் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീതിയും ന്യായവും നടത്തും.]]></a:t>
+              <a:t><![CDATA[14. இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது நான் இஸ்ரவேலின் குடும்பத்துக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അന്നാളിൽ യെഹൂദാ രക്ഷിക്കപ്പെടും; യെരൂശലേം നിർഭയമായ്‍വസിക്കും; അതിന്നു യഹോവ നമ്മുടെ നീതി എന്നു]]></a:t>
+              <a:t><![CDATA[யூதாவின் குடும்பத்துக்கும் சொன்ன நல்வார்த்தையை நிறைவேற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പേർ പറയും.]]></a:t>
+              <a:t><![CDATA[15. அந்நாட்களிலும் அக்காலத்திலும் தாவீதுக்கு நீதியின் கிளையை முளைக்கப்பண்ணுவேன்; அவர் பூமியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അതിനെ അനുഷ്ഠിക്കുന്ന യഹോവ, അതിനെ നിവർത്തിപ്പാൻ നിർണ്ണയിക്കുന്ന യഹോവ, യഹോവ എന്നു നാമം ഉള്ളവൻ]]></a:t>
+              <a:t><![CDATA[2. இதைச் செய்கிற கர்த்தருமாய், இதைத் திடப்படுத்தும்படிக்கு இதை உருவேற்படுத்துகிற கர்த்தருமாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: യിസ്രായേൽ ഗൃഹത്തിന്റെ സിംഹാസനത്തിൽ ഇരിപ്പാൻ ദാവീദിന്നു ഒരു]]></a:t>
+              <a:t><![CDATA[நியாயத்தையும் நீதியையும் நடப்பிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുരുഷൻ ഇല്ലാതെ വരികയില്ല.]]></a:t>
+              <a:t><![CDATA[16. அந்நாட்களில் யூதா இரட்சிக்கப்பட்டு, எருசலேம் சுகமாய்த் தங்கும்; அவர் எங்கள் நீதியாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ദിനംപ്രതി ഹോമയാഗം കഴിപ്പാനും ഭോജനയാഗം ദഹിപ്പിപ്പാനും ഹനനയാഗം അർപ്പിപ്പാനും എന്റെ മുമ്പാകെ]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ലേവ്യ പുരോഹിതന്മാർക്കും ഒരു പുരുഷൻ ഇല്ലാതെ വരികയുമില്ല.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் வம்சத்தின் சிங்காசனத்தின்மேல் உட்காரத்தக்க புருஷன் தாவீதுக்கு இல்லாமற்போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യിരെമ്യാവിന്നു യഹോവയുടെ അരുളപ്പാടു ഉണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[18. தகனபலியிட்டு, போஜனபலிசெலுத்தி, நாள்தோறும் பலியிடும் புருஷன் எனக்கு முன்பாக ஆசாரியருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: തക്കസമയത്തു പകലും രാവും ഇല്ലാതിരിക്കത്തക്കവണ്ണം പകലിനോടുള്ള]]></a:t>
+              <a:t><![CDATA[லேவியருக்கும் இல்லாமற்போவதுமில்லை என்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ നിയമവും രാത്രിയോടുള്ള എന്റെ നിയമവും ദുർബ്ബലമാക്കുവാൻ നിങ്ങൾക്കു കഴിയുമെങ്കിൽ,]]></a:t>
+              <a:t><![CDATA[19. பின்னும் எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. എന്റെ ദാസനായ ദാവീദിന്നു അവന്റെ സിംഹാസനത്തിൽ ഇരുന്നു വാഴുവാൻ ഒരു മകൻ ഇല്ലാതെ വരത്തക്കവണ്ണം]]></a:t>
+              <a:t><![CDATA[20. குறித்த தேசங்களில் பகற்காலமும் இராக்காலமும் உண்டாகாதபடிக்கு, நீங்கள் பகற்காலத்தைக்குறித்து நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനോടും എന്റെ ശുശ്രൂഷകന്മാരായ ലേവ്യപുരോഹിതന്മാരോടും ഉള്ള എന്റെ നിയമവും ദുർബ്ബലമായ്‍വരാം.]]></a:t>
+              <a:t><![CDATA[பண்ணின உடன்படிக்கையையும், இராக்காலத்தைக்குறித்து நான் உண்டாக்கின உடன்படிக்கையையும் அவமாக்கினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ആകാശത്തിലെ സൈന്യത്തെ എണ്ണുവാനും കടല്പുറത്തെ മണൽ അളക്കുവാനും കഴിയാത്തതുപോലെ ഞാൻ എന്റെ ദാസനായ]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது என் தாசனாகிய தாவீதோடே நான் பண்ணின உடன்படிக்கையும், அவன் சிங்காசனத்தில் அரசாளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ, ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു;]]></a:t>
+              <a:t><![CDATA[யேகோவா என்னும் நாமமுள்ளவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദിന്റെ സന്തതിയെയും എന്റെ ശുശ്രൂഷകന്മാരായ ലേവ്യരെയും വർദ്ധിപ്പിക്കും.]]></a:t>
+              <a:t><![CDATA[குமாரன் அவனுக்கு இல்லாமற்போகும்படியாக அவமாகும்; என் ஊழியக்காரராகிய லேவியரோடும் ஆசாரியரோடும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യഹോവയുടെ അരുളപ്പാടു യിരെമ്യാവിന്നുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[பண்ணின உடன்படிக்கையும் அப்பொழுது அவமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യഹോവ തിരഞ്ഞെടുത്തിരിക്കുന്ന രണ്ടു വംശങ്ങളെയും അവൻ തള്ളിക്കളഞ്ഞു എന്നു ഈ ജനം പറയുന്നതു നീ]]></a:t>
+              <a:t><![CDATA[22. வானத்து நட்சத்திரங்கள் எண்ணப்படாததும் கடற்கரை மணல் அளக்கப்படாததுமாயிருக்கிறதுபோல, நான் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശ്രദ്ധിക്കുന്നില്ലയോ? ഇങ്ങനെ അവൻ എന്റെ ജനത്തെ അതു ഇനി ഒരു ജാതിയല്ല എന്നു ദുഷിച്ചു പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[தாசனாகிய தாவீதின் சந்ததியையும் எனக்கு ஊழியஞ்செய்கிற லேவியரையும் வர்த்திக்கப்பண்ணுவேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു; പകലിനോടും രാത്രിയോടും ഉള്ള എന്റെ നിയമം]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിലനില്ക്കുന്നില്ലെങ്കിൽ, ഞാൻ ആകാശത്തിന്റെയും ഭൂമിയുടെയും വ്യവസ്ഥ നിയമിച്ചിട്ടില്ലെങ്കിൽ,]]></a:t>
+              <a:t><![CDATA[23. பின்னும் எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഞാൻ യാക്കോബിന്റെയും എന്റെ ദാസനായ ദാവീദിന്റെയും സന്തതിയെ അബ്രാഹാമിന്റെയും യിസ്ഹാക്കിന്റെയും]]></a:t>
+              <a:t><![CDATA[24. கர்த்தர் தெரிந்துகொண்ட இரண்டு வம்சங்களையும் வெறுத்துப்போட்டாரென்று இந்த ஜனம் சொல்லி, தங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാക്കോബിന്റെയും സന്തതിക്കു അധിപതിമാരായിരിപ്പാൻ അവന്റെ സന്തതിയിൽ നിന്നു ഒരാളെ എടുക്കാതവണ്ണം]]></a:t>
+              <a:t><![CDATA[முன்பாக என் ஜனம் இனி ஒரு ஜாதியல்லவென்று அதைத் தூஷிக்கிறார்களென்பதை நீ காண்கிறதில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14790,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തള്ളിക്കളയും. അവരുടെ പ്രവാസികളെ ഞാൻ മടക്കിവരുത്തുകയും അവർക്കു കരുണകാണിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[25. வானத்துக்கும் பூமிக்கும் குறித்திருக்கிற நியமங்களை நான் காவாமல், பகற்காலத்தையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இராக்காலத்தையுங்குறித்து நான் பண்ணின உடன்படிக்கை அற்றுப்போகிறது உண்டானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നെ വിളിച്ചപേക്ഷിക്ക; ഞാൻ നിനക്കുത്തരം അരുളം; നീ അറിയാത്ത മഹത്തായും അഗോചരമായും ഉള്ള കാര്യങ്ങളെ]]></a:t>
+              <a:t><![CDATA[3. என்னை நோக்கிக் கூப்பிடு, அப்பொழுது நான் உனக்கு உத்தரவு கொடுத்து, நீ அறியாததும் உனக்கு எட்டாததுமான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அப்பொழுது நான் யாக்கோபின் சந்ததியையும், என் தாசனாகிய தாவீதின் சந்ததியையும் தள்ளி, நான் ஆபிரகாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஈசாக்கு யாக்கோபு என்பவர்களின் சந்ததியை ஆளத்தக்கவர்களை அதிலிருந்து எடுக்காதபடிக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெறுத்துப்போடுவேன்; அவர்களுடைய சிறையிருப்பை நான் திருப்பி, அவர்களுக்கு இரங்குவேன் என்று கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ നിന്നെ അറിയിക്കും.]]></a:t>
+              <a:t><![CDATA[பெரிய காரியங்களை உனக்கு அறிவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. വാടകൾക്കും വാളിന്നും എതിരെ തടുത്തു നിൽക്കേണ്ടതിന്നായി ഈ നഗരത്തിൽ പൊളിച്ചിട്ടിരിക്കുന്ന വീടുകളെയും]]></a:t>
+              <a:t><![CDATA[4. எதிர்க்கொத்தளங்களினாலும் பட்டயத்தாலும், இடிக்கப்பட்டவைகளாகிய இந்த நகரத்தின் வீடுகளையும், யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാരാജാക്കന്മാരുടെ അരമനകളെയും കുറിച്ചു യിസ്രായേലിന്റെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[ராஜாக்களின் வீடுகளையுங்குறித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>