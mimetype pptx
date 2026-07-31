--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -77,54 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -148,52 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -334,55 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ரேகாபியருடைய வீட்டுக்குப் போய், அவர்களோடே பேசி, அவர்களைக் கர்த்தருடைய ஆலயத்தின் அறைகளில் ஒன்றிலே அழைத்துவந்து, அவர்களுக்குத் திராட்சரசம் குடிக்கக் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாட்களில் எரேமியாவுக்குக் கர்த்தரால் உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ரேகாபியருடைய வீட்டுக்குப் போய், அவர்களோடே பேசி, அவர்களைக் கர்த்தருடைய ஆலயத்தின் அறைகளில் ஒன்றிலே அழைத்துவந்து, அவர்களுக்குத் திராட்சரசம் குடிக்கக் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாட்களில் எரேமியாவுக்குக் கர்த்தரால் உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நீ ரேகாபியருடைய வீட்டுக்குப் போய், அவர்களோடே பேசி, அவர்களைக் கர்த்தருடைய ஆலயத்தின் அறைகளில் ஒன்றிலே அழைத்துவந்து, அவர்களுக்குத் திராட்சரசம் குடிக்கக் கொடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. நீ ரேகாபியருடைய வீட்டுக்குப் போய், அவர்களோடே பேசி, அவர்களைக் கர்த்தருடைய ஆலயத்தின் அறைகளில் ஒன்றிலே அழைத்துவந்து, அவர்களுக்குத் திராட்சரசம் குடிக்கக் கொடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது நான் அபசினியாவின் குமாரனாகிய எரேமியாவுக்கு மகனான யசினியாவையும், அவனுடைய சகோதரரையும், அவனுடைய குமாரர் எல்லாரையும், ரேகாபியருடைய குடும்பத்தார் அனைவரையும் அழைத்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின் கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக் கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய ஆலயத்திலே பிரபுக்களுடைய அறையின் அருகேயும், வாசலைக்காக்கிற சல்லூமின் குமாரனாகிய மாசெயாவினுடைய அறையின்மேலுமுள்ள இத்தலியாவின் குமாரனும் தேவனுடைய மனுஷனுமாகிய ஆனான் என்னும் புத்திரருடைய அறையிலே அவர்களைக் கூட்டிக்கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. இப்போதும் ரேகாபின் குமாரனாகிய யோனதாபின் புத்திரர் தங்கள் தகப்பன் தங்களுக்குக் கட்டளையிட்ட கற்பனையைக் கைக்கொண்டிருக்கும்போது, இந்த ஜனங்கள் எனக்குக் கீழ்ப்படியாமற்போனபடியினாலும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின் கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக் கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. திராட்சரசத்தினால் நிரப்பப்பட்ட குடங்களையும் கிண்ணங்களையும் ரேகாபியருடைய குடும்பத்தைச் சேர்ந்த புத்திரரின் முன்னே வைத்து, அவர்களை நோக்கி: திராட்சரசம் குடியுங்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின் கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக் கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. திராட்சரசத்தினால் நிரப்பப்பட்ட குடங்களையும் கிண்ணங்களையும் ரேகாபியருடைய குடும்பத்தைச் சேர்ந்த புத்திரரின் முன்னே வைத்து, அவர்களை நோக்கி: திராட்சரசம் குடியுங்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சரசத்தினால் நிரப்பப்பட்ட குடங்களையும் கிண்ணங்களையும் ரேகாபியருடைய குடும்பத்தைச் சேர்ந்த புத்திரரின் முன்னே வைத்து, அவர்களை நோக்கி: திராட்சரசம் குடியுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சரசத்தினால் நிரப்பப்பட்ட குடங்களையும் கிண்ணங்களையும் ரேகாபியருடைய குடும்பத்தைச் சேர்ந்த புத்திரரின் முன்னே வைத்து, அவர்களை நோக்கி: திராட்சரசம் குடியுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் சகல நாட்களிலும் எனக்கு முன்பாக நிற்கத்தக்க புருஷன் ரேகாபின் குமாரனாகிய யோனதாபுக்கு இல்லாமற்போவதில்லையென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் சகல நாட்களிலும் எனக்கு முன்பாக நிற்கத்தக்க புருஷன் ரேகாபின் குமாரனாகிய யோனதாபுக்கு இல்லாமற்போவதில்லையென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும் கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும் கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[8. அப்படியே எங்கள் எல்லா நாட்களிலும் நாங்களும் எங்கள் ஸ்திரீகளும் எங்கள் குமாரரும் எங்கள் குமாரத்திகளும் திராட்சரசம் குடியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும் கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[8. அப்படியே எங்கள் எல்லா நாட்களிலும் நாங்களும் எங்கள் ஸ்திரீகளும் எங்கள் குமாரரும் எங்கள் குமாரத்திகளும் திராட்சரசம் குடியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும் கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் குடியிருக்க வீடுகளைக் கட்டாமலும் ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாபின் சத்தத்துக்குக் கீழ்ப்படிந்திருக்கிறோம்; எங்களுக்குத் திராட்சத்தோட்டமும் வயலும் விதைப்பாடுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும் கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[10. நாங்கள் கூடாரங்களில் குடியிருந்து, எங்கள் தகப்பனாகிய யோனதாப் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் கீழ்ப்படிந்து செய்து வந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே எங்கள் எல்லா நாட்களிலும் நாங்களும் எங்கள் ஸ்திரீகளும் எங்கள் குமாரரும் எங்கள் குமாரத்திகளும் திராட்சரசம் குடியாமலும்,]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் குடியிருக்க வீடுகளைக் கட்டாமலும் ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாபின் சத்தத்துக்குக் கீழ்ப்படிந்திருக்கிறோம்; எங்களுக்குத் திராட்சத்தோட்டமும் வயலும் விதைப்பாடுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் குடியிருக்க வீடுகளைக் கட்டாமலும் ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாபின் சத்தத்துக்குக் கீழ்ப்படிந்திருக்கிறோம்; எங்களுக்குத் திராட்சத்தோட்டமும் வயலும் விதைப்பாடுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் கூடாரங்களில் குடியிருந்து, எங்கள் தகப்பனாகிய யோனதாப் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் கீழ்ப்படிந்து செய்து வந்தோம்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் கூடாரங்களில் குடியிருந்து, எங்கள் தகப்பனாகிய யோனதாப் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் கீழ்ப்படிந்து செய்து வந்தோம்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும் எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும் எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்,]]></a:t>
+              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும் எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும் எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும் எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,269 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்போதும் ரேகாபின் குமாரனாகிய யோனதாபின் புத்திரர் தங்கள் தகப்பன் தங்களுக்குக் கட்டளையிட்ட கற்பனையைக் கைக்கொண்டிருக்கும்போது, இந்த ஜனங்கள் எனக்குக் கீழ்ப்படியாமற்போனபடியினாலும்.]]></a:t>
+              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின் கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக் கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்போதும் ரேகாபின் குமாரனாகிய யோனதாபின் புத்திரர் தங்கள் தகப்பன் தங்களுக்குக் கட்டளையிட்ட கற்பனையைக் கைக்கொண்டிருக்கும்போது, இந்த ஜனங்கள் எனக்குக் கீழ்ப்படியாமற்போனபடியினாலும்.]]></a:t>
+              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின் கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக் கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாட்களில் எரேமியாவுக்குக் கர்த்தரால் உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[19. ஆதலால் சகல நாட்களிலும் எனக்கு முன்பாக நிற்கத்தக்க புருஷன் ரேகாபின் குமாரனாகிய யோனதாபுக்கு இல்லாமற்போவதில்லையென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாட்களில் எரேமியாவுக்குக் கர்த்தரால் உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[19. ஆதலால் சகல நாட்களிலும் எனக்கு முன்பாக நிற்கத்தக்க புருஷன் ரேகாபின் குமாரனாகிய யோனதாபுக்கு இல்லாமற்போவதில்லையென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493646" r:id="rId1"/>
+    <p:sldLayoutId id="2474525366" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5548,66 +5322,50 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നീ രേഖാബ്യഗൃഹത്തിന്റെ അടുക്കൽ ചെന്നു അവരോടു സംസാരിച്ചു അവരെ യഹോവയുടെ ആലയത്തിന്റെ ഒരു മുറിയിൽ]]></a:t>
+              <a:t><![CDATA[1. যিহূদার রাজা যখন যিহোয়াকীম তখন যিরমিয়র কাছে প্রভুর বার্তা এলো| যিহোয়াকীম ছিলেন য়োসিযের পুত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുവന്നു അവർക്കു വീഞ്ഞുകുടിപ്പാൻ കൊടുക്ക.]]></a:t>
+              <a:t><![CDATA[এই হল প্রভুর বার্তা:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അതുകൊണ്ടു യിസ്രായേലിന്റെ ദൈവമായി സൈന്യങ്ങളുടെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ]]></a:t>
+              <a:t><![CDATA[2. “যিরমিয়, যাও রেখবীয পরিবারকে মন্দিরের পাশের ঘরগুলির কোন একটি ঘরে আসবার জন্য আমন্ত্রণ জানিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞിട്ടും അവർ കേൾക്കയോ വിളിച്ചിട്ടും അവർ ഉത്തരം പറകയോ ചെയ്യായ്കകൊണ്ടു, ഞാൻ യെഹൂദയുടെ മേലും]]></a:t>
+              <a:t><![CDATA[এসো| তাদের দ্রাক্ষারস পানের প্রস্তাব দাও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേമിലെ സകലനിവാസികളുടെ മേലും ഞാൻ അവർക്കു വിധിച്ചിരിക്കുന്ന അനർത്ഥമൊക്കെയും വരുത്തും.]]></a:t>
+              <a:t><![CDATA[3. সুতরাং আমি (যিরমিয়) যাসিনিয়ের কাছে গিয়েছিলাম| যাসিনিয ছিল যিরমিয়নামক এক ব্যক্তির পুত্র এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അങ്ങനെ ഞാൻ ഹബസിന്യാവിന്റെ മകനായ യിരെമ്യാവിന്റെ മകൻ യയസന്യാവെയും അവന്റെ സഹോദരന്മാരെയും അവന്റെ]]></a:t>
+              <a:t><![CDATA[হবত্সিনিয়ের পৌত্র| আমি যাসিনিযর অন্য ভাইদের এবং তার সব ছেলেদের রেখবীয পরিবারের সকল সদস্যদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലപുത്രന്മാരെയും രേഖാബ്യഗൃഹം മുഴുവനെയും കൂട്ടി]]></a:t>
+              <a:t><![CDATA[পেয়েছিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യഹോവയുടെ ആലയത്തിൽ പ്രഭുക്കന്മാരുടെ മുറിക്കരികെ ശല്ലൂമിന്റെ മകനായ വാതിൽ കാവൽക്കാരൻ മയസേയാവിന്റെ]]></a:t>
+              <a:t><![CDATA[4. তারপর আমি রেখবীয পরিবারকে প্রভুর মন্দিরে নিয়ে এলাম| আমরা হাননের পুত্রের ঘরে গেলাম| হানন ছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുറിക്കു മീതെ ഇഗ്ദല്യാവിന്റെ മകനും ദൈവപുരുഷനുമായ ഹാനാന്റെ പുത്രന്മാരുടെ മുറിയിൽ കൊണ്ടുവന്നു.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের প্রিয মানুষ| তার পিতার নাম ছিল য়িগ্রলিয| পাশের ঘরে থাকতেন যিহূদার যুবরাজগণ| নীচের ঘরে থাকতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പിന്നെ യിരെമ്യാവു രേഖാബ്യഗൃഹത്തോടു പറഞ്ഞതു: യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം]]></a:t>
+              <a:t><![CDATA[শল্লুমের পুত্র মাসেয| মাসেয ছিল মন্দিরের প্রহরী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിങ്ങൾ ഓരോരുത്തൻ താന്താന്റെ ദുർമ്മാർഗ്ഗം വിട്ടുതിരിഞ്ഞു നിങ്ങളുടെ പ്രവൃത്തികളെ നന്നാക്കുവിൻ;]]></a:t>
+              <a:t><![CDATA[16. য়িহোনাদবের নির্দেশ তার উত্তরপুরুষরা মেনে চলেছিল কিন্তু যিহূদার লোকরা আমাকে মান্য করেনি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു. നിങ്ങൾ നിങ്ങളുടെ പിതാവായ യോനാദാബിന്റെ കല്പന പ്രാണിച്ചു അവന്റെ ആജ്ഞയൊക്കെയും]]></a:t>
+              <a:t><![CDATA[5. তখন আমি (যিরমিয়) রেখবীয পরিবারের আমন্ত্রিত সদস্যদের সামনে দ্রাক্ষারসের পাত্র রেখে বললাম,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുസരിച്ചു അവൻ കല്പിച്ചതുപോലെ ഒക്കെയും ചെയ്തിരിക്കകൊണ്ടു,]]></a:t>
+              <a:t><![CDATA[“সামান্য দ্রাক্ষারস পান করুন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. പിന്നെ ഞാൻ, രേഖാബ്യഗൃഹക്കാരുടെ മുമ്പിൽ വീഞ്ഞു നിറെച്ച കുടങ്ങളും പാനപാത്രങ്ങളും വെച്ചു അവരോടു:]]></a:t>
+              <a:t><![CDATA[6. কিন্তু তারা উত্তর দিল, “আমরা কখনও দ্রাক্ষারস পান করি না, কারণ আমাদের পূর্বপুরুষ রেখবীয পুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീഞ്ഞു കുടിപ്പിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[য়িহোনাদব আমাদের এই নির্দেশ দিয়েছিলেন: ‘তোমরা এবং তোমাদের উত্তরপুরুষ কেউ কখনো দ্রাক্ষারস পান করবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. എന്റെ മുമ്പാകെ നില്പാൻ രേഖാബിന്റെ മകനായ യോനാദാബിന്നു ഒരു പുരുഷൻ ഒരിക്കലും ഇല്ലാതെ വരികയില്ല]]></a:t>
+              <a:t><![CDATA[না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യിസ്രായേലിന്റെ ദൈവമായ യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[7. তোমরা ঘরবাড়ি তৈরী করবে না,ফসল বুনবে না, দ্রাক্ষার চাষ করবে না| তোমরা কেবল তাঁবুতে থাকবে| তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അതിന്നു അവർ പറഞ്ഞതു: ഞങ്ങൾ വീഞ്ഞു കുടിക്കയില്ല; രേഖാബിന്റെ മകനായി ഞങ്ങളുടെ പിതാവായ യോനാദാബ്]]></a:t>
+              <a:t><![CDATA[যদি এগুলি মেনে চলো তাহলে তোমরা যাযাবরের মতো স্থান পরিবর্তন করে দীর্ঘদিন জীবিত থাকবে|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളോടു: നിങ്ങൾ ചെന്നു പാർക്കുന്ന ദേശത്തു ദീർഘയുസ്സോടെ ഇരിക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[8. তাই আমরা রেখবীয পরিবারের সদস্যরা আমাদের পূর্বপুরুষ য়িহোনাদবের নির্দেশ অক্ষরে অক্ষরে মেনে চলি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നിങ്ങളും നിങ്ങളുടെ മക്കളും ഒരിക്കലും വീഞ്ഞു കുടിക്കരുതു; വീടു പണിയരുതു; വിത്തു വിതെക്കരുതു;]]></a:t>
+              <a:t><![CDATA[আমরা কেউ দ্রাক্ষারস পান করি না| আমাদের স্ত্রী, ছেলেমেযে কেউ দ্রাক্ষারস পান করে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുന്തിരിത്തോട്ടം ഉണ്ടാക്കരുതു; ഈവക ഒന്നും നിങ്ങൾക്കുണ്ടാകയുമരുതു; നിങ്ങൾ ജീവപര്യന്തം കൂടാരങ്ങളിൽ]]></a:t>
+              <a:t><![CDATA[9. আমরা কখনও বাস করার জন্য বাড়ি তৈরী করি না| দ্রাক্ষার চাষ করি না, ফসল ফলানোর জন্য বীজ বুনি না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അന്യദേവന്മാരോടു ചേർന്നു അവരെ സേവിക്കരുതു; അപ്പോൾ ഞാൻ നിങ്ങൾക്കും നിങ്ങളുടെ പിതാക്കന്മാർക്കും തന്ന]]></a:t>
+              <a:t><![CDATA[17. তাই প্রভু সর্বশক্তিমান, ইস্রায়েলের ঈশ্বর বললেন: “আমি বলেছিলাম যিহূদা ও জেরুশালেমে লোকেদের ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാർക്കേണം എന്നിങ്ങനെ കല്പിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[10. আমরা আমাদের পূর্বপুরুষ য়িহোনাদবের নির্দেশ পালন করেছি এবং আমরা তাঁবুতেই বসবাস করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അങ്ങനെ ഞങ്ങളും ഭാര്യമാരും പുത്രന്മാരും പുത്രിമാരും ഞങ്ങളുടെ ജീവകാലത്തൊരിക്കലും വീഞ്ഞു കുടിക്കയോ]]></a:t>
+              <a:t><![CDATA[11. কিন্তু যখন নবূখদ্রিত্‌সর, বাবিলের রাজা যিহূদা আক্রমণ করেছিল, আমরা বলেছিলাম, ‘বাবিলীয এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. പാർപ്പാൻ വീടു പണികയോ ചെയ്യാതെ രേഖാബിന്റെ മകനായി ഞങ്ങളുടെ പിതാവായ യോനാദാബ് ഞങ്ങളോടു കല്പിച്ച]]></a:t>
+              <a:t><![CDATA[আর্মেনীয সৈন্যদের হাত থেকে রক্ষা পাবার জন্য আমাদের জেরুশালেম শহরে যাওয়া যাক|’ তাই আমরা জেরুশালেমে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലത്തിലും അവന്റെ വാക്കു കേട്ടനുസരിച്ചുവരുന്നു; ഞങ്ങൾക്കു മുന്തിരിത്തോട്ടവും വയലും വിത്തും ഇല്ല.]]></a:t>
+              <a:t><![CDATA[পালিয়ে গিয়েছিলাম এবং তারপর থেকে ওখানেই থেকেছি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഞങ്ങൾ കൂടാരങ്ങളിൽ പാർത്തു, ഞങ്ങളുടെ പിതാവായ യോനാദാബ് ഞങ്ങളോടു കല്പിച്ചതുപോലെ ഒക്കെയും]]></a:t>
+              <a:t><![CDATA[12. তখন প্রভুর বার্তা এলো যিরমিয়র কাছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുസരിച്ചു നടക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[13. প্রভু সর্বশক্তিমান ইস্রায়েলের ঈশ্বর বললেন: “যিরমিয় যাও| যিহূদা ও জেরুশালেমের লোকদের গিয়ে বলো:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. എന്നാൽ ബാബേൽരാജാവായ നെബൂഖദ്നേസർ ദേശത്തെ ആക്രമിച്ചപ്പോൾ ഞങ്ങൾ: വരുവിൻ കല്ദയരുടെ സൈന്യത്തിന്റെയും]]></a:t>
+              <a:t><![CDATA[তোমাদের শিক্ষা হওয়া উচিত্‌ এবং তোমরা আমার বার্তা পালন করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരാമ്യരുടെ സൈന്യത്തിന്റെയും മുമ്പിൽനിന്നു നമുക്കു യെരൂശലേമിലേക്കു പോയ്ക്കളയാം എന്നു പറഞ്ഞു; അങ്ങനെ]]></a:t>
+              <a:t><![CDATA[14. “রেখব তার উত্তরপুরুষদের নির্দেশ দিয়েছিল দ্রাক্ষারস পান না করতে| এবং সেই নির্দেশ আজও রেখবীয]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങൾ യെരൂശലേമിൽ പാർത്തുവരുന്നു.]]></a:t>
+              <a:t><![CDATA[পরিবারের সদস্যরা পালন করে আসছে| কিন্তু আমি প্রভু এবং আমি যিহূদার লোকরা, তোমাদের বারবার বার্তা পাঠানো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അപ്പോൾ യഹോവയുടെ അരുളപ്പാടു യിരെമ്യാവിന്നുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[সত্ত্বেও তোমরা আমাকে অগ্রাহ্য করেছ এবং অমান্য করেছ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തു നിങ്ങൾ വസിക്കുമെന്നിങ്ങനെ പ്രവാചകന്മാരായ എന്റെ സകലദാസന്മാരെയും ഞാൻ ഇടവിടാതെ നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[বহু মারাত্মক ঘটনা ঘটবে| শীঘ্রই আমি সেগুলি ঘটাবো কারণ আমি ওই লোকদের সঙ্গে কথা বলেছিলাম কিন্তু তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നീ ചെന്നു]]></a:t>
+              <a:t><![CDATA[15. যিহূদা ও ইস্রায়েলের লোকদের কাছে বারবার আমার অনুচর এবং ভাব্বাদীদের পাঠিয়েছি| তারা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാപുരുഷന്മാരോടും യെരൂശലേംനിവാസികളോടും പറയേണ്ടതു: എന്റെ വചനങ്ങളെ അനുസരിക്കേണ്ടതിന്നു നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[বলেছে: ‘অসত্‌ হওয়া বন্ধ করো| ভালো কাজ কর| অন্য দেবতাদের অনুসরণ করো না ও তাদের সেবা করো না| তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രബോധനം കൈാക്കൊള്ളുന്നില്ലയോ? എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[যদি আমাকে মেনে চলতে তাহলে তোমরা এই দেশে বসবাস করতে পারতে, য়ে দেশ তোমাদের পূর্বপুরুষকে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,315 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. രേഖാബിന്റെ മകനായ യോനാദാബ് തന്റെ പുത്രന്മാരോടു വീഞ്ഞു കുടിക്കരുതെന്നു കല്പിച്ചതു അവർ]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[ഇടവിടാതെ നിങ്ങളോടു സംസാരിച്ചിട്ടും നിങ്ങൾ എന്നെ അനുസരിച്ചിട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[দিয়েছিলাম|’ কিন্তু তোমরা আমার বার্তাকে পাত্তাই দিলে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ അയച്ചു പറയിച്ചിട്ടും നിങ്ങൾ ചെവി ചായിക്കയോ എന്റെ വാക്കു കേട്ടനുസരിക്കയോ ചെയ്തിട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[আমার কথা শুনতে অস্বীকার করেছিল| আমি তাদের চিত্কার করে ডেকেছিলাম কিন্তু তারা সাড়া দেয়নি|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. രേഖാബിന്റെ മകനായ യോനാദാബിന്റെ പുത്രന്മാർ അവരുടെ പിതാവു കല്പിച്ച കല്പന പ്രമാണിച്ചിരിക്കുന്നു; ഈ]]></a:t>
+              <a:t><![CDATA[18. যিরমিয়, রেখবীয পরিবারকে বলেছিল, “সর্বশক্তিমান প্রভু ইস্রায়েলের ঈশ্বর বলেছেন: ‘তোমরা তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനമോ, എന്റെ വാക്കു കേട്ടനുസരിച്ചിട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[পূর্বপুরুষ য়িহোনাদবের সব নির্দেশ মেনে চলেছো| তোমরা য়িহোনাদবের শিক্ষাকেই অনুসরণ করে গিয়েছো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യോശീയാവിന്റെ മകനായി യെഹൂദാരാജാവായ യെഹോയാക്കീമിന്റെ കാലത്തു യിരെമ്യാവിന്നു]]></a:t>
+              <a:t><![CDATA[19. তাই সর্বশক্তিমান প্রভু ইস্রায়েলের ঈশ্বর বলেছেন সেখানে সর্বদাই রেখবের পুত্র য়িহোনাদবের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയിങ്കൽനിന്നുണ്ടായ അരുളപ്പാടു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[উত্তরপুরুষদের কোন এক জন আমাকে সেবা করবার জন্য আমার সামনে থাকবে|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>