--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -77,50 +77,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +158,57 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +349,60 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாட்களில் எரேமியாவுக்குக் கர்த்தரால் உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[4. And I brought them into the house of the LORD, into the chamber of the sons of Hanan, the son of Igdaliah, a man of God, which was by the chamber of the princes, which was above the chamber of Maaseiah the son of Shallum, the keeper of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாட்களில் எரேமியாவுக்குக் கர்த்தரால் உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[5. And I set before the sons of the house of the Rechabites pots full of wine, and cups, and I said unto them, Drink all of you wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ரேகாபியருடைய வீட்டுக்குப் போய், அவர்களோடே பேசி, அவர்களைக் கர்த்தருடைய ஆலயத்தின் அறைகளில் ஒன்றிலே அழைத்துவந்து, அவர்களுக்குத் திராட்சரசம் குடிக்கக் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And I set before the sons of the house of the Rechabites pots full of wine, and cups, and I said unto them, Drink all of you wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ரேகாபியருடைய வீட்டுக்குப் போய், அவர்களோடே பேசி, அவர்களைக் கர்த்தருடைய ஆலயத்தின் அறைகளில் ஒன்றிலே அழைத்துவந்து, அவர்களுக்குத் திராட்சரசம் குடிக்கக் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[6. But they said, We will drink no wine: for Jonadab the son of Rechab our father commanded us, saying, All of you shall drink no wine, neither all of you, nor your sons for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நான் அபசினியாவின் குமாரனாகிய எரேமியாவுக்கு மகனான யசினியாவையும், அவனுடைய சகோதரரையும், அவனுடைய குமாரர் எல்லாரையும், ரேகாபியருடைய குடும்பத்தார் அனைவரையும் அழைத்து;]]></a:t>
+              <a:t><![CDATA[6. But they said, We will drink no wine: for Jonadab the son of Rechab our father commanded us, saying, All of you shall drink no wine, neither all of you, nor your sons for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நான் அபசினியாவின் குமாரனாகிய எரேமியாவுக்கு மகனான யசினியாவையும், அவனுடைய சகோதரரையும், அவனுடைய குமாரர் எல்லாரையும், ரேகாபியருடைய குடும்பத்தார் அனைவரையும் அழைத்து;]]></a:t>
+              <a:t><![CDATA[7. Neither shall all of you build house, nor sow seed, nor plant vineyard, nor have any: but all your days all of you shall dwell in tents; that all of you may live many days in the land where all of you be strangers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நான் அபசினியாவின் குமாரனாகிய எரேமியாவுக்கு மகனான யசினியாவையும், அவனுடைய சகோதரரையும், அவனுடைய குமாரர் எல்லாரையும், ரேகாபியருடைய குடும்பத்தார் அனைவரையும் அழைத்து;]]></a:t>
+              <a:t><![CDATA[7. Neither shall all of you build house, nor sow seed, nor plant vineyard, nor have any: but all your days all of you shall dwell in tents; that all of you may live many days in the land where all of you be strangers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய ஆலயத்திலே பிரபுக்களுடைய அறையின் அருகேயும், வாசலைக்காக்கிற சல்லூமின் குமாரனாகிய மாசெயாவினுடைய அறையின்மேலுமுள்ள இத்தலியாவின் குமாரனும் தேவனுடைய மனுஷனுமாகிய ஆனான் என்னும் புத்திரருடைய அறையிலே அவர்களைக் கூட்டிக்கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[7. Neither shall all of you build house, nor sow seed, nor plant vineyard, nor have any: but all your days all of you shall dwell in tents; that all of you may live many days in the land where all of you be strangers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய ஆலயத்திலே பிரபுக்களுடைய அறையின் அருகேயும், வாசலைக்காக்கிற சல்லூமின் குமாரனாகிய மாசெயாவினுடைய அறையின்மேலுமுள்ள இத்தலியாவின் குமாரனும் தேவனுடைய மனுஷனுமாகிய ஆனான் என்னும் புத்திரருடைய அறையிலே அவர்களைக் கூட்டிக்கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[8. Thus have we obeyed the voice of Jonadab the son of Rechab our father in all that he has charged us, to drink no wine all our days, we, our wives, our sons, nor our daughters;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய ஆலயத்திலே பிரபுக்களுடைய அறையின் அருகேயும், வாசலைக்காக்கிற சல்லூமின் குமாரனாகிய மாசெயாவினுடைய அறையின்மேலுமுள்ள இத்தலியாவின் குமாரனும் தேவனுடைய மனுஷனுமாகிய ஆனான் என்னும் புத்திரருடைய அறையிலே அவர்களைக் கூட்டிக்கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[8. Thus have we obeyed the voice of Jonadab the son of Rechab our father in all that he has charged us, to drink no wine all our days, we, our wives, our sons, nor our daughters;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்போதும் ரேகாபின் குமாரனாகிய யோனதாபின் புத்திரர் தங்கள் தகப்பன் தங்களுக்குக் கட்டளையிட்ட கற்பனையைக் கைக்கொண்டிருக்கும்போது, இந்த ஜனங்கள் எனக்குக் கீழ்ப்படியாமற்போனபடியினாலும்.]]></a:t>
+              <a:t><![CDATA[1. The word which came unto Jeremiah from the LORD in the days of Jehoiakim the son of Josiah king of Judah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சரசத்தினால் நிரப்பப்பட்ட குடங்களையும் கிண்ணங்களையும் ரேகாபியருடைய குடும்பத்தைச் சேர்ந்த புத்திரரின் முன்னே வைத்து, அவர்களை நோக்கி: திராட்சரசம் குடியுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[9. Nor to build houses for us to dwell in: neither have we vineyard, nor field, nor seed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. திராட்சரசத்தினால் நிரப்பப்பட்ட குடங்களையும் கிண்ணங்களையும் ரேகாபியருடைய குடும்பத்தைச் சேர்ந்த புத்திரரின் முன்னே வைத்து, அவர்களை நோக்கி: திராட்சரசம் குடியுங்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[9. Nor to build houses for us to dwell in: neither have we vineyard, nor field, nor seed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[10. But we have dwelt in tents, and have obeyed, and done according to all that Jonadab our father commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[10. But we have dwelt in tents, and have obeyed, and done according to all that Jonadab our father commanded us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[11. But it came to pass, when Nebuchadrezzar king of Babylon came up into the land, that we said, Come, and let us go to Jerusalem for fear of the army of the Chaldeans, and for fear of the army of the Syrians: so we dwell at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும் கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[11. But it came to pass, when Nebuchadrezzar king of Babylon came up into the land, that we said, Come, and let us go to Jerusalem for fear of the army of the Chaldeans, and for fear of the army of the Syrians: so we dwell at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும் கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[11. But it came to pass, when Nebuchadrezzar king of Babylon came up into the land, that we said, Come, and let us go to Jerusalem for fear of the army of the Chaldeans, and for fear of the army of the Syrians: so we dwell at Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே எங்கள் எல்லா நாட்களிலும் நாங்களும் எங்கள் ஸ்திரீகளும் எங்கள் குமாரரும் எங்கள் குமாரத்திகளும் திராட்சரசம் குடியாமலும்,]]></a:t>
+              <a:t><![CDATA[12. Then came the word of the LORD unto Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே எங்கள் எல்லா நாட்களிலும் நாங்களும் எங்கள் ஸ்திரீகளும் எங்கள் குமாரரும் எங்கள் குமாரத்திகளும் திராட்சரசம் குடியாமலும்,]]></a:t>
+              <a:t><![CDATA[13. Thus says the LORD of hosts, the God of Israel; Go and tell the men of Judah and the inhabitants of Jerusalem, Will all of you not receive instruction to hearken to my words? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் குடியிருக்க வீடுகளைக் கட்டாமலும் ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாபின் சத்தத்துக்குக் கீழ்ப்படிந்திருக்கிறோம்; எங்களுக்குத் திராட்சத்தோட்டமும் வயலும் விதைப்பாடுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. Thus says the LORD of hosts, the God of Israel; Go and tell the men of Judah and the inhabitants of Jerusalem, Will all of you not receive instruction to hearken to my words? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. The word which came unto Jeremiah from the LORD in the days of Jehoiakim the son of Josiah king of Judah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் கூடாரங்களில் குடியிருந்து, எங்கள் தகப்பனாகிய யோனதாப் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம் கீழ்ப்படிந்து செய்து வந்தோம்.]]></a:t>
+              <a:t><![CDATA[13. Thus says the LORD of hosts, the God of Israel; Go and tell the men of Judah and the inhabitants of Jerusalem, Will all of you not receive instruction to hearken to my words? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The words of Jonadab the son of Rechab, that he commanded his sons not to drink wine, are performed; for unto this day they drink none, but obey their father's commandment: notwithstanding I have spoken unto you, rising early and speaking; but all of you hearkened not unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The words of Jonadab the son of Rechab, that he commanded his sons not to drink wine, are performed; for unto this day they drink none, but obey their father's commandment: notwithstanding I have spoken unto you, rising early and speaking; but all of you hearkened not unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The words of Jonadab the son of Rechab, that he commanded his sons not to drink wine, are performed; for unto this day they drink none, but obey their father's commandment: notwithstanding I have spoken unto you, rising early and speaking; but all of you hearkened not unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்,]]></a:t>
+              <a:t><![CDATA[14. The words of Jonadab the son of Rechab, that he commanded his sons not to drink wine, are performed; for unto this day they drink none, but obey their father's commandment: notwithstanding I have spoken unto you, rising early and speaking; but all of you hearkened not unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும் எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. I have sent also unto you all my servants the prophets, rising up early and sending them, saying, Return all of you now every man from his evil way, and amend your doings, and go not after other gods to serve them, and all of you shall dwell in the land which I have given to you and to your fathers: but all of you have not inclined your ear, nor hearkened unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும் எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. I have sent also unto you all my servants the prophets, rising up early and sending them, saying, Return all of you now every man from his evil way, and amend your doings, and go not after other gods to serve them, and all of you shall dwell in the land which I have given to you and to your fathers: but all of you have not inclined your ear, nor hearkened unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. I have sent also unto you all my servants the prophets, rising up early and sending them, saying, Return all of you now every man from his evil way, and amend your doings, and go not after other gods to serve them, and all of you shall dwell in the land which I have given to you and to your fathers: but all of you have not inclined your ear, nor hearkened unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. I have sent also unto you all my servants the prophets, rising up early and sending them, saying, Return all of you now every man from his evil way, and amend your doings, and go not after other gods to serve them, and all of you shall dwell in the land which I have given to you and to your fathers: but all of you have not inclined your ear, nor hearkened unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக் கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. I have sent also unto you all my servants the prophets, rising up early and sending them, saying, Return all of you now every man from his evil way, and amend your doings, and go not after other gods to serve them, and all of you shall dwell in the land which I have given to you and to your fathers: but all of you have not inclined your ear, nor hearkened unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Go unto the house of the Rechabites, and speak unto them, and bring them into the house of the LORD, into one of the chambers, and give them wine to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Because the sons of Jonadab the son of Rechab have performed the commandment of their father, which he commanded them; but this people has not hearkened unto me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Because the sons of Jonadab the son of Rechab have performed the commandment of their father, which he commanded them; but this people has not hearkened unto me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Therefore thus says the LORD God of hosts, the God of Israel; Behold, I will bring upon Judah and upon all the inhabitants of Jerusalem all the evil that I have pronounced against them: because I have spoken unto them, but they have not heard; and I have called unto them, but they have not answered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4386,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத் திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான் கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான் உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக் கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Therefore thus says the LORD God of hosts, the God of Israel; Behold, I will bring upon Judah and upon all the inhabitants of Jerusalem all the evil that I have pronounced against them: because I have spoken unto them, but they have not heard; and I have called unto them, but they have not answered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Therefore thus says the LORD God of hosts, the God of Israel; Behold, I will bring upon Judah and upon all the inhabitants of Jerusalem all the evil that I have pronounced against them: because I have spoken unto them, but they have not heard; and I have called unto them, but they have not answered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Therefore thus says the LORD God of hosts, the God of Israel; Behold, I will bring upon Judah and upon all the inhabitants of Jerusalem all the evil that I have pronounced against them: because I have spoken unto them, but they have not heard; and I have called unto them, but they have not answered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Jeremiah said unto the house of the Rechabites, Thus says the LORD of hosts, the God of Israel; Because all of you have obeyed the commandment of Jonadab your father, and kept all his precepts, and done according unto all that he has commanded you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Jeremiah said unto the house of the Rechabites, Thus says the LORD of hosts, the God of Israel; Because all of you have obeyed the commandment of Jonadab your father, and kept all his precepts, and done according unto all that he has commanded you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And Jeremiah said unto the house of the Rechabites, Thus says the LORD of hosts, the God of Israel; Because all of you have obeyed the commandment of Jonadab your father, and kept all his precepts, and done according unto all that he has commanded you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Therefore thus says the LORD of hosts, the God of Israel; Jonadab the son of Rechab shall not lack a man to stand before me for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள் மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான் அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Go unto the house of the Rechabites, and speak unto them, and bring them into the house of the LORD, into one of the chambers, and give them wine to drink.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Therefore thus says the LORD of hosts, the God of Israel; Jonadab the son of Rechab shall not lack a man to stand before me for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின் கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக் கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Then I took Jaazaniah the son of Jeremiah, the son of Habaziniah, and his brethren, and all his sons, and the whole house of the Rechabites;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின் கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக் கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Then I took Jaazaniah the son of Jeremiah, the son of Habaziniah, and his brethren, and all his sons, and the whole house of the Rechabites;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் சகல நாட்களிலும் எனக்கு முன்பாக நிற்கத்தக்க புருஷன் ரேகாபின் குமாரனாகிய யோனதாபுக்கு இல்லாமற்போவதில்லையென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And I brought them into the house of the LORD, into the chamber of the sons of Hanan, the son of Igdaliah, a man of God, which was by the chamber of the princes, which was above the chamber of Maaseiah the son of Shallum, the keeper of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால் சகல நாட்களிலும் எனக்கு முன்பாக நிற்கத்தக்க புருஷன் ரேகாபின் குமாரனாகிய யோனதாபுக்கு இல்லாமற்போவதில்லையென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And I brought them into the house of the LORD, into the chamber of the sons of Hanan, the son of Igdaliah, a man of God, which was by the chamber of the princes, which was above the chamber of Maaseiah the son of Shallum, the keeper of the door:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525366" r:id="rId1"/>
+    <p:sldLayoutId id="2482540417" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6113,110 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যিহূদার রাজা যখন যিহোয়াকীম তখন যিরমিয়র কাছে প্রভুর বার্তা এলো| যিহোয়াকীম ছিলেন য়োসিযের পুত্র|]]></a:t>
+              <a:t><![CDATA[புத்திரருடைய அறையிலே அவர்களைக் கூட்டிக்கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই হল প্রভুর বার্তা:]]></a:t>
+              <a:t><![CDATA[5. திராட்சரசத்தினால் நிரப்பப்பட்ட குடங்களையும் கிண்ணங்களையும் ரேகாபியருடைய குடும்பத்தைச் சேர்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “যিরমিয়, যাও রেখবীয পরিবারকে মন্দিরের পাশের ঘরগুলির কোন একটি ঘরে আসবার জন্য আমন্ত্রণ জানিয়ে]]></a:t>
+              <a:t><![CDATA[புத்திரரின் முன்னே வைத்து, அவர்களை நோக்கி: திராட்சரசம் குடியுங்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসো| তাদের দ্রাক্ষারস পানের প্রস্তাব দাও|”]]></a:t>
+              <a:t><![CDATA[6. அதற்கு அவர்கள்: நாங்கள் திராட்சரசம் குடிக்கிறதில்லை; ஏனென்றால், ரேகாபின் குமாரனாகிய எங்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সুতরাং আমি (যিরমিয়) যাসিনিয়ের কাছে গিয়েছিলাম| যাসিনিয ছিল যিরমিয়নামক এক ব্যক্তির পুত্র এবং]]></a:t>
+              <a:t><![CDATA[தகப்பன் யோனதாப், நீங்கள் பரதேசிகளாய்த் தங்குகிற தேசத்தில் நீடித்திருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবত্সিনিয়ের পৌত্র| আমি যাসিনিযর অন্য ভাইদের এবং তার সব ছেলেদের রেখবীয পরিবারের সকল সদস্যদের]]></a:t>
+              <a:t><![CDATA[7. நீங்களும் உங்கள் பிள்ளைகளும் என்றென்றைக்கும் திராட்சரசம் குடியாமலும், வீட்டைக்கட்டாமலும், விதையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেয়েছিলাম|]]></a:t>
+              <a:t><![CDATA[விதையாமலும், திராட்சத்தோட்டத்தை நாட்டாமலும், அதைக் கையாளாமலும், உங்களுடைய எல்லா நாட்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারপর আমি রেখবীয পরিবারকে প্রভুর মন্দিরে নিয়ে এলাম| আমরা হাননের পুত্রের ঘরে গেলাম| হানন ছিল]]></a:t>
+              <a:t><![CDATA[கூடாரங்களிலே குடியிருப்பீர்களாக என்று எங்களுக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের প্রিয মানুষ| তার পিতার নাম ছিল য়িগ্রলিয| পাশের ঘরে থাকতেন যিহূদার যুবরাজগণ| নীচের ঘরে থাকতো]]></a:t>
+              <a:t><![CDATA[8. அப்படியே எங்கள் எல்லா நாட்களிலும் நாங்களும் எங்கள் ஸ்திரீகளும் எங்கள் குமாரரும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শল্লুমের পুত্র মাসেয| মাসেয ছিল মন্দিরের প্রহরী|]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளும் திராட்சரசம் குடியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. য়িহোনাদবের নির্দেশ তার উত্তরপুরুষরা মেনে চলেছিল কিন্তু যিহূদার লোকরা আমাকে মান্য করেনি|”]]></a:t>
+              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாட்களில் எரேமியாவுக்குக் கர்த்தரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তখন আমি (যিরমিয়) রেখবীয পরিবারের আমন্ত্রিত সদস্যদের সামনে দ্রাক্ষারসের পাত্র রেখে বললাম,]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் குடியிருக்க வீடுகளைக் கட்டாமலும் ரேகாபின் குமாரனாகிய எங்களுடைய தகப்பன் யோனதாபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“সামান্য দ্রাক্ষারস পান করুন|”]]></a:t>
+              <a:t><![CDATA[சத்தத்துக்குக் கீழ்ப்படிந்திருக்கிறோம்; எங்களுக்குத் திராட்சத்தோட்டமும் வயலும் விதைப்பாடுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু তারা উত্তর দিল, “আমরা কখনও দ্রাক্ষারস পান করি না, কারণ আমাদের পূর্বপুরুষ রেখবীয পুত্র]]></a:t>
+              <a:t><![CDATA[10. நாங்கள் கூடாரங்களில் குடியிருந்து, எங்கள் தகப்பனாகிய யோனதாப் எங்களுக்குக் கட்டளையிட்டபடியெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়িহোনাদব আমাদের এই নির্দেশ দিয়েছিলেন: ‘তোমরা এবং তোমাদের উত্তরপুরুষ কেউ কখনো দ্রাক্ষারস পান করবে]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிந்து செய்து வந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இந்தத் தேசத்தில் வந்தபோது, நாம் கல்தேயருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা ঘরবাড়ি তৈরী করবে না,ফসল বুনবে না, দ্রাক্ষার চাষ করবে না| তোমরা কেবল তাঁবুতে থাকবে| তোমরা]]></a:t>
+              <a:t><![CDATA[இராணுவத்துக்கும் சீரியருடைய இராணுவத்துக்கும் தப்பும்படி எருசலேமுக்குப் போவோம் வாருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি এগুলি মেনে চলো তাহলে তোমরা যাযাবরের মতো স্থান পরিবর্তন করে দীর্ঘদিন জীবিত থাকবে|’]]></a:t>
+              <a:t><![CDATA[சொன்னோம்; அப்படியே எருசலேமில் தங்கியிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাই আমরা রেখবীয পরিবারের সদস্যরা আমাদের পূর্বপুরুষ য়িহোনাদবের নির্দেশ অক্ষরে অক্ষরে মেনে চলি|]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা কেউ দ্রাক্ষারস পান করি না| আমাদের স্ত্রী, ছেলেমেযে কেউ দ্রাক্ষারস পান করে না|]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், நீ போய், யூதாவின் மனுஷரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমরা কখনও বাস করার জন্য বাড়ি তৈরী করি না| দ্রাক্ষার চাষ করি না, ফসল ফলানোর জন্য বীজ বুনি না|]]></a:t>
+              <a:t><![CDATA[எருசலேமின் குடிகளையும் நோக்கி: நீங்கள் என் வார்த்தைகளைக் கேட்டு, புத்தியை ஏற்றுக்கொள்ளுகிறதிலையோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তাই প্রভু সর্বশক্তিমান, ইস্রায়েলের ঈশ্বর বললেন: “আমি বলেছিলাম যিহূদা ও জেরুশালেমে লোকেদের ওপর]]></a:t>
+              <a:t><![CDATA[உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমরা আমাদের পূর্বপুরুষ য়িহোনাদবের নির্দেশ পালন করেছি এবং আমরা তাঁবুতেই বসবাস করেছি|]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিন্তু যখন নবূখদ্রিত্‌সর, বাবিলের রাজা যিহূদা আক্রমণ করেছিল, আমরা বলেছিলাম, ‘বাবিলীয এবং]]></a:t>
+              <a:t><![CDATA[14. திராட்சரசம் குடியாதபடிக்கு, ரேகாபின் குமாரனாகிய யோனதாப் தன் புத்திரருக்குக் கட்டளையிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর্মেনীয সৈন্যদের হাত থেকে রক্ষা পাবার জন্য আমাদের জেরুশালেম শহরে যাওয়া যাক|’ তাই আমরা জেরুশালেমে]]></a:t>
+              <a:t><![CDATA[வார்த்தைகள் கைக்கொள்ளப்பட்டுவருகிறது; அவர்கள் இந்நாள்மட்டும் அதைக் குடியாமல் தங்கள் தகப்பனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পালিয়ে গিয়েছিলাম এবং তারপর থেকে ওখানেই থেকেছি|”]]></a:t>
+              <a:t><![CDATA[கட்டளைக்குக் கீழ்ப்படிகிறார்கள்; ஆனாலும் நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டேயிருந்தும், எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তখন প্রভুর বার্তা এলো যিরমিয়র কাছে|]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. প্রভু সর্বশক্তিমান ইস্রায়েলের ঈশ্বর বললেন: “যিরমিয় যাও| যিহূদা ও জেরুশালেমের লোকদের গিয়ে বলো:]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் அந்நிய தேவர்களைச் சேவிக்கும்படி அவர்களை பின்பற்றாமல், அவனவன் தன் பொல்லாத வழியை விட்டுத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের শিক্ষা হওয়া উচিত্‌ এবং তোমরা আমার বার্তা পালন করবে|”]]></a:t>
+              <a:t><![CDATA[திரும்பி, உங்கள் நடக்கையைச் சீர்திருத்துங்கள், அப்பொழுது உங்களுக்கும் உங்கள் பிதாக்களுக்கும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “রেখব তার উত্তরপুরুষদের নির্দেশ দিয়েছিল দ্রাক্ষারস পান না করতে| এবং সেই নির্দেশ আজও রেখবীয]]></a:t>
+              <a:t><![CDATA[கொடுத்த தேசத்திலே குடியிருப்பீர்கள் என்று சொல்லி, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரையெல்லாம் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারের সদস্যরা পালন করে আসছে| কিন্তু আমি প্রভু এবং আমি যিহূদার লোকরা, তোমাদের বারবার বার্তা পাঠানো]]></a:t>
+              <a:t><![CDATA[உங்களிடத்துக்கு ஏற்கனவே அனுப்பிக்கொண்டிருந்தும், நீங்கள் உங்கள் செவியைச் சாயாமலும் எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্ত্বেও তোমরা আমাকে অগ্রাহ্য করেছ এবং অমান্য করেছ|]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாமலும்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বহু মারাত্মক ঘটনা ঘটবে| শীঘ্রই আমি সেগুলি ঘটাবো কারণ আমি ওই লোকদের সঙ্গে কথা বলেছিলাম কিন্তু তারা]]></a:t>
+              <a:t><![CDATA[2. நீ ரேகாபியருடைய வீட்டுக்குப் போய், அவர்களோடே பேசி, அவர்களைக் கர்த்தருடைய ஆலயத்தின் அறைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যিহূদা ও ইস্রায়েলের লোকদের কাছে বারবার আমার অনুচর এবং ভাব্বাদীদের পাঠিয়েছি| তারা তোমাদের]]></a:t>
+              <a:t><![CDATA[16. இப்போதும் ரேகாபின் குமாரனாகிய யோனதாபின் புத்திரர் தங்கள் தகப்பன் தங்களுக்குக் கட்டளையிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছে: ‘অসত্‌ হওয়া বন্ধ করো| ভালো কাজ কর| অন্য দেবতাদের অনুসরণ করো না ও তাদের সেবা করো না| তোমরা]]></a:t>
+              <a:t><![CDATA[கற்பனையைக் கைக்கொண்டிருக்கும்போது, இந்த ஜனங்கள் எனக்குக் கீழ்ப்படியாமற்போனபடியினாலும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি আমাকে মেনে চলতে তাহলে তোমরা এই দেশে বসবাস করতে পারতে, য়ে দেশ তোমাদের পূর্বপুরুষকে আমি]]></a:t>
+              <a:t><![CDATA[17. இதோ, நான் அவர்களிடத்தில் பேசியும் அவர்கள் கேளாமலும், நான் அவர்களை நோக்கிக் கூப்பிட்டும் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিলাম|’ কিন্তু তোমরা আমার বার্তাকে পাত্তাই দিলে না|]]></a:t>
+              <a:t><![CDATA[மறுஉத்தரவு கொடாமலும் போனபடியினாலும், யூதாவின்மேலும் எருசலேமின் குடிகள் எல்லாரின்மேலும் நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்கு விரோதமாகச் சொன்ன எல்லாத் தீங்கையும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனும் சேனைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. பின்னும் எரேமியா ரேகாபியருடைய குடும்பத்தாரை நோக்கி: நீங்கள் உங்கள் தகப்பனாகிய யோனதாபின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளைக்குக் கீழ்ப்படிந்து, அவனுடைய கற்பனைகளையெல்லாம் கைக்கொண்டு, அவன் உங்களுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டபடியெல்லாம் செய்துவந்தீர்களென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. ஆதலால் சகல நாட்களிலும் எனக்கு முன்பாக நிற்கத்தக்க புருஷன் ரேகாபின் குமாரனாகிய யோனதாபுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার কথা শুনতে অস্বীকার করেছিল| আমি তাদের চিত্কার করে ডেকেছিলাম কিন্তু তারা সাড়া দেয়নি|”]]></a:t>
+              <a:t><![CDATA[ஒன்றிலே அழைத்துவந்து, அவர்களுக்குத் திராட்சரசம் குடிக்கக் கொடு என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இல்லாமற்போவதில்லையென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যিরমিয়, রেখবীয পরিবারকে বলেছিল, “সর্বশক্তিমান প্রভু ইস্রায়েলের ঈশ্বর বলেছেন: ‘তোমরা তোমাদের]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது நான் அபசினியாவின் குமாரனாகிய எரேமியாவுக்கு மகனான யசினியாவையும், அவனுடைய சகோதரரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পূর্বপুরুষ য়িহোনাদবের সব নির্দেশ মেনে চলেছো| তোমরা য়িহোনাদবের শিক্ষাকেই অনুসরণ করে গিয়েছো|]]></a:t>
+              <a:t><![CDATA[அவனுடைய குமாரர் எல்லாரையும், ரேகாபியருடைய குடும்பத்தார் அனைவரையும் அழைத்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাই সর্বশক্তিমান প্রভু ইস্রায়েলের ঈশ্বর বলেছেন সেখানে সর্বদাই রেখবের পুত্র য়িহোনাদবের]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய ஆலயத்திலே பிரபுக்களுடைய அறையின் அருகேயும், வாசலைக்காக்கிற சல்லூமின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্তরপুরুষদের কোন এক জন আমাকে সেবা করবার জন্য আমার সামনে থাকবে|”‘]]></a:t>
+              <a:t><![CDATA[மாசெயாவினுடைய அறையின்மேலுமுள்ள இத்தலியாவின் குமாரனும் தேவனுடைய மனுஷனுமாகிய ஆனான் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>