--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -141,50 +141,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +254,57 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +477,60 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எரேமியா நேரியாவின் குமாரனாகிய பாருக்கை அழைத்தான்; பாருக்கு என்பவன் கர்த்தர் எரேமியாவுடனே சொல்லிவந்த எல்லா வார்த்தைகளையும் அவன் வாய் சொல்ல ஒரு புஸ்தகச் சுருளில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[4. Then Jeremiah called Baruch the son of Neriah: and Baruch wrote from the mouth of Jeremiah all the words of the LORD, which he had spoken unto him, upon a roll of a book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு எரேமியா பாருக்கை நோக்கி: நான் அடைக்கப்பட்டவன்; நான் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[5. And Jeremiah commanded Baruch, saying, I am shut up; I cannot go into the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உள்ளே பிரவேசித்து, என் வாய் சொல்ல நீ எழுதின சுருளிலுள்ள கர்த்தருடைய வார்த்தைகளைக் கர்த்தருடைய ஆலயத்தில் உபவாச நாளிலே ஜனங்களுடைய செவிகள் கேட்க வாசிப்பதுமன்றி, தங்கள் பட்டணங்களிலிருந்து வருகிற எல்லா யூதா கோத்திரத்தாரும் கேட்கும்படி அவைகளை வாசிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[5. And Jeremiah commanded Baruch, saying, I am shut up; I cannot go into the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உள்ளே பிரவேசித்து, என் வாய் சொல்ல நீ எழுதின சுருளிலுள்ள கர்த்தருடைய வார்த்தைகளைக் கர்த்தருடைய ஆலயத்தில் உபவாச நாளிலே ஜனங்களுடைய செவிகள் கேட்க வாசிப்பதுமன்றி, தங்கள் பட்டணங்களிலிருந்து வருகிற எல்லா யூதா கோத்திரத்தாரும் கேட்கும்படி அவைகளை வாசிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[6. Therefore go you, and read in the roll, which you have written from my mouth, the words of the LORD in the ears of the people in the LORD's house upon the fasting day: and also you shall read them in the ears of all Judah that come out of their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உள்ளே பிரவேசித்து, என் வாய் சொல்ல நீ எழுதின சுருளிலுள்ள கர்த்தருடைய வார்த்தைகளைக் கர்த்தருடைய ஆலயத்தில் உபவாச நாளிலே ஜனங்களுடைய செவிகள் கேட்க வாசிப்பதுமன்றி, தங்கள் பட்டணங்களிலிருந்து வருகிற எல்லா யூதா கோத்திரத்தாரும் கேட்கும்படி அவைகளை வாசிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[6. Therefore go you, and read in the roll, which you have written from my mouth, the words of the LORD in the ears of the people in the LORD's house upon the fasting day: and also you shall read them in the ears of all Judah that come out of their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவேளை அவர்கள் கர்த்தருடைய முகத்துக்கு முன்பாகப் பணிந்து விண்ணப்பம்பண்ணி, அவரவர் தங்கள் பொல்லாத வழியை விட்டுத் திரும்புவார்கள்; கர்த்தர் இந்த ஜனத்துக்கு விரோதமாகக் கூறியிருக்கிற கோபமும் உக்கிரமும் பெரியது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Therefore go you, and read in the roll, which you have written from my mouth, the words of the LORD in the ears of the people in the LORD's house upon the fasting day: and also you shall read them in the ears of all Judah that come out of their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவேளை அவர்கள் கர்த்தருடைய முகத்துக்கு முன்பாகப் பணிந்து விண்ணப்பம்பண்ணி, அவரவர் தங்கள் பொல்லாத வழியை விட்டுத் திரும்புவார்கள்; கர்த்தர் இந்த ஜனத்துக்கு விரோதமாகக் கூறியிருக்கிற கோபமும் உக்கிரமும் பெரியது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. It may be they will present their supplication before the LORD, and will return every one from his evil way: for great is the anger and the fury that the LORD has pronounced against this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே நேரியாவின் குமாரனாகிய பாருக்கு அந்தப் புஸ்தகத்தில், கர்த்தருடைய ஆலயத்தில், கர்த்தருடைய வார்த்தைகளை வாசிக்கும்படி எரேமியா தீர்க்கதரிசி தனக்குக் கற்பித்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. It may be they will present their supplication before the LORD, and will return every one from his evil way: for great is the anger and the fury that the LORD has pronounced against this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே நேரியாவின் குமாரனாகிய பாருக்கு அந்தப் புஸ்தகத்தில், கர்த்தருடைய ஆலயத்தில், கர்த்தருடைய வார்த்தைகளை வாசிக்கும்படி எரேமியா தீர்க்கதரிசி தனக்குக் கற்பித்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[7. It may be they will present their supplication before the LORD, and will return every one from his evil way: for great is the anger and the fury that the LORD has pronounced against this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் ஐந்தாம் வருஷத்து ஒன்பதாம் மாதத்திலே, எருசலேமிலிருக்கிற எல்லா ஜனத்துக்கும், யூதாவின் பட்டணங்களிலிருந்து எருசலேமுக்கு வருகிற எல்லா ஜனத்துக்கும், கர்த்தருக்கு முன்பாக உபவாசம் செய்யவேண்டுமென்று கூறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. And Baruch the son of Neriah did according to all that Jeremiah the prophet commanded him, reading in the book the words of the LORD in the LORD's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாலாம் வருஷத்திலே கர்த்தரால் எரேமியாவுக்கு உண்டான வார்த்தை என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the fourth year of Jehoiakim the son of Josiah king of Judah, that this word came unto Jeremiah from the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் ஐந்தாம் வருஷத்து ஒன்பதாம் மாதத்திலே, எருசலேமிலிருக்கிற எல்லா ஜனத்துக்கும், யூதாவின் பட்டணங்களிலிருந்து எருசலேமுக்கு வருகிற எல்லா ஜனத்துக்கும், கர்த்தருக்கு முன்பாக உபவாசம் செய்யவேண்டுமென்று கூறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. And Baruch the son of Neriah did according to all that Jeremiah the prophet commanded him, reading in the book the words of the LORD in the LORD's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் ஐந்தாம் வருஷத்து ஒன்பதாம் மாதத்திலே, எருசலேமிலிருக்கிற எல்லா ஜனத்துக்கும், யூதாவின் பட்டணங்களிலிருந்து எருசலேமுக்கு வருகிற எல்லா ஜனத்துக்கும், கர்த்தருக்கு முன்பாக உபவாசம் செய்யவேண்டுமென்று கூறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the fifth year of Jehoiakim the son of Josiah king of Judah, in the ninth month, that they proclaimed a fast before the LORD to all the people in Jerusalem, and to all the people that came from the cities of Judah unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +2007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the fifth year of Jehoiakim the son of Josiah king of Judah, in the ninth month, that they proclaimed a fast before the LORD to all the people in Jerusalem, and to all the people that came from the cities of Judah unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the fifth year of Jehoiakim the son of Josiah king of Judah, in the ninth month, that they proclaimed a fast before the LORD to all the people in Jerusalem, and to all the people that came from the cities of Judah unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[10. Then read Baruch in the book the words of Jeremiah in the house of the LORD, in the chamber of Gemariah the son of Shaphan the scribe, in the higher court, at the entry of the new gate of the LORD's house, in the ears of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாப்பானுடைய குமாரனாகிய கெமரியாவின் மகன் மிகாயா அந்தப் புஸ்தகத்திலுள்ள கர்த்தருடைய வார்த்தைகளையெல்லாம் வாசிக்கக் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[10. Then read Baruch in the book the words of Jeremiah in the house of the LORD, in the chamber of Gemariah the son of Shaphan the scribe, in the higher court, at the entry of the new gate of the LORD's house, in the ears of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாப்பானுடைய குமாரனாகிய கெமரியாவின் மகன் மிகாயா அந்தப் புஸ்தகத்திலுள்ள கர்த்தருடைய வார்த்தைகளையெல்லாம் வாசிக்கக் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[10. Then read Baruch in the book the words of Jeremiah in the house of the LORD, in the chamber of Gemariah the son of Shaphan the scribe, in the higher court, at the entry of the new gate of the LORD's house, in the ears of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. When Michaiah the son of Gemariah, the son of Shaphan, had heard out of the book all the words of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. When Michaiah the son of Gemariah, the son of Shaphan, had heard out of the book all the words of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then he went down into the king's house, into the scribe's chamber: and, lo, all the princes sat there, even Elishama the scribe, and Delaiah the son of Shemaiah, and Elnathan the son of Achbor, and Gemariah the son of Shaphan, and Zedekiah the son of Hananiah, and all the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாலாம் வருஷத்திலே கர்த்தரால் எரேமியாவுக்கு உண்டான வார்த்தை என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the fourth year of Jehoiakim the son of Josiah king of Judah, that this word came unto Jeremiah from the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாருக்கு ஜனத்தின் செவிகள் கேட்கப் புஸ்தகத்திலுள்ளவைகளை வாசிக்கையில், தான் கேட்ட எல்லா வார்த்தைகளையும் மிகாயா அவர்களுக்குத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[12. Then he went down into the king's house, into the scribe's chamber: and, lo, all the princes sat there, even Elishama the scribe, and Delaiah the son of Shemaiah, and Elnathan the son of Achbor, and Gemariah the son of Shaphan, and Zedekiah the son of Hananiah, and all the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாருக்கு ஜனத்தின் செவிகள் கேட்கப் புஸ்தகத்திலுள்ளவைகளை வாசிக்கையில், தான் கேட்ட எல்லா வார்த்தைகளையும் மிகாயா அவர்களுக்குத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[12. Then he went down into the king's house, into the scribe's chamber: and, lo, all the princes sat there, even Elishama the scribe, and Delaiah the son of Shemaiah, and Elnathan the son of Achbor, and Gemariah the son of Shaphan, and Zedekiah the son of Hananiah, and all the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[12. Then he went down into the king's house, into the scribe's chamber: and, lo, all the princes sat there, even Elishama the scribe, and Delaiah the son of Shemaiah, and Elnathan the son of Achbor, and Gemariah the son of Shaphan, and Zedekiah the son of Hananiah, and all the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[13. Then Michaiah declared unto them all the words that he had heard, when Baruch read the book in the ears of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[13. Then Michaiah declared unto them all the words that he had heard, when Baruch read the book in the ears of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அவனை நோக்கி: நீ உட்கார்ந்துகொண்டு, நாங்கள் கேட்க வாசியென்றார்கள்; அவர்கள் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[14. Therefore all the princes sent Jehudi the son of Nethaniah, the son of Shelemiah, the son of Cushi, unto Baruch, saying, Take in yours hand the roll wherein you have read in the ears of the people, and come. So Baruch the son of Neriah took the roll in his hand, and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவர்கள் எல்லா வார்த்தைகளையும் கேட்கையில் பயமுற்றவர்களாய் ஒருவரையொருவர் பார்த்து, பாருக்கை நோக்கி: இந்த எல்லா வார்த்தைகளையும் ராஜாவுக்கு நிச்சயமாய் அறிவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Therefore all the princes sent Jehudi the son of Nethaniah, the son of Shelemiah, the son of Cushi, unto Baruch, saying, Take in yours hand the roll wherein you have read in the ears of the people, and come. So Baruch the son of Neriah took the roll in his hand, and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவர்கள் எல்லா வார்த்தைகளையும் கேட்கையில் பயமுற்றவர்களாய் ஒருவரையொருவர் பார்த்து, பாருக்கை நோக்கி: இந்த எல்லா வார்த்தைகளையும் ராஜாவுக்கு நிச்சயமாய் அறிவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Therefore all the princes sent Jehudi the son of Nethaniah, the son of Shelemiah, the son of Cushi, unto Baruch, saying, Take in yours hand the roll wherein you have read in the ears of the people, and come. So Baruch the son of Neriah took the roll in his hand, and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் வாய் சொல்ல, நீ இந்த வார்த்தைகளையெல்லாம் எவ்விதமாய் எழுதினாய் அதை எங்களுக்குச் சொல் என்று பாருக்கைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Therefore all the princes sent Jehudi the son of Nethaniah, the son of Shelemiah, the son of Cushi, unto Baruch, saying, Take in yours hand the roll wherein you have read in the ears of the people, and come. So Baruch the son of Neriah took the roll in his hand, and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு பாருக்கு: அவர் தமது வாயினால் இந்த எல்லா வார்த்தைகளையும் உரைத்து, என்னுடனே சொன்னார், நான் மையினால் புஸ்தகத்தில் எழுதினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And they said unto him, Sit down now, and read it in our ears. So Baruch read it in their ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ஒரு புஸ்தகச் சுருளை எடுத்து, யோசியாவின் நாட்களிலே நான் உன்னுடனே பேசின நாள் முதற்கொண்டு இந்நாள்மட்டும் இஸ்ரவேலைக்குறித்தும், யூதாவைக்குறித்தும், சகல ஜாதிகளைக் குறித்தும் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் அதிலே எழுது.]]></a:t>
+              <a:t><![CDATA[2. Take you a roll of a book, and write therein all the words that I have spoken unto you against Israel, and against Judah, and against all the nations, from the day I spoke unto you, from the days of Josiah, even unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு பாருக்கு: அவர் தமது வாயினால் இந்த எல்லா வார்த்தைகளையும் உரைத்து, என்னுடனே சொன்னார், நான் மையினால் புஸ்தகத்தில் எழுதினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And they said unto him, Sit down now, and read it in our ears. So Baruch read it in their ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது பிரபுக்கள் பாருக்கை நோக்கி: நீயும் எரேமியாவும் போய் ஒளித்துக்கொள்ளுங்கள்; நீங்கள் இருக்கும் இடத்தை ஒருவரும் அறியப்படாது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. Now it came to pass, when they had heard all the words, they were afraid both one and the other, and said unto Baruch, We will surely tell the king of all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது பிரபுக்கள் பாருக்கை நோக்கி: நீயும் எரேமியாவும் போய் ஒளித்துக்கொள்ளுங்கள்; நீங்கள் இருக்கும் இடத்தை ஒருவரும் அறியப்படாது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. Now it came to pass, when they had heard all the words, they were afraid both one and the other, and said unto Baruch, We will surely tell the king of all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சுருளைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலே வைத்து, ராஜாவினிடத்துக்கு அரமனையிலே போய், ராஜாவின் செவிகளுக்கு இந்த வார்த்தைகளையெல்லாம் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they asked Baruch, saying, Tell us now, How did you write all these words at his mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சுருளைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலே வைத்து, ராஜாவினிடத்துக்கு அரமனையிலே போய், ராஜாவின் செவிகளுக்கு இந்த வார்த்தைகளையெல்லாம் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they asked Baruch, saying, Tell us now, How did you write all these words at his mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[18. Then Baruch answered them, He pronounced all these words unto me with his mouth, and I wrote them with ink in the book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[18. Then Baruch answered them, He pronounced all these words unto me with his mouth, and I wrote them with ink in the book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[19. Then said the princes unto Baruch, Go, hide you, you and Jeremiah; and let no man know where all of you be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒன்பதாம் மாதத்திலே ராஜா, குளிர்காலத்துக்குத் தங்கும் வீட்டில் உட்கார்ந்திருந்தான்; அவனுக்கு முன்பாகக் கணப்பு மூட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. Then said the princes unto Baruch, Go, hide you, you and Jeremiah; and let no man know where all of you be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒன்பதாம் மாதத்திலே ராஜா, குளிர்காலத்துக்குத் தங்கும் வீட்டில் உட்கார்ந்திருந்தான்; அவனுக்கு முன்பாகக் கணப்பு மூட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And they went in to the king into the court, but they laid up the roll in the chamber of Elishama the scribe, and told all the words in the ears of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ஒரு புஸ்தகச் சுருளை எடுத்து, யோசியாவின் நாட்களிலே நான் உன்னுடனே பேசின நாள் முதற்கொண்டு இந்நாள்மட்டும் இஸ்ரவேலைக்குறித்தும், யூதாவைக்குறித்தும், சகல ஜாதிகளைக் குறித்தும் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் அதிலே எழுது.]]></a:t>
+              <a:t><![CDATA[2. Take you a roll of a book, and write therein all the words that I have spoken unto you against Israel, and against Judah, and against all the nations, from the day I spoke unto you, from the days of Josiah, even unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And they went in to the king into the court, but they laid up the roll in the chamber of Elishama the scribe, and told all the words in the ears of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
+              <a:t><![CDATA[21. So the king sent Jehudi to fetch the roll: and he took it out of Elishama the scribe's chamber. And Jehudi read it in the ears of the king, and in the ears of all the princes which stood beside the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
+              <a:t><![CDATA[21. So the king sent Jehudi to fetch the roll: and he took it out of Elishama the scribe's chamber. And Jehudi read it in the ears of the king, and in the ears of all the princes which stood beside the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜாவாயினும் அந்த வார்த்தைகளையெல்லாம் கேட்ட அவனுடைய சகல ஊழியக்காரராயினும் பயப்படவுமில்லை, தங்கள் வஸ்திரங்களைக் கிழித்துக்கொள்ளவுமில்லை.]]></a:t>
+              <a:t><![CDATA[21. So the king sent Jehudi to fetch the roll: and he took it out of Elishama the scribe's chamber. And Jehudi read it in the ears of the king, and in the ears of all the princes which stood beside the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜாவாயினும் அந்த வார்த்தைகளையெல்லாம் கேட்ட அவனுடைய சகல ஊழியக்காரராயினும் பயப்படவுமில்லை, தங்கள் வஸ்திரங்களைக் கிழித்துக்கொள்ளவுமில்லை.]]></a:t>
+              <a:t><![CDATA[22. Now the king sat in the winter-house in the ninth month: and there was a fire on the hearth burning before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்நாத்தானும், தெலாயாவும், கெமரியாவுமோ: அந்தச் சுருளைச் சுட்டெரிக்க வேண்டாம் என்று ராஜாவினிடத்தில் விண்ணப்பம் பண்ணினார்கள்; ஆனாலும் அவர்களுக்கு அவன் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[22. Now the king sat in the winter-house in the ninth month: and there was a fire on the hearth burning before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்நாத்தானும், தெலாயாவும், கெமரியாவுமோ: அந்தச் சுருளைச் சுட்டெரிக்க வேண்டாம் என்று ராஜாவினிடத்தில் விண்ணப்பம் பண்ணினார்கள்; ஆனாலும் அவர்களுக்கு அவன் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, that when Jehudi had read three or four leaves, he cut it with the penknife, and cast it into the fire that was on the hearth, until all the roll was consumed in the fire that was on the hearth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, that when Jehudi had read three or four leaves, he cut it with the penknife, and cast it into the fire that was on the hearth, until all the roll was consumed in the fire that was on the hearth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
+              <a:t><![CDATA[24. Yet they were not afraid, nor rent their garments, neither the king, nor any of his servants that heard all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
+              <a:t><![CDATA[24. Yet they were not afraid, nor rent their garments, neither the king, nor any of his servants that heard all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ ஒரு புஸ்தகச் சுருளை எடுத்து, யோசியாவின் நாட்களிலே நான் உன்னுடனே பேசின நாள் முதற்கொண்டு இந்நாள்மட்டும் இஸ்ரவேலைக்குறித்தும், யூதாவைக்குறித்தும், சகல ஜாதிகளைக் குறித்தும் உன்னோடே சொன்ன எல்லா வார்த்தைகளையும் அதிலே எழுது.]]></a:t>
+              <a:t><![CDATA[2. Take you a roll of a book, and write therein all the words that I have spoken unto you against Israel, and against Judah, and against all the nations, from the day I spoke unto you, from the days of Josiah, even unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜா அந்தச் சுருளையும், அதிலே எரேமியாவின் வாய் சொல்லப் பாருக்கு எழுதியிருந்த வார்த்தைகளையும் சுட்டெரித்த பின்பு, எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[25. Nevertheless Elnathan and Delaiah and Gemariah had made intercession to the king that he would not burn the roll: but he would not hear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜா அந்தச் சுருளையும், அதிலே எரேமியாவின் வாய் சொல்லப் பாருக்கு எழுதியிருந்த வார்த்தைகளையும் சுட்டெரித்த பின்பு, எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[25. Nevertheless Elnathan and Delaiah and Gemariah had made intercession to the king that he would not burn the roll: but he would not hear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திரும்ப வேறொரு சுருளை எடுத்து, யூதாவின் ராஜாவாகிய யோயாக்கீம் சுட்டெரித்த முதலாம் சுருளிலிருந்த முந்தின வார்த்தைகளையெல்லாம் அதிலே எழுது என்றார்.]]></a:t>
+              <a:t><![CDATA[26. But the king commanded Jerahmeel the son of Hammelech, and Seraiah the son of Azriel, and Shelemiah the son of Abdeel, to take Baruch the scribe and Jeremiah the prophet: but the LORD hid them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திரும்ப வேறொரு சுருளை எடுத்து, யூதாவின் ராஜாவாகிய யோயாக்கீம் சுட்டெரித்த முதலாம் சுருளிலிருந்த முந்தின வார்த்தைகளையெல்லாம் அதிலே எழுது என்றார்.]]></a:t>
+              <a:t><![CDATA[26. But the king commanded Jerahmeel the son of Hammelech, and Seraiah the son of Azriel, and Shelemiah the son of Abdeel, to take Baruch the scribe and Jeremiah the prophet: but the LORD hid them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. But the king commanded Jerahmeel the son of Hammelech, and Seraiah the son of Azriel, and Shelemiah the son of Abdeel, to take Baruch the scribe and Jeremiah the prophet: but the LORD hid them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[27. Then the word of the LORD came to Jeremiah, after that the king had burned the roll, and the words which Baruch wrote at the mouth of Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[27. Then the word of the LORD came to Jeremiah, after that the king had burned the roll, and the words which Baruch wrote at the mouth of Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[28. Take you again another roll, and write in it all the former words that were in the first roll, which Jehoiakim the king of Judah has burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[28. Take you again another roll, and write in it all the former words that were in the first roll, which Jehoiakim the king of Judah has burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[29. And you shall say to Jehoiakim king of Judah, Thus says the LORD; You have burned this roll, saying, Why have you written therein, saying, The king of Babylon shall certainly come and destroy this land, and shall cause to cease from thence man and beast?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் குடும்பத்தார், அவரவர் தங்கள் பொல்லாத வழியைவிட்டுத் திரும்பும்படியாகவும், தங்களுக்கு நான் செய்ய நினைத்திருக்கிற தீங்குகளைக் குறித்து ஒருவேளை அவர்கள் கேட்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. It may be that the house of Judah will hear all the evil which I purpose to do unto them; that they may return every man from his evil way; that I may forgive their iniquity and their sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. And you shall say to Jehoiakim king of Judah, Thus says the LORD; You have burned this roll, saying, Why have you written therein, saying, The king of Babylon shall certainly come and destroy this land, and shall cause to cease from thence man and beast?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. And you shall say to Jehoiakim king of Judah, Thus says the LORD; You have burned this roll, saying, Why have you written therein, saying, The king of Babylon shall certainly come and destroy this land, and shall cause to cease from thence man and beast?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +8002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. Therefore thus says the LORD of Jehoiakim king of Judah; He shall have none to sit upon the throne of David: and his dead body shall be cast out in the day to the heat, and in the night to the frost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[30. Therefore thus says the LORD of Jehoiakim king of Judah; He shall have none to sit upon the throne of David: and his dead body shall be cast out in the day to the heat, and in the night to the frost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[30. Therefore thus says the LORD of Jehoiakim king of Judah; He shall have none to sit upon the throne of David: and his dead body shall be cast out in the day to the heat, and in the night to the frost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8329,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[31. And I will punish him and his seed and his servants for their iniquity; and I will bring upon them, and upon the inhabitants of Jerusalem, and upon the men of Judah, all the evil that I have pronounced against them; but they hearkened not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And I will punish him and his seed and his servants for their iniquity; and I will bring upon them, and upon the inhabitants of Jerusalem, and upon the men of Judah, all the evil that I have pronounced against them; but they hearkened not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And I will punish him and his seed and his servants for their iniquity; and I will bring upon them, and upon the inhabitants of Jerusalem, and upon the men of Judah, all the evil that I have pronounced against them; but they hearkened not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And I will punish him and his seed and his servants for their iniquity; and I will bring upon them, and upon the inhabitants of Jerusalem, and upon the men of Judah, all the evil that I have pronounced against them; but they hearkened not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Then took Jeremiah another roll, and gave it to Baruch the scribe, the son of Neriah; who wrote therein from the mouth of Jeremiah all the words of the book which Jehoiakim king of Judah had burned in the fire: and there were added besides unto them many like words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8874,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாவின் குடும்பத்தார், அவரவர் தங்கள் பொல்லாத வழியைவிட்டுத் திரும்பும்படியாகவும், தங்களுக்கு நான் செய்ய நினைத்திருக்கிற தீங்குகளைக் குறித்து ஒருவேளை அவர்கள் கேட்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. It may be that the house of Judah will hear all the evil which I purpose to do unto them; that they may return every man from his evil way; that I may forgive their iniquity and their sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Then took Jeremiah another roll, and gave it to Baruch the scribe, the son of Neriah; who wrote therein from the mouth of Jeremiah all the words of the book which Jehoiakim king of Judah had burned in the fire: and there were added besides unto them many like words.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Then took Jeremiah another roll, and gave it to Baruch the scribe, the son of Neriah; who wrote therein from the mouth of Jeremiah all the words of the book which Jehoiakim king of Judah had burned in the fire: and there were added besides unto them many like words.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Then took Jeremiah another roll, and gave it to Baruch the scribe, the son of Neriah; who wrote therein from the mouth of Jeremiah all the words of the book which Jehoiakim king of Judah had burned in the fire: and there were added besides unto them many like words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +9310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எரேமியா நேரியாவின் குமாரனாகிய பாருக்கை அழைத்தான்; பாருக்கு என்பவன் கர்த்தர் எரேமியாவுடனே சொல்லிவந்த எல்லா வார்த்தைகளையும் அவன் வாய் சொல்ல ஒரு புஸ்தகச் சுருளில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[4. Then Jeremiah called Baruch the son of Neriah: and Baruch wrote from the mouth of Jeremiah all the words of the LORD, which he had spoken unto him, upon a roll of a book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414274" r:id="rId1"/>
+    <p:sldLayoutId id="2482537360" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +10009,110 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the words of the LORD, which he had spoken unto him, upon a roll of a book.]]></a:t>
+              <a:t><![CDATA[எரேமியாவுடனே சொல்லிவந்த எல்லா வார்த்தைகளையும் அவன் வாய் சொல்ல ஒரு புஸ்தகச் சுருளில் எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Jeremiah commanded Baruch, saying, I am shut up; I cannot go into the house of the LORD:]]></a:t>
+              <a:t><![CDATA[5. பின்பு எரேமியா பாருக்கை நோக்கி: நான் அடைக்கப்பட்டவன்; நான் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore go you, and read in the roll, which you have written from my mouth, the words of the]]></a:t>
+              <a:t><![CDATA[கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD in the ears of the people in the LORD's house upon the fasting day: and also you shall read]]></a:t>
+              <a:t><![CDATA[6. நீ உள்ளே பிரவேசித்து, என் வாய் சொல்ல நீ எழுதின சுருளிலுள்ள கர்த்தருடைய வார்த்தைகளைக் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them in the ears of all Judah that come out of their cities.]]></a:t>
+              <a:t><![CDATA[ஆலயத்தில் உபவாச நாளிலே ஜனங்களுடைய செவிகள் கேட்க வாசிப்பதுமன்றி, தங்கள் பட்டணங்களிலிருந்து வருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. It may be they will present their supplication before the LORD, and will return every one from]]></a:t>
+              <a:t><![CDATA[எல்லா யூதா கோத்திரத்தாரும் கேட்கும்படி அவைகளை வாசிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his evil way: for great is the anger and the fury that the LORD has pronounced against this people.]]></a:t>
+              <a:t><![CDATA[7. ஒருவேளை அவர்கள் கர்த்தருடைய முகத்துக்கு முன்பாகப் பணிந்து விண்ணப்பம்பண்ணி, அவரவர் தங்கள் பொல்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Baruch the son of Neriah did according to all that Jeremiah the prophet commanded him,]]></a:t>
+              <a:t><![CDATA[வழியை விட்டுத் திரும்புவார்கள்; கர்த்தர் இந்த ஜனத்துக்கு விரோதமாகக் கூறியிருக்கிற கோபமும் உக்கிரமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reading in the book the words of the LORD in the LORD's house.]]></a:t>
+              <a:t><![CDATA[பெரியது என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it came to pass in the fifth year of Jehoiakim the son of Josiah king of Judah, in the ninth]]></a:t>
+              <a:t><![CDATA[8. அப்படியே நேரியாவின் குமாரனாகிய பாருக்கு அந்தப் புஸ்தகத்தில், கர்த்தருடைய ஆலயத்தில், கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the fourth year of Jehoiakim the son of Josiah king of Judah, that this]]></a:t>
+              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாலாம் வருஷத்திலே கர்த்தரால் எரேமியாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[month, that they proclaimed a fast before the LORD to all the people in Jerusalem, and to all the]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளை வாசிக்கும்படி எரேமியா தீர்க்கதரிசி தனக்குக் கற்பித்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people that came from the cities of Judah unto Jerusalem.]]></a:t>
+              <a:t><![CDATA[9. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் ஐந்தாம் வருஷத்து ஒன்பதாம் மாதத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then read Baruch in the book the words of Jeremiah in the house of the LORD, in the chamber of]]></a:t>
+              <a:t><![CDATA[எருசலேமிலிருக்கிற எல்லா ஜனத்துக்கும், யூதாவின் பட்டணங்களிலிருந்து எருசலேமுக்கு வருகிற எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gemariah the son of Shaphan the scribe, in the higher court, at the entry of the new gate of the]]></a:t>
+              <a:t><![CDATA[ஜனத்துக்கும், கர்த்தருக்கு முன்பாக உபவாசம் செய்யவேண்டுமென்று கூறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD's house, in the ears of all the people.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. When Michaiah the son of Gemariah, the son of Shaphan, had heard out of the book all the words]]></a:t>
+              <a:t><![CDATA[அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD,]]></a:t>
+              <a:t><![CDATA[எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then he went down into the king's house, into the scribe's chamber: and, lo, all the princes sat]]></a:t>
+              <a:t><![CDATA[11. சாப்பானுடைய குமாரனாகிய கெமரியாவின் மகன் மிகாயா அந்தப் புஸ்தகத்திலுள்ள கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there, even Elishama the scribe, and Delaiah the son of Shemaiah, and Elnathan the son of Achbor,]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளையெல்லாம் வாசிக்கக் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Gemariah the son of Shaphan, and Zedekiah the son of Hananiah, and all the princes.]]></a:t>
+              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[word came unto Jeremiah from the LORD, saying,]]></a:t>
+              <a:t><![CDATA[உண்டான வார்த்தை என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then Michaiah declared unto them all the words that he had heard, when Baruch read the book in]]></a:t>
+              <a:t><![CDATA[பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the ears of the people.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore all the princes sent Jehudi the son of Nethaniah, the son of Shelemiah, the son of]]></a:t>
+              <a:t><![CDATA[மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Cushi, unto Baruch, saying, Take in yours hand the roll wherein you have read in the ears of the]]></a:t>
+              <a:t><![CDATA[13. பாருக்கு ஜனத்தின் செவிகள் கேட்கப் புஸ்தகத்திலுள்ளவைகளை வாசிக்கையில், தான் கேட்ட எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, and come. So Baruch the son of Neriah took the roll in his hand, and came unto them.]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளையும் மிகாயா அவர்களுக்குத் தெரிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they said unto him, Sit down now, and read it in our ears. So Baruch read it in their ears.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Now it came to pass, when they had heard all the words, they were afraid both one and the other,]]></a:t>
+              <a:t><![CDATA[குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and said unto Baruch, We will surely tell the king of all these words.]]></a:t>
+              <a:t><![CDATA[உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they asked Baruch, saying, Tell us now, How did you write all these words at his mouth?]]></a:t>
+              <a:t><![CDATA[சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then Baruch answered them, He pronounced all these words unto me with his mouth, and I wrote]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் அவனை நோக்கி: நீ உட்கார்ந்துகொண்டு, நாங்கள் கேட்க வாசியென்றார்கள்; அவர்கள் கேட்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Take you a roll of a book, and write therein all the words that I have spoken unto you against]]></a:t>
+              <a:t><![CDATA[2. நீ ஒரு புஸ்தகச் சுருளை எடுத்து, யோசியாவின் நாட்களிலே நான் உன்னுடனே பேசின நாள் முதற்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them with ink in the book.]]></a:t>
+              <a:t><![CDATA[வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then said the princes unto Baruch, Go, hide you, you and Jeremiah; and let no man know where all]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவர்கள் எல்லா வார்த்தைகளையும் கேட்கையில் பயமுற்றவர்களாய் ஒருவரையொருவர் பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you be.]]></a:t>
+              <a:t><![CDATA[பாருக்கை நோக்கி: இந்த எல்லா வார்த்தைகளையும் ராஜாவுக்கு நிச்சயமாய் அறிவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And they went in to the king into the court, but they laid up the roll in the chamber of]]></a:t>
+              <a:t><![CDATA[17. அவன் வாய் சொல்ல, நீ இந்த வார்த்தைகளையெல்லாம் எவ்விதமாய் எழுதினாய் அதை எங்களுக்குச் சொல் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Elishama the scribe, and told all the words in the ears of the king.]]></a:t>
+              <a:t><![CDATA[பாருக்கைக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So the king sent Jehudi to fetch the roll: and he took it out of Elishama the scribe's chamber.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு பாருக்கு: அவர் தமது வாயினால் இந்த எல்லா வார்த்தைகளையும் உரைத்து, என்னுடனே சொன்னார், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And Jehudi read it in the ears of the king, and in the ears of all the princes which stood beside]]></a:t>
+              <a:t><![CDATA[மையினால் புஸ்தகத்தில் எழுதினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது பிரபுக்கள் பாருக்கை நோக்கி: நீயும் எரேமியாவும் போய் ஒளித்துக்கொள்ளுங்கள்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now the king sat in the winter-house in the ninth month: and there was a fire on the hearth]]></a:t>
+              <a:t><![CDATA[இருக்கும் இடத்தை ஒருவரும் அறியப்படாது என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burning before him.]]></a:t>
+              <a:t><![CDATA[20. சுருளைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலே வைத்து, ராஜாவினிடத்துக்கு அரமனையிலே போய், ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, and against Judah, and against all the nations, from the day I spoke unto you, from the days]]></a:t>
+              <a:t><![CDATA[இந்நாள்மட்டும் இஸ்ரவேலைக்குறித்தும், யூதாவைக்குறித்தும், சகல ஜாதிகளைக் குறித்தும் உன்னோடே சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it came to pass, that when Jehudi had read three or four leaves, he cut it with the]]></a:t>
+              <a:t><![CDATA[செவிகளுக்கு இந்த வார்த்தைகளையெல்லாம் அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[penknife, and cast it into the fire that was on the hearth, until all the roll was consumed in the]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire that was on the hearth.]]></a:t>
+              <a:t><![CDATA[எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Yet they were not afraid, nor rent their garments, neither the king, nor any of his servants]]></a:t>
+              <a:t><![CDATA[பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that heard all these words.]]></a:t>
+              <a:t><![CDATA[22. ஒன்பதாம் மாதத்திலே ராஜா, குளிர்காலத்துக்குத் தங்கும் வீட்டில் உட்கார்ந்திருந்தான்; அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Nevertheless Elnathan and Delaiah and Gemariah had made intercession to the king that he would]]></a:t>
+              <a:t><![CDATA[முன்பாகக் கணப்பு மூட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not burn the roll: but he would not hear them.]]></a:t>
+              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But the king commanded Jerahmeel the son of Hammelech, and Seraiah the son of Azriel, and]]></a:t>
+              <a:t><![CDATA[சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Shelemiah the son of Abdeel, to take Baruch the scribe and Jeremiah the prophet: but the LORD hid]]></a:t>
+              <a:t><![CDATA[24. ராஜாவாயினும் அந்த வார்த்தைகளையெல்லாம் கேட்ட அவனுடைய சகல ஊழியக்காரராயினும் பயப்படவுமில்லை, தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களைக் கிழித்துக்கொள்ளவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Josiah, even unto this day.]]></a:t>
+              <a:t><![CDATA[எல்லா வார்த்தைகளையும் அதிலே எழுது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Then the word of the LORD came to Jeremiah, after that the king had burned the roll, and the]]></a:t>
+              <a:t><![CDATA[25. எல்நாத்தானும், தெலாயாவும், கெமரியாவுமோ: அந்தச் சுருளைச் சுட்டெரிக்க வேண்டாம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[words which Baruch wrote at the mouth of Jeremiah, saying,]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்தில் விண்ணப்பம் பண்ணினார்கள்; ஆனாலும் அவர்களுக்கு அவன் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Take you again another roll, and write in it all the former words that were in the first roll,]]></a:t>
+              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which Jehoiakim the king of Judah has burned.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And you shall say to Jehoiakim king of Judah, Thus says the LORD; You have burned this roll,]]></a:t>
+              <a:t><![CDATA[செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, Why have you written therein, saying, The king of Babylon shall certainly come and destroy]]></a:t>
+              <a:t><![CDATA[27. ராஜா அந்தச் சுருளையும், அதிலே எரேமியாவின் வாய் சொல்லப் பாருக்கு எழுதியிருந்த வார்த்தைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this land, and shall cause to cease from thence man and beast?]]></a:t>
+              <a:t><![CDATA[சுட்டெரித்த பின்பு, எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Therefore thus says the LORD of Jehoiakim king of Judah; He shall have none to sit upon the]]></a:t>
+              <a:t><![CDATA[28. நீ திரும்ப வேறொரு சுருளை எடுத்து, யூதாவின் ராஜாவாகிய யோயாக்கீம் சுட்டெரித்த முதலாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[throne of David: and his dead body shall be cast out in the day to the heat, and in the night to the]]></a:t>
+              <a:t><![CDATA[சுருளிலிருந்த முந்தின வார்த்தைகளையெல்லாம் அதிலே எழுது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[frost.]]></a:t>
+              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. It may be that the house of Judah will hear all the evil which I purpose to do unto them; that]]></a:t>
+              <a:t><![CDATA[3. யூதாவின் குடும்பத்தார், அவரவர் தங்கள் பொல்லாத வழியைவிட்டுத் திரும்பும்படியாகவும், தங்களுக்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And I will punish him and his seed and his servants for their iniquity; and I will bring upon]]></a:t>
+              <a:t><![CDATA[அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and upon the inhabitants of Jerusalem, and upon the men of Judah, all the evil that I have]]></a:t>
+              <a:t><![CDATA[அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pronounced against them; but they hearkened not.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Then took Jeremiah another roll, and gave it to Baruch the scribe, the son of Neriah; who wrote]]></a:t>
+              <a:t><![CDATA[வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein from the mouth of Jeremiah all the words of the book which Jehoiakim king of Judah had]]></a:t>
+              <a:t><![CDATA[எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19597,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burned in the fire: and there were added besides unto them many like words.]]></a:t>
+              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20257,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they may return every man from his evil way; that I may forgive their iniquity and their sin.]]></a:t>
+              <a:t><![CDATA[செய்ய நினைத்திருக்கிற தீங்குகளைக் குறித்து ஒருவேளை அவர்கள் கேட்பார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then Jeremiah called Baruch the son of Neriah: and Baruch wrote from the mouth of Jeremiah all]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எரேமியா நேரியாவின் குமாரனாகிய பாருக்கை அழைத்தான்; பாருக்கு என்பவன் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +20846,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +21131,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>82</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>