--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -141,52 +141,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -242,51 +240,50 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
-    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -459,54 +456,53 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -784,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு எரேமியா பாருக்கை நோக்கி: நான் அடைக்கப்பட்டவன்; நான் கர்த்தருடைய ஆலயத்துக்குள் பிரவேசிக்கக் கூடாது.]]></a:t>
+              <a:t><![CDATA[6. நீ உள்ளே பிரவேசித்து, என் வாய் சொல்ல நீ எழுதின சுருளிலுள்ள கர்த்தருடைய வார்த்தைகளைக் கர்த்தருடைய ஆலயத்தில் உபவாச நாளிலே ஜனங்களுடைய செவிகள் கேட்க வாசிப்பதுமன்றி, தங்கள் பட்டணங்களிலிருந்து வருகிற எல்லா யூதா கோத்திரத்தாரும் கேட்கும்படி அவைகளை வாசிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ உள்ளே பிரவேசித்து, என் வாய் சொல்ல நீ எழுதின சுருளிலுள்ள கர்த்தருடைய வார்த்தைகளைக் கர்த்தருடைய ஆலயத்தில் உபவாச நாளிலே ஜனங்களுடைய செவிகள் கேட்க வாசிப்பதுமன்றி, தங்கள் பட்டணங்களிலிருந்து வருகிற எல்லா யூதா கோத்திரத்தாரும் கேட்கும்படி அவைகளை வாசிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[7. ஒருவேளை அவர்கள் கர்த்தருடைய முகத்துக்கு முன்பாகப் பணிந்து விண்ணப்பம்பண்ணி, அவரவர் தங்கள் பொல்லாத வழியை விட்டுத் திரும்புவார்கள்; கர்த்தர் இந்த ஜனத்துக்கு விரோதமாகக் கூறியிருக்கிற கோபமும் உக்கிரமும் பெரியது என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவேளை அவர்கள் கர்த்தருடைய முகத்துக்கு முன்பாகப் பணிந்து விண்ணப்பம்பண்ணி, அவரவர் தங்கள் பொல்லாத வழியை விட்டுத் திரும்புவார்கள்; கர்த்தர் இந்த ஜனத்துக்கு விரோதமாகக் கூறியிருக்கிற கோபமும் உக்கிரமும் பெரியது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. அப்படியே நேரியாவின் குமாரனாகிய பாருக்கு அந்தப் புஸ்தகத்தில், கர்த்தருடைய ஆலயத்தில், கர்த்தருடைய வார்த்தைகளை வாசிக்கும்படி எரேமியா தீர்க்கதரிசி தனக்குக் கற்பித்தபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே நேரியாவின் குமாரனாகிய பாருக்கு அந்தப் புஸ்தகத்தில், கர்த்தருடைய ஆலயத்தில், கர்த்தருடைய வார்த்தைகளை வாசிக்கும்படி எரேமியா தீர்க்கதரிசி தனக்குக் கற்பித்தபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[9. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் ஐந்தாம் வருஷத்து ஒன்பதாம் மாதத்திலே, எருசலேமிலிருக்கிற எல்லா ஜனத்துக்கும், யூதாவின் பட்டணங்களிலிருந்து எருசலேமுக்கு வருகிற எல்லா ஜனத்துக்கும், கர்த்தருக்கு முன்பாக உபவாசம் செய்யவேண்டுமென்று கூறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் ஐந்தாம் வருஷத்து ஒன்பதாம் மாதத்திலே, எருசலேமிலிருக்கிற எல்லா ஜனத்துக்கும், யூதாவின் பட்டணங்களிலிருந்து எருசலேமுக்கு வருகிற எல்லா ஜனத்துக்கும், கர்த்தருக்கு முன்பாக உபவாசம் செய்யவேண்டுமென்று கூறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜாவாயினும் அந்த வார்த்தைகளையெல்லாம் கேட்ட அவனுடைய சகல ஊழியக்காரராயினும் பயப்படவுமில்லை, தங்கள் வஸ்திரங்களைக் கிழித்துக்கொள்ளவுமில்லை.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ராஜாவாயினும் அந்த வார்த்தைகளையெல்லாம் கேட்ட அவனுடைய சகல ஊழியக்காரராயினும் பயப்படவுமில்லை, தங்கள் வஸ்திரங்களைக் கிழித்துக்கொள்ளவுமில்லை.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்நாத்தானும், தெலாயாவும், கெமரியாவுமோ: அந்தச் சுருளைச் சுட்டெரிக்க வேண்டாம் என்று ராஜாவினிடத்தில் விண்ணப்பம் பண்ணினார்கள்; ஆனாலும் அவர்களுக்கு அவன் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[11. சாப்பானுடைய குமாரனாகிய கெமரியாவின் மகன் மிகாயா அந்தப் புஸ்தகத்திலுள்ள கர்த்தருடைய வார்த்தைகளையெல்லாம் வாசிக்கக் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எல்நாத்தானும், தெலாயாவும், கெமரியாவுமோ: அந்தச் சுருளைச் சுட்டெரிக்க வேண்டாம் என்று ராஜாவினிடத்தில் விண்ணப்பம் பண்ணினார்கள்; ஆனாலும் அவர்களுக்கு அவன் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[11. சாப்பானுடைய குமாரனாகிய கெமரியாவின் மகன் மிகாயா அந்தப் புஸ்தகத்திலுள்ள கர்த்தருடைய வார்த்தைகளையெல்லாம் வாசிக்கக் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாருக்கு கர்த்தருடைய ஆலயத்தின் மேற்பிராகாரத்தில், கர்த்தருடைய ஆலயத்து வாசலின் நடைக்கு அருகான சாப்பானுடைய குமாரனாகிய கெமரியா என்னும் சம்பிரதியின் அறையிலே, அந்தப் புஸ்தகத்திலுள்ள எரேமியாவின் வார்த்தைகளை ஜனங்கள் எல்லாரும் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
+              <a:t><![CDATA[13. பாருக்கு ஜனத்தின் செவிகள் கேட்கப் புஸ்தகத்திலுள்ளவைகளை வாசிக்கையில், தான் கேட்ட எல்லா வார்த்தைகளையும் மிகாயா அவர்களுக்குத் தெரிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
+              <a:t><![CDATA[13. பாருக்கு ஜனத்தின் செவிகள் கேட்கப் புஸ்தகத்திலுள்ளவைகளை வாசிக்கையில், தான் கேட்ட எல்லா வார்த்தைகளையும் மிகாயா அவர்களுக்குத் தெரிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜா அந்தச் சுருளையும், அதிலே எரேமியாவின் வாய் சொல்லப் பாருக்கு எழுதியிருந்த வார்த்தைகளையும் சுட்டெரித்த பின்பு, எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ராஜா அந்தச் சுருளையும், அதிலே எரேமியாவின் வாய் சொல்லப் பாருக்கு எழுதியிருந்த வார்த்தைகளையும் சுட்டெரித்த பின்பு, எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திரும்ப வேறொரு சுருளை எடுத்து, யூதாவின் ராஜாவாகிய யோயாக்கீம் சுட்டெரித்த முதலாம் சுருளிலிருந்த முந்தின வார்த்தைகளையெல்லாம் அதிலே எழுது என்றார்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் அவனை நோக்கி: நீ உட்கார்ந்துகொண்டு, நாங்கள் கேட்க வாசியென்றார்கள்; அவர்கள் கேட்க வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திரும்ப வேறொரு சுருளை எடுத்து, யூதாவின் ராஜாவாகிய யோயாக்கீம் சுட்டெரித்த முதலாம் சுருளிலிருந்த முந்தின வார்த்தைகளையெல்லாம் அதிலே எழுது என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவர்கள் எல்லா வார்த்தைகளையும் கேட்கையில் பயமுற்றவர்களாய் ஒருவரையொருவர் பார்த்து, பாருக்கை நோக்கி: இந்த எல்லா வார்த்தைகளையும் ராஜாவுக்கு நிச்சயமாய் அறிவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவர்கள் எல்லா வார்த்தைகளையும் கேட்கையில் பயமுற்றவர்களாய் ஒருவரையொருவர் பார்த்து, பாருக்கை நோக்கி: இந்த எல்லா வார்த்தைகளையும் ராஜாவுக்கு நிச்சயமாய் அறிவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. அவன் வாய் சொல்ல, நீ இந்த வார்த்தைகளையெல்லாம் எவ்விதமாய் எழுதினாய் அதை எங்களுக்குச் சொல் என்று பாருக்கைக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு பாருக்கு: அவர் தமது வாயினால் இந்த எல்லா வார்த்தைகளையும் உரைத்து, என்னுடனே சொன்னார், நான் மையினால் புஸ்தகத்தில் எழுதினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு பாருக்கு: அவர் தமது வாயினால் இந்த எல்லா வார்த்தைகளையும் உரைத்து, என்னுடனே சொன்னார், நான் மையினால் புஸ்தகத்தில் எழுதினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது பிரபுக்கள் பாருக்கை நோக்கி: நீயும் எரேமியாவும் போய் ஒளித்துக்கொள்ளுங்கள்; நீங்கள் இருக்கும் இடத்தை ஒருவரும் அறியப்படாது என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது பிரபுக்கள் பாருக்கை நோக்கி: நீயும் எரேமியாவும் போய் ஒளித்துக்கொள்ளுங்கள்; நீங்கள் இருக்கும் இடத்தை ஒருவரும் அறியப்படாது என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. சுருளைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலே வைத்து, ராஜாவினிடத்துக்கு அரமனையிலே போய், ராஜாவின் செவிகளுக்கு இந்த வார்த்தைகளையெல்லாம் அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. சுருளைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலே வைத்து, ராஜாவினிடத்துக்கு அரமனையிலே போய், ராஜாவின் செவிகளுக்கு இந்த வார்த்தைகளையெல்லாம் அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாப்பானுடைய குமாரனாகிய கெமரியாவின் மகன் மிகாயா அந்தப் புஸ்தகத்திலுள்ள கர்த்தருடைய வார்த்தைகளையெல்லாம் வாசிக்கக் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாப்பானுடைய குமாரனாகிய கெமரியாவின் மகன் மிகாயா அந்தப் புஸ்தகத்திலுள்ள கர்த்தருடைய வார்த்தைகளையெல்லாம் வாசிக்கக் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. ஒன்பதாம் மாதத்திலே ராஜா, குளிர்காலத்துக்குத் தங்கும் வீட்டில் உட்கார்ந்திருந்தான்; அவனுக்கு முன்பாகக் கணப்பு மூட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. ஒன்பதாம் மாதத்திலே ராஜா, குளிர்காலத்துக்குத் தங்கும் வீட்டில் உட்கார்ந்திருந்தான்; அவனுக்கு முன்பாகக் கணப்பு மூட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ராஜாவின் அரமனைக்குப் போய், சம்பிரதியின் அறையில் பிரவேசித்தான்; இதோ, அங்கே எல்லாப் பிரபுக்களும் சம்பிரதியாகிய எலிசாமாவும் செமாயாவின் குமாரன் குமாரனாகிய தெலாயாவும், அக்போரின் குமாரனாகிய எஸ்தாத்தனும், சாப்பனின் குமாரனாகிய கெமரியாவும், அனனியாவின் குமாரனாகிய சிதேக்கியாவும், மற்ற எல்லாப் பிரபுக்களும் உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. ராஜாவாயினும் அந்த வார்த்தைகளையெல்லாம் கேட்ட அவனுடைய சகல ஊழியக்காரராயினும் பயப்படவுமில்லை, தங்கள் வஸ்திரங்களைக் கிழித்துக்கொள்ளவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாருக்கு ஜனத்தின் செவிகள் கேட்கப் புஸ்தகத்திலுள்ளவைகளை வாசிக்கையில், தான் கேட்ட எல்லா வார்த்தைகளையும் மிகாயா அவர்களுக்குத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[24. ராஜாவாயினும் அந்த வார்த்தைகளையெல்லாம் கேட்ட அவனுடைய சகல ஊழியக்காரராயினும் பயப்படவுமில்லை, தங்கள் வஸ்திரங்களைக் கிழித்துக்கொள்ளவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாருக்கு ஜனத்தின் செவிகள் கேட்கப் புஸ்தகத்திலுள்ளவைகளை வாசிக்கையில், தான் கேட்ட எல்லா வார்த்தைகளையும் மிகாயா அவர்களுக்குத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[25. எல்நாத்தானும், தெலாயாவும், கெமரியாவுமோ: அந்தச் சுருளைச் சுட்டெரிக்க வேண்டாம் என்று ராஜாவினிடத்தில் விண்ணப்பம் பண்ணினார்கள்; ஆனாலும் அவர்களுக்கு அவன் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[25. எல்நாத்தானும், தெலாயாவும், கெமரியாவுமோ: அந்தச் சுருளைச் சுட்டெரிக்க வேண்டாம் என்று ராஜாவினிடத்தில் விண்ணப்பம் பண்ணினார்கள்; ஆனாலும் அவர்களுக்கு அவன் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எல்லாப் பிரபுக்களும் கூஷியின் குமாரனாகிய செலேமியாவின் மகனான நெத்தானியாவினுடைய குமாரனாயிருக்கிற யெகுதியைப் பாருக்கினிடத்தில் அனுப்பி, ஜனங்கள் கேட்க நீ வாசித்துக்கொண்டிருந்த சுருளை உன் கையில் எடுத்துக் கொண்டுவா என்று சொல்லச் சொன்னார்கள்; ஆகையால் நேரியாவின் குமாரனாகிய பாருக்கு சுருளைத் தன் கையில் எடுத்துக்கொண்டு, அவர்களிடத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் அவனை நோக்கி: நீ உட்கார்ந்துகொண்டு, நாங்கள் கேட்க வாசியென்றார்கள்; அவர்கள் கேட்க வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[26. பாருக்கு என்னும் சம்பிரதியையும் எரேமியா தீர்க்கதரிசியையும் பிடிக்கும்படிக்கு, ராஜா அம்மெலேகின் குமாரனாகிய யொமெயேலுக்கும், அஸ்ரியேலின் குமாரனாகிய செராயாவுக்கும், அப்தெயேலின் குமாரனாகிய செலேமியாவுக்கும் கட்டளை கொடுத்தான்; ஆனாலும் கர்த்தர் அவர்களை மறைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவர்கள் எல்லா வார்த்தைகளையும் கேட்கையில் பயமுற்றவர்களாய் ஒருவரையொருவர் பார்த்து, பாருக்கை நோக்கி: இந்த எல்லா வார்த்தைகளையும் ராஜாவுக்கு நிச்சயமாய் அறிவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. ராஜா அந்தச் சுருளையும், அதிலே எரேமியாவின் வாய் சொல்லப் பாருக்கு எழுதியிருந்த வார்த்தைகளையும் சுட்டெரித்த பின்பு, எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவர்கள் எல்லா வார்த்தைகளையும் கேட்கையில் பயமுற்றவர்களாய் ஒருவரையொருவர் பார்த்து, பாருக்கை நோக்கி: இந்த எல்லா வார்த்தைகளையும் ராஜாவுக்கு நிச்சயமாய் அறிவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. ராஜா அந்தச் சுருளையும், அதிலே எரேமியாவின் வாய் சொல்லப் பாருக்கு எழுதியிருந்த வார்த்தைகளையும் சுட்டெரித்த பின்பு, எரேமியாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் வாய் சொல்ல, நீ இந்த வார்த்தைகளையெல்லாம் எவ்விதமாய் எழுதினாய் அதை எங்களுக்குச் சொல் என்று பாருக்கைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நீ திரும்ப வேறொரு சுருளை எடுத்து, யூதாவின் ராஜாவாகிய யோயாக்கீம் சுட்டெரித்த முதலாம் சுருளிலிருந்த முந்தின வார்த்தைகளையெல்லாம் அதிலே எழுது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் வாய் சொல்ல, நீ இந்த வார்த்தைகளையெல்லாம் எவ்விதமாய் எழுதினாய் அதை எங்களுக்குச் சொல் என்று பாருக்கைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நீ திரும்ப வேறொரு சுருளை எடுத்து, யூதாவின் ராஜாவாகிய யோயாக்கீம் சுட்டெரித்த முதலாம் சுருளிலிருந்த முந்தின வார்த்தைகளையெல்லாம் அதிலே எழுது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு பாருக்கு: அவர் தமது வாயினால் இந்த எல்லா வார்த்தைகளையும் உரைத்து, என்னுடனே சொன்னார், நான் மையினால் புஸ்தகத்தில் எழுதினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு பாருக்கு: அவர் தமது வாயினால் இந்த எல்லா வார்த்தைகளையும் உரைத்து, என்னுடனே சொன்னார், நான் மையினால் புஸ்தகத்தில் எழுதினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது பிரபுக்கள் பாருக்கை நோக்கி: நீயும் எரேமியாவும் போய் ஒளித்துக்கொள்ளுங்கள்; நீங்கள் இருக்கும் இடத்தை ஒருவரும் அறியப்படாது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. மேலும் நீ யூதாவின் ராஜாவாகிய யோயாக்கீமை நோக்கி: பாபிலோன் ராஜா நிச்சயமாய் வருவான் என்பதையும், அவன் இந்தத் தேசத்தை அழித்து அதிலிருந்து மனுஷரையும் மிருகங்களையும் ஒழியப்பண்ணுவான் என்பதையும் நீ அதில் எழுதினதேதென்று சொல்லி, அந்தச் சுருளை நீ சுட்டெரித்தாயே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது பிரபுக்கள் பாருக்கை நோக்கி: நீயும் எரேமியாவும் போய் ஒளித்துக்கொள்ளுங்கள்; நீங்கள் இருக்கும் இடத்தை ஒருவரும் அறியப்படாது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சுருளைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலே வைத்து, ராஜாவினிடத்துக்கு அரமனையிலே போய், ராஜாவின் செவிகளுக்கு இந்த வார்த்தைகளையெல்லாம் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சுருளைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலே வைத்து, ராஜாவினிடத்துக்கு அரமனையிலே போய், ராஜாவின் செவிகளுக்கு இந்த வார்த்தைகளையெல்லாம் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் யூதாவின் ராஜாவாகிய யோயாக்கீமைக் குறித்து; தாவீதின் சிங்காசனத்தின்மேல் உட்காரும்படி அவன் வம்சத்தில் ஒருவனும் இரான்; அவனுடைய பிரேதமோவென்றால், பகலின் உஷ்ணத்துக்கும் இரவின் குளிருக்கும் எறிந்துவிடப்பட்டுக்கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +7974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ராஜா அந்தச் சுருளை எடுத்துக்கொண்டுவர யெகுதியை அனுப்பினான்; யெகுதி அதைச் சம்பிரதியாகிய எலிசாமாவின் அறையிலிருந்து எடுத்துக்கொண்டுவந்து, ராஜா கேட்கவும், ராஜாவினிடத்தில் நின்ற எல்லாப் பிரபுக்களும் கேட்கவும் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[31. நான் அவனிடத்திலும், அவன் சந்ததியினிடத்திலும், அவன் பிரபுக்களினிடத்திலும் அவர்கள் அக்கிரமத்தை விசாரித்து, அவன்மேலும் எருசலேமின் குடிகள்மேலும், யூதா மனுஷர்மேலும், நான் அவர்களுக்குச் சொன்னதும், அவர்கள் கேளாமற்போனதுமான தீங்கனைத்தையும் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒன்பதாம் மாதத்திலே ராஜா, குளிர்காலத்துக்குத் தங்கும் வீட்டில் உட்கார்ந்திருந்தான்; அவனுக்கு முன்பாகக் கணப்பு மூட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒன்பதாம் மாதத்திலே ராஜா, குளிர்காலத்துக்குத் தங்கும் வீட்டில் உட்கார்ந்திருந்தான்; அவனுக்கு முன்பாகக் கணப்பு மூட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,160 +8301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[23. யெகுதி மூன்று நாலு பத்திகளை வாசித்த பின்பு, ராஜா ஒரு சூரிக்கத்தியினால் அதை அறுத்து, சுருளனைத்தும் கணப்பிலுள்ள அக்கினியிலே வெந்து போகும்படி, கணப்பிலிருந்த அக்கினியில் எறிந்துபோட்டான்.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது எரேமியா வேறொரு சுருளை எடுத்து, அதை நேரியாவின் குமாரனாகிய பாருக்கு என்னும் சம்பிரதியினிடத்தில் கொடுத்தான்; அவன் யூதாவின் ராஜாவாகிய யோயாக்கீம் அக்கினியால் சுட்டெரித்த புஸ்தகத்தின் வார்த்தைகளையெல்லாம், அதிலே எரேமியாவின் வாய் சொல்ல எழுதினான்; இன்னும் அவைகளுக்கொத்த அநேகம் வார்த்தைகளும் அவைகளோடே சேர்க்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8711,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493686" r:id="rId1"/>
+    <p:sldLayoutId id="2473414274" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9331,58 +9218,50 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9499,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലവചനങ്ങളെയും അവന്റെ വാമൊഴിപ്രകാരം ബാരൂക്ക് ഒരു പുസ്തകച്ചുരുളിൽ എഴുതി.]]></a:t>
+              <a:t><![CDATA[the words of the LORD, which he had spoken unto him, upon a roll of a book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യിരെമ്യാവു ബാരൂക്കിനോടു കല്പിച്ചതു: ഞാൻ അടെക്കപ്പെട്ടിരിക്കുന്നു; എനിക്കു യഹോവയുടെ ആലയത്തിൽ]]></a:t>
+              <a:t><![CDATA[5. And Jeremiah commanded Baruch, saying, I am shut up; I cannot go into the house of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോകുവാൻ കഴിവില്ല.]]></a:t>
+              <a:t><![CDATA[6. Therefore go you, and read in the roll, which you have written from my mouth, the words of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ആകയാൽ നീ ചെന്നു എന്റെ വാമൊഴികേട്ടു എഴുതിയ ചുരുളിൽനിന്നു യഹോവയുടെ വചനങ്ങളെ യഹോവയുടെ ആലയത്തിൽ]]></a:t>
+              <a:t><![CDATA[LORD in the ears of the people in the LORD's house upon the fasting day: and also you shall read]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉപവാസദിവസത്തിൽ തന്നേ ജനം കേൾക്കെ വായിക്ക; അതതു പട്ടണങ്ങളിൽനിന്നു വരുന്ന എല്ലായെഹൂദയും കേൾക്കെ നീ അതു]]></a:t>
+              <a:t><![CDATA[them in the ears of all Judah that come out of their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വായിക്കേണം.]]></a:t>
+              <a:t><![CDATA[7. It may be they will present their supplication before the LORD, and will return every one from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. പക്ഷെ അവർ യഹോവയുടെ മുമ്പിൽ വീണു അപേക്ഷിച്ചുകൊണ്ടു ഓരോരുത്തൻ താന്താന്റെ ദുർമ്മാർഗ്ഗം]]></a:t>
+              <a:t><![CDATA[his evil way: for great is the anger and the fury that the LORD has pronounced against this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടുതിരിയും; യഹോവ ഈ ജനത്തിന്നു വിധിച്ചിരിക്കുന്ന കോപവും ക്രോധവും വലിയതല്ലോ.]]></a:t>
+              <a:t><![CDATA[8. And Baruch the son of Neriah did according to all that Jeremiah the prophet commanded him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യിരെമ്യാപ്രവാചകൻ തന്നോടു കല്പിച്ചതുപോലെയൊക്കെയും നേർയ്യാവിന്റെ മകനായ ബാരൂക്ക് ചെയ്തു, യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[reading in the book the words of the LORD in the LORD's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിൽ ആ പുസ്തകത്തിൽനിന്നു യഹോവയുടെ വചനങ്ങളെ വായിച്ചു കേൾപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in the fifth year of Jehoiakim the son of Josiah king of Judah, in the ninth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യോശീയാവിന്റെ മകനായി യെഹൂദാരാജാവായ യെഹോയാക്കീമിന്റെ നാലാം ആണ്ടിൽ യഹോവയിങ്കൽനിന്നു]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the fourth year of Jehoiakim the son of Josiah king of Judah, that this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യോശീയാവിന്റെ മകനായി യെഹൂദാരാജാവായ യെഹോയാക്കീമിന്റെ അഞ്ചാം ആണ്ടിൽ, ഒമ്പതാം മാസത്തിൽ, അവർ]]></a:t>
+              <a:t><![CDATA[month, that they proclaimed a fast before the LORD to all the people in Jerusalem, and to all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേമിലെ സകല ജനത്തിന്നും യെഹൂദാപട്ടണങ്ങളിൽനിന്നു യെരൂശലേമിൽ വന്ന സകലജനത്തിന്നും യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[people that came from the cities of Judah unto Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പാകെ ഒരു ഉപവാസം പ്രസിദ്ധമാക്കി,]]></a:t>
+              <a:t><![CDATA[10. Then read Baruch in the book the words of Jeremiah in the house of the LORD, in the chamber of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. രാജാവാകട്ടെ ആ വചനങ്ങളൊക്കെയും കേട്ട ഭൃത്യന്മാരിൽ ആരെങ്കിലുമാകട്ടെ ഭയപ്പെടുകയോ വസ്ത്രം കീറുകയോ]]></a:t>
+              <a:t><![CDATA[Gemariah the son of Shaphan the scribe, in the higher court, at the entry of the new gate of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തില്ല.]]></a:t>
+              <a:t><![CDATA[LORD's house, in the ears of all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ചുരുൾ ചുട്ടുകളയരുതേ എന്നു എൽനാഥാനും ദെലായാവും ശെമർയ്യാവും രാജാവിനോടു അപേക്ഷിച്ചു എങ്കിലും അവൻ]]></a:t>
+              <a:t><![CDATA[11. When Michaiah the son of Gemariah, the son of Shaphan, had heard out of the book all the words]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ അപേക്ഷ കേട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അപ്പോൾ ബാരൂക്ക് യഹോവയുടെ ആലയത്തിൽ, യഹോവയുടെ ആലയത്തിന്റെ പുതിയവാതിലിന്റെ പ്രവേശനത്തിങ്കൽ,]]></a:t>
+              <a:t><![CDATA[12. Then he went down into the king's house, into the scribe's chamber: and, lo, all the princes sat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേലത്തെ മുറ്റത്തു, ശാഫാന്റെ മകനായ ഗെമർയ്യാരായസക്കാരന്റെ മുറിയിൽവെച്ചു ആ പുസ്തകത്തിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[there, even Elishama the scribe, and Delaiah the son of Shemaiah, and Elnathan the son of Achbor,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാവിന്റെ വചനങ്ങളെ സകലജനത്തെയും വായിച്ചു കേൾപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[and Gemariah the son of Shaphan, and Zedekiah the son of Hananiah, and all the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാവിന്നുണ്ടായ അരുളപ്പാടാവിതു:]]></a:t>
+              <a:t><![CDATA[word came unto Jeremiah from the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അനന്തരം ബാരൂക്ക് എന്ന എഴുത്തുകാരനെയും യിരെമ്യാപ്രവാചകനെയും പിടിപ്പാൻ രാജാവു രാജകുമാരനായ]]></a:t>
+              <a:t><![CDATA[13. Then Michaiah declared unto them all the words that he had heard, when Baruch read the book in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരഹ്മെയേലിനോടും അസ്രീയേലിന്റെ മകനായ സെരായാവോടും അബ്ദേലിന്റെ മകനായ ശെലെമ്യാവോടും കല്പിച്ചു;]]></a:t>
+              <a:t><![CDATA[the ears of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നാൽ യഹോവ അവരെ ഒളിപ്പിച്ചു;]]></a:t>
+              <a:t><![CDATA[14. Therefore all the princes sent Jehudi the son of Nethaniah, the son of Shelemiah, the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ചുരുളും ബാരൂക്ക് യിരെമ്യാവിന്റെ വാമൊഴിപ്രകാരം എഴുതിയിരുന്ന വചനങ്ങളും രാജാവു ചുട്ടുകളഞ്ഞശേഷം,]]></a:t>
+              <a:t><![CDATA[Cushi, unto Baruch, saying, Take in yours hand the roll wherein you have read in the ears of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു യിരെമ്യാവിന്നുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[people, and come. So Baruch the son of Neriah took the roll in his hand, and came unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. നീ മറ്റൊരു ചുരുൾ മേടിച്ചു യെഹൂദാരാജാവായ യെഹോയാക്കീം ചുട്ടുകളഞ്ഞ മുമ്പിലത്തെ ചുരുളിൽ]]></a:t>
+              <a:t><![CDATA[15. And they said unto him, Sit down now, and read it in our ears. So Baruch read it in their ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായിരുന്ന വചനങ്ങളൊക്കെയും അതിൽ എഴുതുക.]]></a:t>
+              <a:t><![CDATA[16. Now it came to pass, when they had heard all the words, they were afraid both one and the other,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. എന്നാൽ യെഹൂദാരാജാവായ യെഹോയാക്കീമിനോടു നീ പറയേണ്ടതു: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു:]]></a:t>
+              <a:t><![CDATA[and said unto Baruch, We will surely tell the king of all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേൽരാജാവു വന്നു ഈ ദേശത്തെ നശിപ്പിച്ചു, മനുഷ്യനെയും മൃഗത്തെയും മുടിച്ചുകളയും എന്നു നീ അതിൽ എഴുതിയതു]]></a:t>
+              <a:t><![CDATA[17. And they asked Baruch, saying, Tell us now, How did you write all these words at his mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്തിനു എന്നു പറഞ്ഞു നീ ആ ചുരുൾ ചുട്ടുകളഞ്ഞുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[18. Then Baruch answered them, He pronounced all these words unto me with his mouth, and I wrote]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നീ ഒരു പുസ്തകച്ചുരുൾ മേടിച്ചു, ഞാൻ യോശീയാവിന്റെ കാലത്തു നിന്നോടു സംസാരിച്ചുതുടങ്ങിയ നാൾമുതൽ]]></a:t>
+              <a:t><![CDATA[2. Take you a roll of a book, and write therein all the words that I have spoken unto you against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അതുകൊണ്ടു യെഹൂദാരാജാവായ യെഹോയാക്കീമിനെക്കുറിച്ചു യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: അവന്നു]]></a:t>
+              <a:t><![CDATA[them with ink in the book.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദിന്റെ സിംഹാസനത്തിൽ ഇരിപ്പാൻ ഒരുത്തനും ഉണ്ടാകയില്ല; അവന്റെ ശവം പകൽ വെയിലും രാത്രിയിൽ മഞ്ഞു]]></a:t>
+              <a:t><![CDATA[19. Then said the princes unto Baruch, Go, hide you, you and Jeremiah; and let no man know where all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഏല്പാൻ എറിഞ്ഞുകളയും.]]></a:t>
+              <a:t><![CDATA[of you be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഞാൻ അവനെയും അവന്റെ സന്തതിയെയും ഭൃത്യന്മാരെയും അവരുടെ അകൃത്യംനിമിത്തം സന്ദർശിക്കും; അവർക്കും]]></a:t>
+              <a:t><![CDATA[20. And they went in to the king into the court, but they laid up the roll in the chamber of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേംനിവാസികൾക്കും യെഹൂദാപുരുഷന്മാർക്കും വരുത്തുമെന്നു ഞാൻ വിധിച്ചതും അവർ ശ്രദ്ധിക്കാത്തതുമായ]]></a:t>
+              <a:t><![CDATA[Elishama the scribe, and told all the words in the ears of the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനർത്ഥമൊക്കെയും ഞാൻ അവർക്കു വരുത്തും.]]></a:t>
+              <a:t><![CDATA[21. So the king sent Jehudi to fetch the roll: and he took it out of Elishama the scribe's chamber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ശാഫാന്റെ മകനായ ഗെമർയ്യാവിന്റെ മകൻ മീഖായാവു യഹോവയുടെ വചനങ്ങളൊക്കെയും പുസ്തകത്തിൽനിന്നു വായിച്ചു]]></a:t>
+              <a:t><![CDATA[And Jehudi read it in the ears of the king, and in the ears of all the princes which stood beside]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടപ്പോൾ]]></a:t>
+              <a:t><![CDATA[the king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അങ്ങനെ യിരെമ്യാവു മറ്റൊരു ചുരുൾ എടുത്തു നേർയ്യാവിന്റെ മകൻ ബാരൂക്ക് എന്ന എഴുത്തുകാരന്റെ കയ്യിൽ]]></a:t>
+              <a:t><![CDATA[22. Now the king sat in the winter-house in the ninth month: and there was a fire on the hearth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്തു; അവൻ യെഹൂദാരാജാവായ യെഹോയാക്കീം തീയിൽ ഇട്ടു ചുട്ടുകളഞ്ഞ പുസ്തകത്തിലെ വചനങ്ങളൊക്കെയും]]></a:t>
+              <a:t><![CDATA[burning before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇന്നുവരെയും യിസ്രായേലിനെയും യെഹൂദയെയും സകലജാതികളെയുംകുറിച്ചു ഞാൻ നിന്നോടു അരുളിച്ചെയ്ത]]></a:t>
+              <a:t><![CDATA[Israel, and against Judah, and against all the nations, from the day I spoke unto you, from the days]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാവിന്റെ വാമൊഴിപ്രകാരം അതിൽ എഴുതി; അതുപോലെയുള്ള ഏറിയ വചനങ്ങളും ചേർത്തെഴുതുവാൻ സംഗതിവന്നു.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, that when Jehudi had read three or four leaves, he cut it with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ രാജഗൃഹത്തിൽ രായസക്കാരന്റെ മുറിയിൽ ചെന്നു; അവിടെ സകലപ്രഭുക്കന്മാരും ഇരുന്നിരുന്നു; രായസക്കാരൻ]]></a:t>
+              <a:t><![CDATA[penknife, and cast it into the fire that was on the hearth, until all the roll was consumed in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എലീശാമായും ശെമയ്യാവിന്റെ മകൻ ദെലായാവും അഖ്ബോരിന്റെ മകൻ എൽനാഥാനും ശാഫാന്റെ മകൻ ഗെമർയ്യാവും]]></a:t>
+              <a:t><![CDATA[fire that was on the hearth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹനന്യാവിന്റെ മകൻ സിദെക്കീയാവും ശേഷം പ്രഭുക്കന്മാരും തന്നേ.]]></a:t>
+              <a:t><![CDATA[24. Yet they were not afraid, nor rent their garments, neither the king, nor any of his servants]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ബാരൂക്ക് ജനത്തെ പുസ്തകം വായിച്ചു കേൾപ്പിച്ചപ്പോൾ, താൻ കേട്ടിരുന്ന വചനങ്ങളൊക്കെയും മീഖായാവു]]></a:t>
+              <a:t><![CDATA[that heard all these words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരോടു പ്രസ്താവിച്ചു.]]></a:t>
+              <a:t><![CDATA[25. Nevertheless Elnathan and Delaiah and Gemariah had made intercession to the king that he would]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അപ്പോൾ സകലപ്രഭുക്കന്മാരും കൂശിയുടെ മകനായ ശെലെമ്യാവിന്റെ മകനായ നഥന്യാവിന്റെ മകൻ യെഹൂദിയെ]]></a:t>
+              <a:t><![CDATA[not burn the roll: but he would not hear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാരൂക്കിന്റെ അടുക്കൽ അയച്ചു: നീ ജനത്തെ വായിച്ചുകേൾപ്പിച്ച പുസ്തകച്ചുരുൾ എടുത്തുകൊണ്ടു വരിക എന്നു]]></a:t>
+              <a:t><![CDATA[26. But the king commanded Jerahmeel the son of Hammelech, and Seraiah the son of Azriel, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയിച്ചു; അങ്ങനെ നേർയ്യാവിന്റെ മകൻ ബാരൂക്ക് പുസ്തകച്ചുരുൾ എടുത്തുകൊണ്ടു അവരുടെ അടുക്കൽ വന്നു.]]></a:t>
+              <a:t><![CDATA[Shelemiah the son of Abdeel, to take Baruch the scribe and Jeremiah the prophet: but the LORD hid]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവർ അവനോടു: ഇവിടെ ഇരുന്നു അതു വായിച്ചുകേൾപ്പിക്ക എന്നു പറഞ്ഞു; ബാരൂക്ക് വായിച്ചുകേൾപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വചനങ്ങളൊക്കെയും അതിൽ എഴുതുക.]]></a:t>
+              <a:t><![CDATA[of Josiah, even unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ആ വചനങ്ങളൊക്കെയും കേട്ടപ്പോൾ അവർ ഭയപ്പെട്ടു തമ്മിൽ തമ്മിൽ നോക്കി, ബാരൂക്കിനോടു: ഈ]]></a:t>
+              <a:t><![CDATA[27. Then the word of the LORD came to Jeremiah, after that the king had burned the roll, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വചനങ്ങളൊക്കെയും ഞങ്ങൾ രാജാവിനെ അറിയിക്കും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[words which Baruch wrote at the mouth of Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നീ ഈ വചനങ്ങളൊക്കെയും എങ്ങനെയാകുന്നു എഴുതിയതു? അവൻ പറഞ്ഞുതന്നിട്ടോ? ഞങ്ങളോടു പറക എന്നു അവർ]]></a:t>
+              <a:t><![CDATA[28. Take you again another roll, and write in it all the former words that were in the first roll,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാരൂക്കിനോടു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[which Jehoiakim the king of Judah has burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ബാരൂക്ക് അവരോടു: അവൻ ഈ വചനങ്ങളൊക്കെയും പറഞ്ഞുതന്നു, ഞാൻ മഷികൊണ്ടു പുസ്തകത്തിൽ എഴുതി എന്നുത്തരം]]></a:t>
+              <a:t><![CDATA[29. And you shall say to Jehoiakim king of Judah, Thus says the LORD; You have burned this roll,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[saying, Why have you written therein, saying, The king of Babylon shall certainly come and destroy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അപ്പോൾ പ്രഭുക്കന്മാർ ബാരൂക്കിനോടു: പോയി നീയും യിരെമ്യാവും കൂടെ ഒളിച്ചുകൊൾവിൻ; നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[this land, and shall cause to cease from thence man and beast?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇന്നേടത്തു ഇരിക്കുന്നു എന്നു ആരും അറിയരുതു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[30. Therefore thus says the LORD of Jehoiakim king of Judah; He shall have none to sit upon the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അനന്തരം അവർ പുസ്തകച്ചുരുൾ രായസക്കാരനായ എലീശാമയുടെ മുറിയിൽ വെച്ചേച്ചു, അരമനയിൽ രാജാവിന്റെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[throne of David: and his dead body shall be cast out in the day to the heat, and in the night to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെന്നു ആ വചനങ്ങളൊക്കെയും രാജാവിനെ ബോധിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[frost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. പക്ഷേ യെഹൂദാഗൃഹം ഞാൻ അവർക്കു വരുത്തുവാൻ വിചാരിക്കുന്ന സകല അനർത്ഥത്തെയും കുറിച്ചു കേട്ടിട്ടു]]></a:t>
+              <a:t><![CDATA[3. It may be that the house of Judah will hear all the evil which I purpose to do unto them; that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. രാജാവു ചുരുൾ എടുത്തുകൊണ്ടു വരുവാൻ യെഹൂദിയെ അയച്ചു; അവൻ രായസക്കാരനായ എലീശാമയുടെ മുറിയിൽനിന്നു അതു]]></a:t>
+              <a:t><![CDATA[31. And I will punish him and his seed and his servants for their iniquity; and I will bring upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എടുത്തു കൊണ്ടുവന്നു; യെഹൂദി അതു രാജാവിനെയും രാജാവിന്റെ ചുറ്റും നില്ക്കുന്ന സകലപ്രഭുക്കന്മാരെയും]]></a:t>
+              <a:t><![CDATA[them, and upon the inhabitants of Jerusalem, and upon the men of Judah, all the evil that I have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വായിച്ചു കേൾപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[pronounced against them; but they hearkened not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അന്നു ഒമ്പതാം മാസത്തിൽ രാജാവു ഹേമന്തഗൃഹത്തിൽ ഇരിക്കയായിരുന്നു; അവന്റെ മുമ്പാകെ നെരിപ്പോട്ടിൽ തീ]]></a:t>
+              <a:t><![CDATA[32. Then took Jeremiah another roll, and gave it to Baruch the scribe, the son of Neriah; who wrote]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കത്തിക്കൊണ്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[therein from the mouth of Jeremiah all the words of the book which Jehoiakim king of Judah had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,183 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യെഹൂദി മൂന്നു നാലു ഭാഗം വായിച്ചശേഷം രാജാവു എഴുത്തുകാരന്റെ ഒരു കത്തികൊണ്ടു അതു കണ്ടിച്ചു ചുരുൾ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[മുഴുവനും നെരിപ്പോട്ടിലെ തീയിൽ വെന്തുപോകുംവരെ നെരിപ്പോട്ടിൽ ഇട്ടുകൊണ്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[burned in the fire: and there were added besides unto them many like words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓരോരുത്തൻ താന്താന്റെ ദുർമ്മാർഗ്ഗം വിട്ടുതിരിവാനും ഞാൻ അവരുടെ അകൃത്യവും പാപവും ക്ഷമിപ്പാനും ഇടവരും.]]></a:t>
+              <a:t><![CDATA[they may return every man from his evil way; that I may forgive their iniquity and their sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അങ്ങനെ യിരെമ്യാവു നേർയ്യാവിന്റെ മകനായ ബാരൂക്കിനെ വിളിച്ചു; യഹോവ യിരെമ്യാവോടു അരുളിച്ചെയ്ത]]></a:t>
+              <a:t><![CDATA[4. Then Jeremiah called Baruch the son of Neriah: and Baruch wrote from the mouth of Jeremiah all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>