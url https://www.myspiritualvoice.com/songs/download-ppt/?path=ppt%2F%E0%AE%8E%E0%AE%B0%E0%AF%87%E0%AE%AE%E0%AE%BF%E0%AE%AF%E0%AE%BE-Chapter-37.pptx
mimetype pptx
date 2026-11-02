--- v0 (2026-08-02)
+++ v1 (2026-11-02)
@@ -79,50 +79,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +153,53 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +341,56 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பார்வோனின் சேனையோவென்றால், எகிப்திலிருந்து புறப்பட்டது; எருசலேமை முற்றிக்கைபோட்ட கல்தேயர் அவர்களுடைய செய்தியைக்கேட்டு, எருசலேமைவிட்டு நீங்கிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Now Jeremiah came in and went out among the people: for they had not put him into prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பார்வோனின் சேனையோவென்றால், எகிப்திலிருந்து புறப்பட்டது; எருசலேமை முற்றிக்கைபோட்ட கல்தேயர் அவர்களுடைய செய்தியைக்கேட்டு, எருசலேமைவிட்டு நீங்கிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Then Pharaoh's army was come forth out of Egypt: and when the Chaldeans that besieged Jerusalem heard tidings of them, they departed from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது எரேமியா தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்,]]></a:t>
+              <a:t><![CDATA[5. Then Pharaoh's army was come forth out of Egypt: and when the Chaldeans that besieged Jerusalem heard tidings of them, they departed from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், என்னிடத்தில் விசாரிக்கும்படி உங்களை என்னிடத்திற்கு அனுப்பின யூதாவின் ராஜாவை நீங்கள் நோக்கி: இதோ, உங்களுக்கு ஒத்தாசையாகப் புறப்பட்ட பார்வோனின் சேனை தன் தேசமாகிய எகிப்துக்குத் திரும்பிப்போகும்.]]></a:t>
+              <a:t><![CDATA[6. Then came the word of the LORD unto the prophet Jeremiah saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், என்னிடத்தில் விசாரிக்கும்படி உங்களை என்னிடத்திற்கு அனுப்பின யூதாவின் ராஜாவை நீங்கள் நோக்கி: இதோ, உங்களுக்கு ஒத்தாசையாகப் புறப்பட்ட பார்வோனின் சேனை தன் தேசமாகிய எகிப்துக்குத் திரும்பிப்போகும்.]]></a:t>
+              <a:t><![CDATA[7. Thus says the LORD, the God of Israel; Thus shall all of you say to the king of Judah, that sent you unto me to enquire of me; Behold, Pharaoh's army, which has come forth to help you, shall return to Egypt into their own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், என்னிடத்தில் விசாரிக்கும்படி உங்களை என்னிடத்திற்கு அனுப்பின யூதாவின் ராஜாவை நீங்கள் நோக்கி: இதோ, உங்களுக்கு ஒத்தாசையாகப் புறப்பட்ட பார்வோனின் சேனை தன் தேசமாகிய எகிப்துக்குத் திரும்பிப்போகும்.]]></a:t>
+              <a:t><![CDATA[7. Thus says the LORD, the God of Israel; Thus shall all of you say to the king of Judah, that sent you unto me to enquire of me; Behold, Pharaoh's army, which has come forth to help you, shall return to Egypt into their own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கல்தேயரோவென்றால், திரும்பி வந்து இந்த நகரத்துக்கு விரோதமாக யுத்தம்பண்ணி, அதைப் பிடித்து, அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Thus says the LORD, the God of Israel; Thus shall all of you say to the king of Judah, that sent you unto me to enquire of me; Behold, Pharaoh's army, which has come forth to help you, shall return to Egypt into their own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கல்தேயர் நம்மைவிட்டு நிச்சயமாய்ப் போய்விடுவார்களென்று சொல்லி, நீங்கள் மோசம்போகாதிருங்கள், அவர்கள் போவதில்லை.]]></a:t>
+              <a:t><![CDATA[8. And the Chaldeans shall come again, and fight against this city, and take it, and burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கல்தேயர் நம்மைவிட்டு நிச்சயமாய்ப் போய்விடுவார்களென்று சொல்லி, நீங்கள் மோசம்போகாதிருங்கள், அவர்கள் போவதில்லை.]]></a:t>
+              <a:t><![CDATA[8. And the Chaldeans shall come again, and fight against this city, and take it, and burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களோடே யுத்தம்பண்ணுகிற கல்தேயருடைய சேனையையெல்லாம் நீங்கள் முறிய அடித்தாலும், மீந்தவர்கள் எல்லாரும் காயம்பட்டவர்களாயிருந்தாலும், அவர்கள் தங்கள் கூடாரங்களிலிருந்து எழும்பி, இந்த நகரத்தை அக்கினியால் சுட்டெரிப்பார்களென்று கர்த்தர் உரைக்கிறார் என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD; Deceive not yourselves, saying, The Chaldeans shall surely depart from us: for they shall not depart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் யூதா தேசத்தில் ராஜாவாக நியமித்த யோயாக்கீமுடைய குமாரனாகிய கோனியாவின் பட்டத்துக்கு யோசியாவின் குமாரனாகிய சிதேக்கியா வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[1. And king Zedekiah the son of Josiah reigned instead of Coniah the son of Jehoiakim, whom Nebuchadrezzar king of Babylon made king in the land of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களோடே யுத்தம்பண்ணுகிற கல்தேயருடைய சேனையையெல்லாம் நீங்கள் முறிய அடித்தாலும், மீந்தவர்கள் எல்லாரும் காயம்பட்டவர்களாயிருந்தாலும், அவர்கள் தங்கள் கூடாரங்களிலிருந்து எழும்பி, இந்த நகரத்தை அக்கினியால் சுட்டெரிப்பார்களென்று கர்த்தர் உரைக்கிறார் என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD; Deceive not yourselves, saying, The Chaldeans shall surely depart from us: for they shall not depart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களோடே யுத்தம்பண்ணுகிற கல்தேயருடைய சேனையையெல்லாம் நீங்கள் முறிய அடித்தாலும், மீந்தவர்கள் எல்லாரும் காயம்பட்டவர்களாயிருந்தாலும், அவர்கள் தங்கள் கூடாரங்களிலிருந்து எழும்பி, இந்த நகரத்தை அக்கினியால் சுட்டெரிப்பார்களென்று கர்த்தர் உரைக்கிறார் என்று சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. For though all of you had smitten the whole army of the Chaldeans that fight against you, and there remained but wounded men among them, yet should they rise up every man in his tent, and burn this city with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பார்வோனின் சேனை வருகிறதென்று, கல்தேயருடைய சேனை எருசலேமைவிட்டுப் போனபோது,]]></a:t>
+              <a:t><![CDATA[10. For though all of you had smitten the whole army of the Chaldeans that fight against you, and there remained but wounded men among them, yet should they rise up every man in his tent, and burn this city with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எரேமியா அவ்விடத்தைவிட்டு, ஜனத்தின் நடுவே ஜாடையாய் விலகி, பென்யமீன் தேசத்துக்குப் போக மனதாய் எருசலேமிலிருந்து புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[10. For though all of you had smitten the whole army of the Chaldeans that fight against you, and there remained but wounded men among them, yet should they rise up every man in his tent, and burn this city with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எரேமியா அவ்விடத்தைவிட்டு, ஜனத்தின் நடுவே ஜாடையாய் விலகி, பென்யமீன் தேசத்துக்குப் போக மனதாய் எருசலேமிலிருந்து புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, that when the army of the Chaldeans was broken up from Jerusalem for fear of Pharaoh's army,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் பென்யமீன் வாசலில் வந்தபோது, காவற்சேர்வையின் அதிபதியாகிய யெரியா என்னும் நாமமுள்ள ஒருவன் அங்கே இருந்தான்; அவன் அனனியாவின் குமாரனாகிய செலேமியாவின் மகன்; அவன்: நீ கல்தேயரைச் சேரப்போகிறவன் என்று சொல்லி, எரேமியா தீர்க்கதரிசியைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[12. Then Jeremiah went forth out of Jerusalem to go into the land of Benjamin, to separate himself thence in the midst of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் பென்யமீன் வாசலில் வந்தபோது, காவற்சேர்வையின் அதிபதியாகிய யெரியா என்னும் நாமமுள்ள ஒருவன் அங்கே இருந்தான்; அவன் அனனியாவின் குமாரனாகிய செலேமியாவின் மகன்; அவன்: நீ கல்தேயரைச் சேரப்போகிறவன் என்று சொல்லி, எரேமியா தீர்க்கதரிசியைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[12. Then Jeremiah went forth out of Jerusalem to go into the land of Benjamin, to separate himself thence in the midst of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் பென்யமீன் வாசலில் வந்தபோது, காவற்சேர்வையின் அதிபதியாகிய யெரியா என்னும் நாமமுள்ள ஒருவன் அங்கே இருந்தான்; அவன் அனனியாவின் குமாரனாகிய செலேமியாவின் மகன்; அவன்: நீ கல்தேயரைச் சேரப்போகிறவன் என்று சொல்லி, எரேமியா தீர்க்கதரிசியைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[13. And when he was in the gate of Benjamin, a captain of the ward was there, whose name was Irijah, the son of Shelemiah, the son of Hananiah; and he took Jeremiah the prophet, saying, You fall away to the Chaldeans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எரேமியா: அது பொய், நான் கல்தேயரைச் சேரப்போகிறவனல்ல என்றான்; ஆனாலும் யெரியா எரேமியாவின்சொல்லைக் கேளாமல், அவனைப் பிடித்து, பிரபுக்களிடத்தில் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[13. And when he was in the gate of Benjamin, a captain of the ward was there, whose name was Irijah, the son of Shelemiah, the son of Hananiah; and he took Jeremiah the prophet, saying, You fall away to the Chaldeans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது எரேமியா: அது பொய், நான் கல்தேயரைச் சேரப்போகிறவனல்ல என்றான்; ஆனாலும் யெரியா எரேமியாவின்சொல்லைக் கேளாமல், அவனைப் பிடித்து, பிரபுக்களிடத்தில் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[13. And when he was in the gate of Benjamin, a captain of the ward was there, whose name was Irijah, the son of Shelemiah, the son of Hananiah; and he took Jeremiah the prophet, saying, You fall away to the Chaldeans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் யூதா தேசத்தில் ராஜாவாக நியமித்த யோயாக்கீமுடைய குமாரனாகிய கோனியாவின் பட்டத்துக்கு யோசியாவின் குமாரனாகிய சிதேக்கியா வந்து அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[1. And king Zedekiah the son of Josiah reigned instead of Coniah the son of Jehoiakim, whom Nebuchadrezzar king of Babylon made king in the land of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பிரபுக்கள்: எரேமியாவின்பேரில் கடுங்கோபங்கொண்டு, அவனை அடித்து, அவனைச் சம்பிரதியாகிய யோனத்தானுடைய வீட்டில் காவற்படுத்தினார்கள்; அவர்கள் அதைக் காவற் கூடமாக்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then said Jeremiah, It is false; I fall not away to the Chaldeans. But he hearkened not to him: so Irijah took Jeremiah, and brought him to the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது பிரபுக்கள்: எரேமியாவின்பேரில் கடுங்கோபங்கொண்டு, அவனை அடித்து, அவனைச் சம்பிரதியாகிய யோனத்தானுடைய வீட்டில் காவற்படுத்தினார்கள்; அவர்கள் அதைக் காவற் கூடமாக்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then said Jeremiah, It is false; I fall not away to the Chaldeans. But he hearkened not to him: so Irijah took Jeremiah, and brought him to the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே எரேமியா காவற்கிடங்கின் நிலவறைகளில் பிரவேசித்து, அங்கே அநேகநாள் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. Wherefore the princes were angry with Jeremiah, and stroke him, and put him in prison in the house of Jonathan the scribe: for they had made that the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு சிதேக்கியா ராஜா அவனை அழைத்தனுப்பி: கர்த்தரால் ஒரு வார்த்தை உண்டோ என்று ராஜா அவனைத் தன் வீட்டிலே இரகசியமாய்க் கேட்டான். அதற்கு எரேமியா: உண்டு, பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவீர் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. Wherefore the princes were angry with Jeremiah, and stroke him, and put him in prison in the house of Jonathan the scribe: for they had made that the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு சிதேக்கியா ராஜா அவனை அழைத்தனுப்பி: கர்த்தரால் ஒரு வார்த்தை உண்டோ என்று ராஜா அவனைத் தன் வீட்டிலே இரகசியமாய்க் கேட்டான். அதற்கு எரேமியா: உண்டு, பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவீர் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. When Jeremiah was entered into the dungeon, and into the cabins, and Jeremiah had remained there many days;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு சிதேக்கியா ராஜா அவனை அழைத்தனுப்பி: கர்த்தரால் ஒரு வார்த்தை உண்டோ என்று ராஜா அவனைத் தன் வீட்டிலே இரகசியமாய்க் கேட்டான். அதற்கு எரேமியா: உண்டு, பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படுவீர் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[17. Then Zedekiah the king sent, and took him out: and the king asked him secretly in his house, and said, Is there any word from the LORD? And Jeremiah said, There is: for, said he, you shall be delivered into the hand of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் எரேமியா, சிதேக்கியா ராஜாவை நோக்கி: நீங்கள் என்னைக் காவல் வீட்டிலே அடைப்பதற்கு, நான் உமக்கும் உம்முடைய ஊழியக்காரருக்கும் இந்த ஜனத்துக்கும் விரோதமாக என்ன குற்றஞ்செய்தேன்?]]></a:t>
+              <a:t><![CDATA[17. Then Zedekiah the king sent, and took him out: and the king asked him secretly in his house, and said, Is there any word from the LORD? And Jeremiah said, There is: for, said he, you shall be delivered into the hand of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் எரேமியா, சிதேக்கியா ராஜாவை நோக்கி: நீங்கள் என்னைக் காவல் வீட்டிலே அடைப்பதற்கு, நான் உமக்கும் உம்முடைய ஊழியக்காரருக்கும் இந்த ஜனத்துக்கும் விரோதமாக என்ன குற்றஞ்செய்தேன்?]]></a:t>
+              <a:t><![CDATA[17. Then Zedekiah the king sent, and took him out: and the king asked him secretly in his house, and said, Is there any word from the LORD? And Jeremiah said, There is: for, said he, you shall be delivered into the hand of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாபிலோன் ராஜா உங்களுக்கும் இந்தத் தேசத்துக்கும் விரோதமாக வருவதில்லையென்று உங்களுக்குத் தீர்க்கதரிசனம் சொன்ன உங்களுடைய தீர்க்கதரிசிகள் எங்கே?]]></a:t>
+              <a:t><![CDATA[18. Moreover Jeremiah said unto king Zedekiah, What have I offended against you, or against your servants, or against this people, that all of you have put me in prison?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாபிலோன் ராஜா உங்களுக்கும் இந்தத் தேசத்துக்கும் விரோதமாக வருவதில்லையென்று உங்களுக்குத் தீர்க்கதரிசனம் சொன்ன உங்களுடைய தீர்க்கதரிசிகள் எங்கே?]]></a:t>
+              <a:t><![CDATA[18. Moreover Jeremiah said unto king Zedekiah, What have I offended against you, or against your servants, or against this people, that all of you have put me in prison?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் எரேமியா தீர்க்கதரிசியைக்கொண்டு சொன்ன வார்த்தைகளுக்கு அவனாகிலும், அவனுடைய ஊழியக்காரராகிலும், தேசத்தின் ஜனங்களாகிலும் செவிகொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. But neither he, nor his servants, nor the people of the land, did hearken unto the words of the LORD, which he spoke by the prophet Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் ராஜாவாகிய என் ஆண்டவனே, எனக்குச் செவிகொடுத்து, என் விண்ணப்பத்துக்குத் தயைசெய்து, என்னைச் சம்பிரதியாகிய யோனத்தானுடைய வீட்டிற்குத் திரும்ப அனுப்பவேண்டாம்; அனுப்பினால் நான் அங்கே செத்துப்போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Where are now your prophets which prophesied unto you, saying, The king of Babylon shall not come against you, nor against this land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்போதும் ராஜாவாகிய என் ஆண்டவனே, எனக்குச் செவிகொடுத்து, என் விண்ணப்பத்துக்குத் தயைசெய்து, என்னைச் சம்பிரதியாகிய யோனத்தானுடைய வீட்டிற்குத் திரும்ப அனுப்பவேண்டாம்; அனுப்பினால் நான் அங்கே செத்துப்போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Where are now your prophets which prophesied unto you, saying, The king of Babylon shall not come against you, nor against this land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எரேமியாவைக் காவற்சாலையின் முற்றத்திலே காக்கவும், நகரத்திலே அப்பமிருக்குமட்டும் அப்பஞ்சுடுகிறவர்களின் வீதியிலே தினம் ஒரு அப்பத்தை அவனுக்கு வாங்கிக் கொடுக்கவும் கட்டளையிட்டான்; அப்படியே எரேமியா காவற்சாலையின் முற்றத்திலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. Therefore hear now, I pray you, O my lord the king: let my supplication, I pray you, be accepted before you; that you cause me not to return to the house of Jonathan the scribe, lest I die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எரேமியாவைக் காவற்சாலையின் முற்றத்திலே காக்கவும், நகரத்திலே அப்பமிருக்குமட்டும் அப்பஞ்சுடுகிறவர்களின் வீதியிலே தினம் ஒரு அப்பத்தை அவனுக்கு வாங்கிக் கொடுக்கவும் கட்டளையிட்டான்; அப்படியே எரேமியா காவற்சாலையின் முற்றத்திலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. Therefore hear now, I pray you, O my lord the king: let my supplication, I pray you, be accepted before you; that you cause me not to return to the house of Jonathan the scribe, lest I die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4483,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது எரேமியாவைக் காவற்சாலையின் முற்றத்திலே காக்கவும், நகரத்திலே அப்பமிருக்குமட்டும் அப்பஞ்சுடுகிறவர்களின் வீதியிலே தினம் ஒரு அப்பத்தை அவனுக்கு வாங்கிக் கொடுக்கவும் கட்டளையிட்டான்; அப்படியே எரேமியா காவற்சாலையின் முற்றத்திலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. Therefore hear now, I pray you, O my lord the king: let my supplication, I pray you, be accepted before you; that you cause me not to return to the house of Jonathan the scribe, lest I die there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Then Zedekiah the king commanded that they should commit Jeremiah into the court of the prison, and that they should give him daily a piece of bread out of the bakers' street, until all the bread in the city were spent. Thus Jeremiah remained in the court of the prison.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Then Zedekiah the king commanded that they should commit Jeremiah into the court of the prison, and that they should give him daily a piece of bread out of the bakers' street, until all the bread in the city were spent. Thus Jeremiah remained in the court of the prison.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Then Zedekiah the king commanded that they should commit Jeremiah into the court of the prison, and that they should give him daily a piece of bread out of the bakers' street, until all the bread in the city were spent. Thus Jeremiah remained in the court of the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் எரேமியா தீர்க்கதரிசியைக்கொண்டு சொன்ன வார்த்தைகளுக்கு அவனாகிலும், அவனுடைய ஊழியக்காரராகிலும், தேசத்தின் ஜனங்களாகிலும் செவிகொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. But neither he, nor his servants, nor the people of the land, did hearken unto the words of the LORD, which he spoke by the prophet Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிதேக்கியா ராஜாவோவெனில், செலேமியாவின் குமாரனாகிய யூகாலையும், மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனையும் எரேமியா தீர்க்கதரிசியினிடத்தில் அனுப்பி: நீ நம்முடைய தேவனாகிய கர்த்தரை நோக்கி எங்களுக்காக விண்ணப்பம்பண்ணவேண்டும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And Zedekiah the king sent Jehucal the son of Shelemiah and Zephaniah the son of Maaseiah the priest to the prophet Jeremiah, saying, Pray now unto the LORD our God for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிதேக்கியா ராஜாவோவெனில், செலேமியாவின் குமாரனாகிய யூகாலையும், மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனையும் எரேமியா தீர்க்கதரிசியினிடத்தில் அனுப்பி: நீ நம்முடைய தேவனாகிய கர்த்தரை நோக்கி எங்களுக்காக விண்ணப்பம்பண்ணவேண்டும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And Zedekiah the king sent Jehucal the son of Shelemiah and Zephaniah the son of Maaseiah the priest to the prophet Jeremiah, saying, Pray now unto the LORD our God for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிதேக்கியா ராஜாவோவெனில், செலேமியாவின் குமாரனாகிய யூகாலையும், மாசெயாவின் குமாரனாகிய செப்பனியா என்னும் ஆசாரியனையும் எரேமியா தீர்க்கதரிசியினிடத்தில் அனுப்பி: நீ நம்முடைய தேவனாகிய கர்த்தரை நோக்கி எங்களுக்காக விண்ணப்பம்பண்ணவேண்டும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And Zedekiah the king sent Jehucal the son of Shelemiah and Zephaniah the son of Maaseiah the priest to the prophet Jeremiah, saying, Pray now unto the LORD our God for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எரேமியா ஜனத்தின் நடுவே வரத்தும் போக்குமாயிருந்தான்; அவனை அவர்கள் காவல் வீட்டில் இன்னும் போடவில்லை.]]></a:t>
+              <a:t><![CDATA[4. Now Jeremiah came in and went out among the people: for they had not put him into prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721787" r:id="rId1"/>
+    <p:sldLayoutId id="2482630129" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +5782,74 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഫറവോന്റെ സൈന്യം മിസ്രയീമിൽനിന്നു പുറപ്പെട്ടു എന്ന വർത്തമാനം യെരൂശലേമിനെ നിരോധിച്ചുപാർത്ത കല്ദയർ]]></a:t>
+              <a:t><![CDATA[போடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടപ്പോൾ അവർ യെരൂശലേമിനെ വിട്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[5. பார்வோனின் சேனையோவென்றால், எகிப்திலிருந்து புறப்பட்டது; எருசலேமை முற்றிக்கைபோட்ட கல்தேயர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അന്നു യിരെമ്യാപ്രവാചകന്നു യഹോവയുടെ അരുളപ്പാടുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய செய்தியைக்கேட்டு, எருசலேமைவிட்டு நீங்கிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. യിസ്രായേലിന്റെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: അരുളപ്പാടു ചോദിപ്പാൻ നിങ്ങളെ എന്റെ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது எரேமியா தீர்க்கதரிசிக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ അയച്ച യെഹൂദാരാജാവിനോടു നിങ്ങൾ പറയേണ്ടതു: നിങ്ങൾക്കു സഹായത്തിന്നായി പുറപ്പെട്ടിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், என்னிடத்தில் விசாரிக்கும்படி உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഫറവോന്റെ സൈന്യം തങ്ങളുടെ ദേശമായ മിസ്രയീമിലേക്കു മടങ്ങിപ്പോകും.]]></a:t>
+              <a:t><![CDATA[என்னிடத்திற்கு அனுப்பின யூதாவின் ராஜாவை நீங்கள் நோக்கி: இதோ, உங்களுக்கு ஒத்தாசையாகப் புறப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. കല്ദയരോ മടങ്ങിവന്നു ഈ നഗരത്തോടു യുദ്ധം ചെയ്തു അതിനെ പിടിച്ചു തീ വെച്ചു ചുട്ടുകളയും.]]></a:t>
+              <a:t><![CDATA[பார்வோனின் சேனை தன் தேசமாகிய எகிப்துக்குத் திரும்பிப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: കല്ദയർ നിശ്ചയമായിട്ടു നമ്മെ വിട്ടുപോകും എന്നു പറഞ്ഞു]]></a:t>
+              <a:t><![CDATA[8. கல்தேயரோவென்றால், திரும்பி வந்து இந்த நகரத்துக்கு விரோதமாக யுத்தம்பண்ணி, அதைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളെത്തന്നേ വിഞ്ചിക്കരുതു; അവർ വിട്ടുപോകയില്ല.]]></a:t>
+              <a:t><![CDATA[அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നിങ്ങളോടു യുദ്ധംചെയ്യുന്ന കല്ദയരുടെ സർവ്വ സൈന്യത്തേയും നിങ്ങൾ തോല്പിച്ചിട്ടു, മുറിവേറ്റ ചിലർ]]></a:t>
+              <a:t><![CDATA[9. கல்தேயர் நம்மைவிட்டு நிச்சயமாய்ப் போய்விடுவார்களென்று சொல்லி, நீங்கள் மோசம்போகாதிருங்கள், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യെഹോയാക്കീമിന്റെ മകനായ കൊന്യാവിന്നു പകരം യോശീയാവിന്റെ മകനായ സിദെക്കീയാവു രാജാവായി; അവനെ]]></a:t>
+              <a:t><![CDATA[1. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் யூதா தேசத்தில் ராஜாவாக நியமித்த யோயாக்கீமுடைய குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മാത്രം ശേഷിച്ചിരുന്നാലും അവർ ഓരോരുത്തൻ താന്താന്റെ കൂടാരത്തിൽ നിന്നു എഴുന്നേറ്റുവന്നു ഈ നഗരത്തെ]]></a:t>
+              <a:t><![CDATA[போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീവെച്ചു ചുട്ടുകളയും.]]></a:t>
+              <a:t><![CDATA[10. உங்களோடே யுத்தம்பண்ணுகிற கல்தேயருடைய சேனையையெல்லாம் நீங்கள் முறிய அடித்தாலும், மீந்தவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഫറവോന്റെ സൈന്യംനിമിത്തം കല്ദയരുടെ സൈന്യം യെരൂശലേമിനെ വിട്ടുപോയപ്പോൾ]]></a:t>
+              <a:t><![CDATA[எல்லாரும் காயம்பட்டவர்களாயிருந்தாலும், அவர்கள் தங்கள் கூடாரங்களிலிருந்து எழும்பி, இந்த நகரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യിരെമ്യാവു ബെന്യാമീൻ ദേശത്തു ചെന്നു സ്വജനത്തിന്റെ ഇടയിൽ തന്റെ ഓഹരി വാങ്ങുവാൻ യെരൂശലേമിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[அக்கினியால் சுட்டெரிப்பார்களென்று கர்த்தர் உரைக்கிறார் என்று சொல்லுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[11. பார்வோனின் சேனை வருகிறதென்று, கல்தேயருடைய சேனை எருசலேமைவிட்டுப் போனபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവൻ ബെന്യാമീൻ വാതിൽക്കൽ എത്തിയപ്പോൾ, അവിടത്തെ കാവൽക്കാരുടെ അധിപതിയായി ഹനന്യാവിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[12. எரேமியா அவ்விடத்தைவிட்டு, ஜனத்தின் நடுவே ஜாடையாய் விலகி, பென்யமீன் தேசத்துக்குப் போக மனதாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശെലെമ്യാവിന്റെ മകൻ യിരീയാവു എന്നു പേരുള്ളവൻ യിരെമ്യാപ്രവാചകനെ പിടിച്ചു: നീ കല്ദയരുടെ പക്ഷം ചേരുവാൻ]]></a:t>
+              <a:t><![CDATA[எருசலேமிலிருந்து புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[13. அவன் பென்யமீன் வாசலில் வந்தபோது, காவற்சேர்வையின் அதிபதியாகிய யெரியா என்னும் நாமமுள்ள ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതിന്നു യിരെമ്യാവു: അതു നേരല്ല, ഞാൻ കല്ദയരുടെ പക്ഷം ചേരുവാനല്ല പോകുന്നതു എന്നു പറഞ്ഞു; യിരീയാവു]]></a:t>
+              <a:t><![CDATA[அங்கே இருந்தான்; அவன் அனனியாவின் குமாரனாகிய செலேமியாவின் மகன்; அவன்: நீ கல்தேயரைச் சேரப்போகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതു കൂട്ടാക്കാതെ യിരെമ്യാവെ പിടിച്ചു പ്രഭുക്കന്മാരുടെ അടുക്കൽ കൊണ്ടുചെന്നു.]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, எரேமியா தீர்க்கதரிசியைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേൽരാജാവായ നെബൂഖദ്നേസർ യെഹൂദാദേശത്തു രാജാവാക്കിയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[கோனியாவின் பட்டத்துக்கு யோசியாவின் குமாரனாகிய சிதேக்கியா வந்து அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. പ്രഭുക്കന്മാർ യിരെമ്യാവോടു കോപിച്ചു അവനെ അടിച്ചു രായസക്കാരനായ യോനാഥാന്റെ വീട്ടിൽ തടവിൽ]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது எரேமியா: அது பொய், நான் கல்தேயரைச் சேரப்போகிறவனல்ல என்றான்; ஆனாலும் யெரியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെച്ചു; അതിനെ അവർ കാരാഗൃഹമാക്കിയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[எரேமியாவின்சொல்லைக் கேளாமல், அவனைப் பிடித்து, பிரபுக்களிடத்தில் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അങ്ങനെ യിരെമ്യാവു കുണ്ടറയിലെ നിലവറകളിൽ ആയി അവിടെ ഏറെനാൾ പാർക്കേണ്ടിവന്നു.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது பிரபுக்கள்: எரேமியாவின்பேரில் கடுங்கோபங்கொண்டு, அவனை அடித்து, அவனைச் சம்பிரதியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അനന്തരം സിദെക്കീയാരാജാവു ആളയച്ചു അവനെ വരുത്തി: യഹോവയിങ്കൽനിന്നു വല്ല അരുളപ്പാടും ഉണ്ടോ എന്നു]]></a:t>
+              <a:t><![CDATA[யோனத்தானுடைய வீட்டில் காவற்படுத்தினார்கள்; அவர்கள் அதைக் காவற் கூடமாக்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവു അരമനയിൽവെച്ചു അവനോടു രഹസ്യമായി ചോദിച്ചു; അതിന്നു യിരെമ്യാവു: ഉണ്ടു; നീ ബാബേൽരാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[16. அப்படியே எரேமியா காவற்கிடங்கின் நிலவறைகளில் பிரவேசித்து, அங்கே அநேகநாள் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കയ്യിൽ ഏല്പിക്കപ്പെടും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[17. பின்பு சிதேக்கியா ராஜா அவனை அழைத்தனுப்பி: கர்த்தரால் ஒரு வார்த்தை உண்டோ என்று ராஜா அவனைத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പിന്നെ യിരെമ്യാവു സിദെക്കീയാരാജാവിനോടു പറഞ്ഞതു: നിങ്ങൾ എന്നെ കാരാഗൃഹത്തിൽ ആക്കുവാൻ തക്കവണ്ണം]]></a:t>
+              <a:t><![CDATA[வீட்டிலே இரகசியமாய்க் கேட்டான். அதற்கு எரேமியா: உண்டு, பாபிலோன் ராஜாவின் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ നിന്നോടോ നിന്റെ ഭൃത്യന്മാരോടോ ഈ ജനത്തോടോ എന്തു കുറ്റം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கப்படுவீர் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ബാബേൽരാജാവു നിങ്ങളുടെ നേരെയും ഈ ദേശത്തിന്റെ നേരെയും വരികയില്ല എന്നു നിങ്ങളോടു പ്രവചിച്ച]]></a:t>
+              <a:t><![CDATA[18. பின்னும் எரேமியா, சிதேக்கியா ராஜாவை நோக்கி: நீங்கள் என்னைக் காவல் வீட்டிலே அடைப்பதற்கு, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ പ്രവാചകന്മാർ ഇപ്പോൾ എവിടെ?]]></a:t>
+              <a:t><![CDATA[உமக்கும் உம்முடைய ஊழியக்காரருக்கும் இந்த ஜனத்துக்கும் விரோதமாக என்ன குற்றஞ்செய்தேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. എന്നാൽ അവനാകട്ടെ അവന്റെ ഭൃത്യന്മാരാകട്ടെ ദേശത്തിലെ ജനമാകട്ടെ യിരെമ്യാപ്രവാചകൻ മുഖാന്തരം യഹോവ]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் எரேமியா தீர்க்கதரிசியைக்கொண்டு சொன்ன வார்த்தைகளுக்கு அவனாகிலும், அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ആകയാൽ യജമാനനായ രാജാവേ, കേൾക്കേണമേ! എന്റെ അപേക്ഷ തിരുമനസ്സുകൊണ്ടു കൈക്കൊള്ളേണമേ! ഞാൻ രായസക്കാരനായ]]></a:t>
+              <a:t><![CDATA[19. பாபிலோன் ராஜா உங்களுக்கும் இந்தத் தேசத்துக்கும் விரோதமாக வருவதில்லையென்று உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോനാഥാന്റെ വീട്ടിൽ കിടന്നു മരിക്കാതെയിരിക്കേണ്ടതിന്നു എന്നെ വീണ്ടും അവിടെ അയക്കരുതേ.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் சொன்ன உங்களுடைய தீர்க்கதரிசிகள் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അപ്പോൾ സിദെക്കീയാരാജാവു: യിരെമ്യാവെ കാവൽപുരമുറ്റത്തു ഏല്പിപ്പാനും നഗരത്തിൽ ആഹാരം തീരെ]]></a:t>
+              <a:t><![CDATA[20. இப்போதும் ராஜாவாகிய என் ஆண்டவனே, எனக்குச் செவிகொடுத்து, என் விண்ணப்பத்துக்குத் தயைசெய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇല്ലാതാകുംവരെ അപ്പക്കാരുടെ തെരുവിൽനിന്നു ദിവസം പ്രതി ഒരു അപ്പം അവന്നു കൊടുപ്പാനും കല്പിച്ചു. അങ്ങനെ]]></a:t>
+              <a:t><![CDATA[என்னைச் சம்பிரதியாகிய யோனத்தானுடைய வீட்டிற்குத் திரும்ப அனுப்பவேண்டாம்; அனுப்பினால் நான் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10874,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാവു കാവൽപുരമുറ്റത്തു പാർത്തു.]]></a:t>
+              <a:t><![CDATA[செத்துப்போவேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அப்பொழுது எரேமியாவைக் காவற்சாலையின் முற்றத்திலே காக்கவும், நகரத்திலே அப்பமிருக்குமட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்பஞ்சுடுகிறவர்களின் வீதியிலே தினம் ஒரு அப்பத்தை அவனுக்கு வாங்கிக் கொடுக்கவும் கட்டளையிட்டான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படியே எரேமியா காவற்சாலையின் முற்றத்திலே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്ത വചനങ്ങളെ കേട്ടനുസരിച്ചില്ല.]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரராகிலும், தேசத்தின் ஜனங்களாகிலும் செவிகொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. സിദെക്കീയാരാജാവു ശെലെമ്യാവിന്റെ മകനായ യെഹൂഖലിനെയും മയസേയാവിന്റെ മകനായ സെഫന്യാപുരോഹിതനെയും]]></a:t>
+              <a:t><![CDATA[3. சிதேக்கியா ராஜாவோவெனில், செலேமியாவின் குமாரனாகிய யூகாலையும், மாசெயாவின் குமாரனாகிய செப்பனியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാപ്രവാചകന്റെ അടുക്കൽ അയച്ചു: നീ നമ്മുടെ ദൈവമായ യഹോവയോടു ഞങ്ങൾക്കുവേണ്ടി പക്ഷവാദം കഴിക്കേണം]]></a:t>
+              <a:t><![CDATA[என்னும் ஆசாரியனையும் எரேமியா தீர்க்கதரிசியினிடத்தில் அனுப்பி: நீ நம்முடைய தேவனாகிய கர்த்தரை நோக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറയിച്ചു.]]></a:t>
+              <a:t><![CDATA[எங்களுக்காக விண்ணப்பம்பண்ணவேண்டும் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യിരെമ്യാവിന്നോ ജനത്തിന്റെ ഇടയിൽ വരത്തുപോകൂണ്ടായിരുന്നു; അവനെ തടവിലാക്കിയിരുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எரேமியா ஜனத்தின் நடுவே வரத்தும் போக்குமாயிருந்தான்; அவனை அவர்கள் காவல் வீட்டில் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>