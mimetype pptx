--- v0 (2026-08-03)
+++ v1 (2026-11-02)
@@ -550,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பிரபுக்கள் ராஜாவை நோக்கி: இந்த மனுஷன் கொல்லப்பட உத்தரவாகவேண்டும்; அதேனென்றால், இந்த நகரத்தில் மீதியாயிருக்கிற யுத்த மனுஷரிடத்திலும், மற்றுமுள்ள சகல ஜனங்களிடத்திலும், இவன் இப்படிப்பட்ட வார்த்தைகளைச் சொல்லுகிறதினாலே அவர்களுடைய கைகளைத் தளர்ந்துபோகப்பண்ணுகிறான்; இவன் இந்த ஜனத்தின் ேமத்தைத் தேடாமல், அவர்கள் கேட்டையே தேடுகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Therefore the princes said unto the king, We plead to you, let this man be put to death: for thus he weakens the hands of the men of war that remain in this city, and the hands of all the people, in speaking such words unto them: for this man seeks not the welfare of this people, but the hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பிரபுக்கள் ராஜாவை நோக்கி: இந்த மனுஷன் கொல்லப்பட உத்தரவாகவேண்டும்; அதேனென்றால், இந்த நகரத்தில் மீதியாயிருக்கிற யுத்த மனுஷரிடத்திலும், மற்றுமுள்ள சகல ஜனங்களிடத்திலும், இவன் இப்படிப்பட்ட வார்த்தைகளைச் சொல்லுகிறதினாலே அவர்களுடைய கைகளைத் தளர்ந்துபோகப்பண்ணுகிறான்; இவன் இந்த ஜனத்தின் ேமத்தைத் தேடாமல், அவர்கள் கேட்டையே தேடுகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Therefore the princes said unto the king, We plead to you, let this man be put to death: for thus he weakens the hands of the men of war that remain in this city, and the hands of all the people, in speaking such words unto them: for this man seeks not the welfare of this people, but the hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பிரபுக்கள் ராஜாவை நோக்கி: இந்த மனுஷன் கொல்லப்பட உத்தரவாகவேண்டும்; அதேனென்றால், இந்த நகரத்தில் மீதியாயிருக்கிற யுத்த மனுஷரிடத்திலும், மற்றுமுள்ள சகல ஜனங்களிடத்திலும், இவன் இப்படிப்பட்ட வார்த்தைகளைச் சொல்லுகிறதினாலே அவர்களுடைய கைகளைத் தளர்ந்துபோகப்பண்ணுகிறான்; இவன் இந்த ஜனத்தின் ேமத்தைத் தேடாமல், அவர்கள் கேட்டையே தேடுகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Therefore the princes said unto the king, We plead to you, let this man be put to death: for thus he weakens the hands of the men of war that remain in this city, and the hands of all the people, in speaking such words unto them: for this man seeks not the welfare of this people, but the hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பிரபுக்கள் ராஜாவை நோக்கி: இந்த மனுஷன் கொல்லப்பட உத்தரவாகவேண்டும்; அதேனென்றால், இந்த நகரத்தில் மீதியாயிருக்கிற யுத்த மனுஷரிடத்திலும், மற்றுமுள்ள சகல ஜனங்களிடத்திலும், இவன் இப்படிப்பட்ட வார்த்தைகளைச் சொல்லுகிறதினாலே அவர்களுடைய கைகளைத் தளர்ந்துபோகப்பண்ணுகிறான்; இவன் இந்த ஜனத்தின் ேமத்தைத் தேடாமல், அவர்கள் கேட்டையே தேடுகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Then Zedekiah the king said, Behold, he is in your hand: for the king is not he that can do any thing against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சிதேக்கியா ராஜா: இதோ, அவன் உங்கள் கையில் இருக்கிறான்; உங்களுக்கு விரோதமாய் ராஜா ஒன்றும் செய்யக் கூடாது என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Then Zedekiah the king said, Behold, he is in your hand: for the king is not he that can do any thing against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது சிதேக்கியா ராஜா: இதோ, அவன் உங்கள் கையில் இருக்கிறான்; உங்களுக்கு விரோதமாய் ராஜா ஒன்றும் செய்யக் கூடாது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Then took they Jeremiah, and cast him into the dungeon of Malchiah the son of Hammelech, that was in the court of the prison: and they let down Jeremiah with cords. And in the dungeon there was no water, but mire: so Jeremiah sunk in the mire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்கள் எரேமியாவைப் பிடித்து, அவனைக் காவற்சாலையின் முற்றத்திலிருந்த அம்மெலேகின் குமாரனாகிய மல்கியாவினுடைய துரவிலே போட்டார்கள்; எரேமியாவைக் கயிறுகளினால் அதிலே இறக்கிவிட்டார்கள்; அந்தத் துரவிலே தண்ணீர் இல்லாமல் உளையாயிருந்தது, அந்த உளையிலே எரேமியா அமிழ்ந்தினான்.]]></a:t>
+              <a:t><![CDATA[6. Then took they Jeremiah, and cast him into the dungeon of Malchiah the son of Hammelech, that was in the court of the prison: and they let down Jeremiah with cords. And in the dungeon there was no water, but mire: so Jeremiah sunk in the mire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்கள் எரேமியாவைப் பிடித்து, அவனைக் காவற்சாலையின் முற்றத்திலிருந்த அம்மெலேகின் குமாரனாகிய மல்கியாவினுடைய துரவிலே போட்டார்கள்; எரேமியாவைக் கயிறுகளினால் அதிலே இறக்கிவிட்டார்கள்; அந்தத் துரவிலே தண்ணீர் இல்லாமல் உளையாயிருந்தது, அந்த உளையிலே எரேமியா அமிழ்ந்தினான்.]]></a:t>
+              <a:t><![CDATA[6. Then took they Jeremiah, and cast him into the dungeon of Malchiah the son of Hammelech, that was in the court of the prison: and they let down Jeremiah with cords. And in the dungeon there was no water, but mire: so Jeremiah sunk in the mire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்கள் எரேமியாவைப் பிடித்து, அவனைக் காவற்சாலையின் முற்றத்திலிருந்த அம்மெலேகின் குமாரனாகிய மல்கியாவினுடைய துரவிலே போட்டார்கள்; எரேமியாவைக் கயிறுகளினால் அதிலே இறக்கிவிட்டார்கள்; அந்தத் துரவிலே தண்ணீர் இல்லாமல் உளையாயிருந்தது, அந்த உளையிலே எரேமியா அமிழ்ந்தினான்.]]></a:t>
+              <a:t><![CDATA[7. Now when Ebedmelech the Ethiopian, one of the eunuchs which was in the king's house, heard that they had put Jeremiah in the dungeon; the king then sitting in the gate of Benjamin;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எரேமியாவைத் துரவிலே போட்டதை ராஜாவின் அரமனையில் இருந்த எத்தியோப்பியனாகிய எபேத்மெலேக் என்னும் ஒரு பிரதானி கேள்விப்பட்டான்; ராஜாவோ பென்யமீன் வாசலிலே உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. Now when Ebedmelech the Ethiopian, one of the eunuchs which was in the king's house, heard that they had put Jeremiah in the dungeon; the king then sitting in the gate of Benjamin;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த நகரத்திலே தரித்திருக்கிறவன் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளை நோயாலும் சாவான்; கல்தேயரிடத்துக்குப் புறப்பட்டுப்போகிறவனோ உயிரோடிருப்பான்; அவனுடைய பிராணன் அவனுக்குக் கிடைத்த கொள்ளையுடைமையைப்போலிருக்கும்; அவன் பிழைப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
+              <a:t><![CDATA[1. Then Shephatiah the son of Mattan, and Gedaliah the son of Pashur, and Jucal the son of Shelemiah, and Pashur the son of Malchiah, heard the words that Jeremiah had spoken unto all the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எரேமியாவைத் துரவிலே போட்டதை ராஜாவின் அரமனையில் இருந்த எத்தியோப்பியனாகிய எபேத்மெலேக் என்னும் ஒரு பிரதானி கேள்விப்பட்டான்; ராஜாவோ பென்யமீன் வாசலிலே உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. Ebedmelech went forth out of the king's house, and spoke to the king saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எரேமியாவைத் துரவிலே போட்டதை ராஜாவின் அரமனையில் இருந்த எத்தியோப்பியனாகிய எபேத்மெலேக் என்னும் ஒரு பிரதானி கேள்விப்பட்டான்; ராஜாவோ பென்யமீன் வாசலிலே உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. My lord the king, these men have done evil in all that they have done to Jeremiah the prophet, whom they have cast into the dungeon; and he is like to die for hunger in the place where he is: for there is no more bread in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் எரேமியாவைத் துரவிலே போட்டதை ராஜாவின் அரமனையில் இருந்த எத்தியோப்பியனாகிய எபேத்மெலேக் என்னும் ஒரு பிரதானி கேள்விப்பட்டான்; ராஜாவோ பென்யமீன் வாசலிலே உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. My lord the king, these men have done evil in all that they have done to Jeremiah the prophet, whom they have cast into the dungeon; and he is like to die for hunger in the place where he is: for there is no more bread in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது எபெத்மெலேக் ராஜாவின் அரமனையிலிருந்து புறப்பட்டுப்போய், ராஜாவை நோக்கி:]]></a:t>
+              <a:t><![CDATA[9. My lord the king, these men have done evil in all that they have done to Jeremiah the prophet, whom they have cast into the dungeon; and he is like to die for hunger in the place where he is: for there is no more bread in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது எபெத்மெலேக் ராஜாவின் அரமனையிலிருந்து புறப்பட்டுப்போய், ராஜாவை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. Then the king commanded Ebedmelech the Ethiopian, saying, Take from behind thirty men with you, and take up Jeremiah the prophet out of the dungeon, before he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜாவாகிய என் ஆண்டவனே, இந்தப் புருஷர் எரேமியா தீர்க்கதரிசியைத் துரவிலே போட்டுச் செய்தது எல்லாம் தகாத செய்கையாயிருக்கிறது; அவன் இருக்கிற இடத்திலே பட்டினியினால் சாவானே, இனி நகரத்திலே அப்பமில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Then the king commanded Ebedmelech the Ethiopian, saying, Take from behind thirty men with you, and take up Jeremiah the prophet out of the dungeon, before he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ராஜா எபெத்மெலேக் என்னும் எத்தியோப்பியனை நோக்கி: நீ இவ்விடத்திலிருந்து முப்பது மனுஷரை உன்னுடனே; கூட்டிக்கொண்டுபோய், எரேமியா தீர்க்கதரிசி சாகாததற்குமுன்னே அவனைத் துரவிலிருந்து தூக்கிவிடு என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[10. Then the king commanded Ebedmelech the Ethiopian, saying, Take from behind thirty men with you, and take up Jeremiah the prophet out of the dungeon, before he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ராஜா எபெத்மெலேக் என்னும் எத்தியோப்பியனை நோக்கி: நீ இவ்விடத்திலிருந்து முப்பது மனுஷரை உன்னுடனே; கூட்டிக்கொண்டுபோய், எரேமியா தீர்க்கதரிசி சாகாததற்குமுன்னே அவனைத் துரவிலிருந்து தூக்கிவிடு என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[11. So Ebedmelech took the men with him, and went into the house of the king under the treasury, and took thence old cast clouts and old rotten rags, and let them down by cords into the dungeon to Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது எபெத்மெலேக் அந்த மனுஷரைத் தன்னுடனே கூட்டிக்கொண்டு, ராஜாவின் அரமனைப் பொக்கிஷசாலையின் கீழிருந்த அறைக்குள் புகுந்து, கிழிந்துபோன பழம்புடைவைகளையும் கந்தைத் துணிகளையும் எடுத்துக்கொண்டுபோய், அவைகளைக் கயிறுகளினால் எரேமியாவண்டைக்குத் துரவிலே இறக்கிவிட்டு,]]></a:t>
+              <a:t><![CDATA[11. So Ebedmelech took the men with him, and went into the house of the king under the treasury, and took thence old cast clouts and old rotten rags, and let them down by cords into the dungeon to Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது எபெத்மெலேக் அந்த மனுஷரைத் தன்னுடனே கூட்டிக்கொண்டு, ராஜாவின் அரமனைப் பொக்கிஷசாலையின் கீழிருந்த அறைக்குள் புகுந்து, கிழிந்துபோன பழம்புடைவைகளையும் கந்தைத் துணிகளையும் எடுத்துக்கொண்டுபோய், அவைகளைக் கயிறுகளினால் எரேமியாவண்டைக்குத் துரவிலே இறக்கிவிட்டு,]]></a:t>
+              <a:t><![CDATA[11. So Ebedmelech took the men with him, and went into the house of the king under the treasury, and took thence old cast clouts and old rotten rags, and let them down by cords into the dungeon to Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த நகரத்திலே தரித்திருக்கிறவன் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளை நோயாலும் சாவான்; கல்தேயரிடத்துக்குப் புறப்பட்டுப்போகிறவனோ உயிரோடிருப்பான்; அவனுடைய பிராணன் அவனுக்குக் கிடைத்த கொள்ளையுடைமையைப்போலிருக்கும்; அவன் பிழைப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
+              <a:t><![CDATA[1. Then Shephatiah the son of Mattan, and Gedaliah the son of Pashur, and Jucal the son of Shelemiah, and Pashur the son of Malchiah, heard the words that Jeremiah had spoken unto all the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது எபெத்மெலேக் அந்த மனுஷரைத் தன்னுடனே கூட்டிக்கொண்டு, ராஜாவின் அரமனைப் பொக்கிஷசாலையின் கீழிருந்த அறைக்குள் புகுந்து, கிழிந்துபோன பழம்புடைவைகளையும் கந்தைத் துணிகளையும் எடுத்துக்கொண்டுபோய், அவைகளைக் கயிறுகளினால் எரேமியாவண்டைக்குத் துரவிலே இறக்கிவிட்டு,]]></a:t>
+              <a:t><![CDATA[12. And Ebedmelech the Ethiopian said unto Jeremiah, Put now these old cast clouts and rotten rags under yours armholes under the cords. And Jeremiah did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எபெத்மெலேக் என்னும் எத்தியோப்பியன் எரேமியாவுடனே: கிழிந்துபோன இந்தப் பழம்புடவைகளையும் கந்தைகளையும் உம்முடைய அக்குள்களில் கயிறுக்குள் அடங்கவைத்துப் போட்டுக்கொள்ளும் என்றான்: எரேமியா அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. And Ebedmelech the Ethiopian said unto Jeremiah, Put now these old cast clouts and rotten rags under yours armholes under the cords. And Jeremiah did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எபெத்மெலேக் என்னும் எத்தியோப்பியன் எரேமியாவுடனே: கிழிந்துபோன இந்தப் பழம்புடவைகளையும் கந்தைகளையும் உம்முடைய அக்குள்களில் கயிறுக்குள் அடங்கவைத்துப் போட்டுக்கொள்ளும் என்றான்: எரேமியா அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[12. And Ebedmelech the Ethiopian said unto Jeremiah, Put now these old cast clouts and rotten rags under yours armholes under the cords. And Jeremiah did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எபெத்மெலேக் என்னும் எத்தியோப்பியன் எரேமியாவுடனே: கிழிந்துபோன இந்தப் பழம்புடவைகளையும் கந்தைகளையும் உம்முடைய அக்குள்களில் கயிறுக்குள் அடங்கவைத்துப் போட்டுக்கொள்ளும் என்றான்: எரேமியா அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[13. So they drew up Jeremiah with cords, and took him up out of the dungeon: and Jeremiah remained in the court of the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எரேமியாவைக் கயிறுகளால் தூக்கி, அவனைத் துரவிலிருந்து எடுத்துவிட்டார்கள்; எரேமியா காவற்சாலையின் முற்றத்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. So they drew up Jeremiah with cords, and took him up out of the dungeon: and Jeremiah remained in the court of the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது எரேமியாவைக் கயிறுகளால் தூக்கி, அவனைத் துரவிலிருந்து எடுத்துவிட்டார்கள்; எரேமியா காவற்சாலையின் முற்றத்தில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Then Zedekiah the king sent, and took Jeremiah the prophet unto him into the third entry that is in the house of the LORD: and the king said unto Jeremiah, I will ask you a thing; hide nothing from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு சிதேக்கியா ராஜா, எரேமியா தீர்க்கதரிசியைக் கர்த்தருடைய ஆலயத்திலிருக்கும் மூன்றாம் வாசலிலே தன்னிடத்திற்கு வரவழைத்தான்; அங்கே ராஜா, எரேமியாவை நோக்கி: நான் உன்னிடத்தில் ஒரு காரியம் கேட்கிறேன்; நீ எனக்கு ஒன்றும் மறைக்கவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then Zedekiah the king sent, and took Jeremiah the prophet unto him into the third entry that is in the house of the LORD: and the king said unto Jeremiah, I will ask you a thing; hide nothing from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு சிதேக்கியா ராஜா, எரேமியா தீர்க்கதரிசியைக் கர்த்தருடைய ஆலயத்திலிருக்கும் மூன்றாம் வாசலிலே தன்னிடத்திற்கு வரவழைத்தான்; அங்கே ராஜா, எரேமியாவை நோக்கி: நான் உன்னிடத்தில் ஒரு காரியம் கேட்கிறேன்; நீ எனக்கு ஒன்றும் மறைக்கவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then Zedekiah the king sent, and took Jeremiah the prophet unto him into the third entry that is in the house of the LORD: and the king said unto Jeremiah, I will ask you a thing; hide nothing from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு சிதேக்கியா ராஜா, எரேமியா தீர்க்கதரிசியைக் கர்த்தருடைய ஆலயத்திலிருக்கும் மூன்றாம் வாசலிலே தன்னிடத்திற்கு வரவழைத்தான்; அங்கே ராஜா, எரேமியாவை நோக்கி: நான் உன்னிடத்தில் ஒரு காரியம் கேட்கிறேன்; நீ எனக்கு ஒன்றும் மறைக்கவேண்டாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Then Jeremiah said unto Zedekiah, If I declare it unto you, will you not surely put me to death? and if I give you counsel, will you not hearken unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு எல்லாப் பிரபுக்களும், எரேமியாவினிடத்தில் வந்து, அவனைக் கேட்டார்கள்; அப்பொழுது அவன்: ராஜா கற்பித்த இந்த எல்லா வார்த்தைகளின்படியே அவர்களுக்கு அறிவித்தான்; காரியம் கேள்விப்படாமற்போனபடியினால், அவனோடே பேசாமலிருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then Jeremiah said unto Zedekiah, If I declare it unto you, will you not surely put me to death? and if I give you counsel, will you not hearken unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த நகரத்திலே தரித்திருக்கிறவன் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளை நோயாலும் சாவான்; கல்தேயரிடத்துக்குப் புறப்பட்டுப்போகிறவனோ உயிரோடிருப்பான்; அவனுடைய பிராணன் அவனுக்குக் கிடைத்த கொள்ளையுடைமையைப்போலிருக்கும்; அவன் பிழைப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
+              <a:t><![CDATA[1. Then Shephatiah the son of Mattan, and Gedaliah the son of Pashur, and Jucal the son of Shelemiah, and Pashur the son of Malchiah, heard the words that Jeremiah had spoken unto all the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு எல்லாப் பிரபுக்களும், எரேமியாவினிடத்தில் வந்து, அவனைக் கேட்டார்கள்; அப்பொழுது அவன்: ராஜா கற்பித்த இந்த எல்லா வார்த்தைகளின்படியே அவர்களுக்கு அறிவித்தான்; காரியம் கேள்விப்படாமற்போனபடியினால், அவனோடே பேசாமலிருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So Zedekiah the king swore secretly unto Jeremiah, saying, As the LORD lives, that made us this soul, I will not put you to death, neither will I give you into the hand of these men that seek your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு எல்லாப் பிரபுக்களும், எரேமியாவினிடத்தில் வந்து, அவனைக் கேட்டார்கள்; அப்பொழுது அவன்: ராஜா கற்பித்த இந்த எல்லா வார்த்தைகளின்படியே அவர்களுக்கு அறிவித்தான்; காரியம் கேள்விப்படாமற்போனபடியினால், அவனோடே பேசாமலிருந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So Zedekiah the king swore secretly unto Jeremiah, saying, As the LORD lives, that made us this soul, I will not put you to death, neither will I give you into the hand of these men that seek your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது எரேமியா சிதேக்கியாவை நோக்கி: நான் அதை உமக்கு அறிவித்தால் என்னை நிச்சயமாய்க் கொலைசெய்வீரல்லவா? நான் உமக்கு ஆலோசனை சொன்னாலும், என் சொல்லைக் கேட்கமாட்டீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. So Zedekiah the king swore secretly unto Jeremiah, saying, As the LORD lives, that made us this soul, I will not put you to death, neither will I give you into the hand of these men that seek your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது எரேமியா சிதேக்கியாவை நோக்கி: நான் அதை உமக்கு அறிவித்தால் என்னை நிச்சயமாய்க் கொலைசெய்வீரல்லவா? நான் உமக்கு ஆலோசனை சொன்னாலும், என் சொல்லைக் கேட்கமாட்டீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Then said Jeremiah unto Zedekiah, Thus says the LORD, the God of hosts, the God of Israel; If you will assuredly go forth unto the king of Babylon's princes, then your soul shall live, and this city shall not be burned with fire; and you shall live, and yours house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிதேக்கியா ராஜா: நான் உன்னைக் கொல்லாமலும், உன் பிராணனை வாங்கத்தேடுகிற இந்த மனுஷர் கையில் உன்னை ஒப்புக்கொடாமலும் இருப்பேன் என்பதை, நமக்கு இந்த ஆத்துமாவை உண்டுபண்ணின கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று எரேமியாவுக்கு இரகசியமாய் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. Then said Jeremiah unto Zedekiah, Thus says the LORD, the God of hosts, the God of Israel; If you will assuredly go forth unto the king of Babylon's princes, then your soul shall live, and this city shall not be burned with fire; and you shall live, and yours house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிதேக்கியா ராஜா: நான் உன்னைக் கொல்லாமலும், உன் பிராணனை வாங்கத்தேடுகிற இந்த மனுஷர் கையில் உன்னை ஒப்புக்கொடாமலும் இருப்பேன் என்பதை, நமக்கு இந்த ஆத்துமாவை உண்டுபண்ணின கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று எரேமியாவுக்கு இரகசியமாய் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. Then said Jeremiah unto Zedekiah, Thus says the LORD, the God of hosts, the God of Israel; If you will assuredly go forth unto the king of Babylon's princes, then your soul shall live, and this city shall not be burned with fire; and you shall live, and yours house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிதேக்கியா ராஜா: நான் உன்னைக் கொல்லாமலும், உன் பிராணனை வாங்கத்தேடுகிற இந்த மனுஷர் கையில் உன்னை ஒப்புக்கொடாமலும் இருப்பேன் என்பதை, நமக்கு இந்த ஆத்துமாவை உண்டுபண்ணின கர்த்தருடைய ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று எரேமியாவுக்கு இரகசியமாய் ஆணையிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. But if you will not go forth to the king of Babylon's princes, then shall this city be given into the hand of the Chaldeans, and they shall burn it with fire, and you shall not escape out of their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே எரேமியா, எருசலேம் பிடிபடுகிற நாள்மட்டாகக் காவற்சாலையின் முற்றத்தில் இருந்தான்; எருசலேம் பிடிபட்டுப்போனபோதும் அங்கேயே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. But if you will not go forth to the king of Babylon's princes, then shall this city be given into the hand of the Chaldeans, and they shall burn it with fire, and you shall not escape out of their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே எரேமியா, எருசலேம் பிடிபடுகிற நாள்மட்டாகக் காவற்சாலையின் முற்றத்தில் இருந்தான்; எருசலேம் பிடிபட்டுப்போனபோதும் அங்கேயே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. But if you will not go forth to the king of Babylon's princes, then shall this city be given into the hand of the Chaldeans, and they shall burn it with fire, and you shall not escape out of their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது எரேமியா சிதேக்கியாவை நோக்கி: நீர் பாபிலோன் ராஜாவின் பிரபுக்களண்டைக்குப் புறப்பட்டுப்போவீரானால், உம்முடைய ஆத்துமா உயிரோடிருக்கும்; இந்தப் பட்டணம் அக்கினியால் சுட்டெரிக்கப்படுவதில்லை; நீரும் உம்முடைய குடும்பமும் உயிரோடிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Zedekiah the king said unto Jeremiah, I am afraid of the Jews that are fallen to the Chaldeans, lest they deliver me into their hand, and they mock me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த நகரம் பாபிலோன் ராஜாவினுடைய இராணுவத்தின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படும்; அவன் அதைப் பிடிப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD, He that remains in this city shall die by the sword, by the famine, and by the pestilence: but he that goes forth to the Chaldeans shall live; for he shall have his life for a prey, and shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது எரேமியா சிதேக்கியாவை நோக்கி: நீர் பாபிலோன் ராஜாவின் பிரபுக்களண்டைக்குப் புறப்பட்டுப்போவீரானால், உம்முடைய ஆத்துமா உயிரோடிருக்கும்; இந்தப் பட்டணம் அக்கினியால் சுட்டெரிக்கப்படுவதில்லை; நீரும் உம்முடைய குடும்பமும் உயிரோடிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Zedekiah the king said unto Jeremiah, I am afraid of the Jews that are fallen to the Chaldeans, lest they deliver me into their hand, and they mock me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது எரேமியா சிதேக்கியாவை நோக்கி: நீர் பாபிலோன் ராஜாவின் பிரபுக்களண்டைக்குப் புறப்பட்டுப்போவீரானால், உம்முடைய ஆத்துமா உயிரோடிருக்கும்; இந்தப் பட்டணம் அக்கினியால் சுட்டெரிக்கப்படுவதில்லை; நீரும் உம்முடைய குடும்பமும் உயிரோடிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. But Jeremiah said, They shall not deliver you. Obey, I plead to you, the voice of the LORD, which I speak unto you: so it shall be well unto you, and your soul shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் பாபிலோன் ராஜாவின் பிரபுக்களிடத்திற்குப் புறப்பட்டுப்போகாவிட்டால் அப்பொழுது இந்த நகரம் கல்தேயர் கையில் ஒப்புக்கொடுக்கப்படும், அவர்கள் இதை அக்கினியால் சுட்டெரிப்பார்கள்; நீர் அவர்களுக்குக் தப்பிப்போவதில்லை என்கிறதை இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. But Jeremiah said, They shall not deliver you. Obey, I plead to you, the voice of the LORD, which I speak unto you: so it shall be well unto you, and your soul shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் பாபிலோன் ராஜாவின் பிரபுக்களிடத்திற்குப் புறப்பட்டுப்போகாவிட்டால் அப்பொழுது இந்த நகரம் கல்தேயர் கையில் ஒப்புக்கொடுக்கப்படும், அவர்கள் இதை அக்கினியால் சுட்டெரிப்பார்கள்; நீர் அவர்களுக்குக் தப்பிப்போவதில்லை என்கிறதை இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. But if you refuse to go forth, this is the word that the LORD has showed me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சிதேக்கியா ராஜா எரேமியாவை நோக்கி: கல்தேயர் தங்களைச் சோர்ந்துபோன யூதரின் கையிலே என்னைப் பரியாசம்பண்ண ஒப்புக்கொடுப்பார்களோ என்று நான் ஐயப்படுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, all the women that are left in the king of Judah's house shall be brought forth to the king of Babylon's princes, and those women shall say, Your friends have set you on, and have prevailed against you: your feet are sunk in the mire, and they are turned away back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சிதேக்கியா ராஜா எரேமியாவை நோக்கி: கல்தேயர் தங்களைச் சோர்ந்துபோன யூதரின் கையிலே என்னைப் பரியாசம்பண்ண ஒப்புக்கொடுப்பார்களோ என்று நான் ஐயப்படுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, all the women that are left in the king of Judah's house shall be brought forth to the king of Babylon's princes, and those women shall say, Your friends have set you on, and have prevailed against you: your feet are sunk in the mire, and they are turned away back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சிதேக்கியா ராஜா எரேமியாவை நோக்கி: கல்தேயர் தங்களைச் சோர்ந்துபோன யூதரின் கையிலே என்னைப் பரியாசம்பண்ண ஒப்புக்கொடுப்பார்களோ என்று நான் ஐயப்படுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, all the women that are left in the king of Judah's house shall be brought forth to the king of Babylon's princes, and those women shall say, Your friends have set you on, and have prevailed against you: your feet are sunk in the mire, and they are turned away back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு எரேமியா: உம்மை ஒப்புக்கொடார்கள்; நான் உம்மிடத்தில் சொல்லுகிற கர்த்தருடைய வார்த்தைகளுக்குச் செவிகொடும், அப்பொழுது உமக்கு நன்மையாயிருக்கும், உம்முடைய ஆத்துமா பிழைக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, all the women that are left in the king of Judah's house shall be brought forth to the king of Babylon's princes, and those women shall say, Your friends have set you on, and have prevailed against you: your feet are sunk in the mire, and they are turned away back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு எரேமியா: உம்மை ஒப்புக்கொடார்கள்; நான் உம்மிடத்தில் சொல்லுகிற கர்த்தருடைய வார்த்தைகளுக்குச் செவிகொடும், அப்பொழுது உமக்கு நன்மையாயிருக்கும், உம்முடைய ஆத்துமா பிழைக்கும்.]]></a:t>
+              <a:t><![CDATA[23. So they shall bring out all your wives and your children to the Chaldeans: and you shall not escape out of their hand, but shall be taken by the hand of the king of Babylon: and you shall cause this city to be burned with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் புறப்படுகிறதில்லை என்பீரேயாகில், கர்த்தர் எனக்குத் தெரியப்படுத்தின வார்த்தையாவது:]]></a:t>
+              <a:t><![CDATA[23. So they shall bring out all your wives and your children to the Chaldeans: and you shall not escape out of their hand, but shall be taken by the hand of the king of Babylon: and you shall cause this city to be burned with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த நகரம் பாபிலோன் ராஜாவினுடைய இராணுவத்தின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படும்; அவன் அதைப் பிடிப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD, He that remains in this city shall die by the sword, by the famine, and by the pestilence: but he that goes forth to the Chaldeans shall live; for he shall have his life for a prey, and shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் புறப்படுகிறதில்லை என்பீரேயாகில், கர்த்தர் எனக்குத் தெரியப்படுத்தின வார்த்தையாவது:]]></a:t>
+              <a:t><![CDATA[23. So they shall bring out all your wives and your children to the Chaldeans: and you shall not escape out of their hand, but shall be taken by the hand of the king of Babylon: and you shall cause this city to be burned with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, யூதா ராஜாவின் வீட்டிலே மீதியான எல்லா ஸ்திரீகளும் வெளியே பாபிலோன் ராஜாவின் பிரபுக்களண்டையில் கொண்டுபோகப்படுவார்கள்; அப்பொழுது, இதோ, அவர்கள்தானே உம்முடைய இஷ்டர்கள்; அவர்கள் உமக்குப் போதனை செய்து, உம்மை மேற்கொண்டார்கள் என்றும், உம்முடைய கால்கள் உளையிலே அமிழ்ந்தினபின்பு அவர்கள் பின்வாங்கிப்போனார்கள் என்றும் அந்த ஸ்திரீகளே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Then said Zedekiah unto Jeremiah, Let no man know of these words, and you shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, யூதா ராஜாவின் வீட்டிலே மீதியான எல்லா ஸ்திரீகளும் வெளியே பாபிலோன் ராஜாவின் பிரபுக்களண்டையில் கொண்டுபோகப்படுவார்கள்; அப்பொழுது, இதோ, அவர்கள்தானே உம்முடைய இஷ்டர்கள்; அவர்கள் உமக்குப் போதனை செய்து, உம்மை மேற்கொண்டார்கள் என்றும், உம்முடைய கால்கள் உளையிலே அமிழ்ந்தினபின்பு அவர்கள் பின்வாங்கிப்போனார்கள் என்றும் அந்த ஸ்திரீகளே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Then said Zedekiah unto Jeremiah, Let no man know of these words, and you shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, யூதா ராஜாவின் வீட்டிலே மீதியான எல்லா ஸ்திரீகளும் வெளியே பாபிலோன் ராஜாவின் பிரபுக்களண்டையில் கொண்டுபோகப்படுவார்கள்; அப்பொழுது, இதோ, அவர்கள்தானே உம்முடைய இஷ்டர்கள்; அவர்கள் உமக்குப் போதனை செய்து, உம்மை மேற்கொண்டார்கள் என்றும், உம்முடைய கால்கள் உளையிலே அமிழ்ந்தினபின்பு அவர்கள் பின்வாங்கிப்போனார்கள் என்றும் அந்த ஸ்திரீகளே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. But if the princes hear that I have talked with you, and they come unto you, and say unto you, Declare unto us now what you have said unto the king, hide it not from us, and we will not put you to death; also what the king said unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உம்முடைய எல்லா ஸ்திரீகளையும், உம்முடைய பிள்ளைகளையும் வெளியே கல்தேயரிடத்தில் கொண்டுபோவார்கள்; நீரும் அவர்கள் கைக்குத் தப்பிப் போகாமல் பாபிலோன் ராஜாவின் கையினால் பிடிக்கப்பட்டு, இந்த நகரம் அக்கினியால் சுட்டெரிக்கப்படக் காரணமாயிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. But if the princes hear that I have talked with you, and they come unto you, and say unto you, Declare unto us now what you have said unto the king, hide it not from us, and we will not put you to death; also what the king said unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உம்முடைய எல்லா ஸ்திரீகளையும், உம்முடைய பிள்ளைகளையும் வெளியே கல்தேயரிடத்தில் கொண்டுபோவார்கள்; நீரும் அவர்கள் கைக்குத் தப்பிப் போகாமல் பாபிலோன் ராஜாவின் கையினால் பிடிக்கப்பட்டு, இந்த நகரம் அக்கினியால் சுட்டெரிக்கப்படக் காரணமாயிருப்பீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. But if the princes hear that I have talked with you, and they come unto you, and say unto you, Declare unto us now what you have said unto the king, hide it not from us, and we will not put you to death; also what the king said unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சிதேக்கியா எரேமியாவை நோக்கி: இந்த வார்த்தைகளை ஒருவருக்கும் அறிவிக்கவேண்டாம்; அப்பொழுது நீ சாவதில்லை.]]></a:t>
+              <a:t><![CDATA[26. Then you shall say unto them, I presented my supplication before the king, that he would not cause me to return to Jonathan's house, to die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது சிதேக்கியா எரேமியாவை நோக்கி: இந்த வார்த்தைகளை ஒருவருக்கும் அறிவிக்கவேண்டாம்; அப்பொழுது நீ சாவதில்லை.]]></a:t>
+              <a:t><![CDATA[26. Then you shall say unto them, I presented my supplication before the king, that he would not cause me to return to Jonathan's house, to die there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் உன்னோடே பேசினதைப் பிரபுக்கள் கேள்விப்பட்டு, உன்னிடத்தில் வந்து: நீ ராஜாவோடே பேசிக்கொண்டதை எங்களுக்குத் தெரிவி, எங்களுக்கு ஒன்றும் மறைக்காதே, அப்பொழுது உன்னைக் கொல்லாதிருப்போம்; ராஜா உன்னோடு என்ன பேசினார் என்று உன்னைக் கேட்பார்களேயாகில்,]]></a:t>
+              <a:t><![CDATA[27. Then came all the princes unto Jeremiah, and asked him: and he told them according to all these words that the king had commanded. So they left off speaking with him; for the matter was not perceived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் உன்னோடே பேசினதைப் பிரபுக்கள் கேள்விப்பட்டு, உன்னிடத்தில் வந்து: நீ ராஜாவோடே பேசிக்கொண்டதை எங்களுக்குத் தெரிவி, எங்களுக்கு ஒன்றும் மறைக்காதே, அப்பொழுது உன்னைக் கொல்லாதிருப்போம்; ராஜா உன்னோடு என்ன பேசினார் என்று உன்னைக் கேட்பார்களேயாகில்,]]></a:t>
+              <a:t><![CDATA[27. Then came all the princes unto Jeremiah, and asked him: and he told them according to all these words that the king had commanded. So they left off speaking with him; for the matter was not perceived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இந்த நகரம் பாபிலோன் ராஜாவினுடைய இராணுவத்தின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படும்; அவன் அதைப் பிடிப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
+              <a:t><![CDATA[3. Thus says the LORD, This city shall surely be given into the hand of the king of Babylon's army, which shall take it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் உன்னோடே பேசினதைப் பிரபுக்கள் கேள்விப்பட்டு, உன்னிடத்தில் வந்து: நீ ராஜாவோடே பேசிக்கொண்டதை எங்களுக்குத் தெரிவி, எங்களுக்கு ஒன்றும் மறைக்காதே, அப்பொழுது உன்னைக் கொல்லாதிருப்போம்; ராஜா உன்னோடு என்ன பேசினார் என்று உன்னைக் கேட்பார்களேயாகில்,]]></a:t>
+              <a:t><![CDATA[27. Then came all the princes unto Jeremiah, and asked him: and he told them according to all these words that the king had commanded. So they left off speaking with him; for the matter was not perceived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் யோனத்தானுடைய வீட்டிலே சாகாதபடிக்கு ராஜா என்னை அங்கே திரும்ப அனுப்பவேண்டாம் என்று, அவர் முகத்துக்கு முன்பாக விண்ணப்பம் பண்ணினேன் என்று சொல்வாயாக என்றான்.]]></a:t>
+              <a:t><![CDATA[28. So Jeremiah abode in the court of the prison until the day that Jerusalem was taken: and he was there when Jerusalem was taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் யோனத்தானுடைய வீட்டிலே சாகாதபடிக்கு ராஜா என்னை அங்கே திரும்ப அனுப்பவேண்டாம் என்று, அவர் முகத்துக்கு முன்பாக விண்ணப்பம் பண்ணினேன் என்று சொல்வாயாக என்றான்.]]></a:t>
+              <a:t><![CDATA[28. So Jeremiah abode in the court of the prison until the day that Jerusalem was taken: and he was there when Jerusalem was taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எரேமியா எல்லா ஜனத்தோடும் சொல்லிக்கொண்டிருந்த வார்த்தைகளை மாத்தானின் குமாரனாகிய செப்பத்தியாவும், செலேமியாவின் குமாரனாகிய யூகாலும், மல்கியாவின் குமாரனாகிய பஸ்கூரும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Thus says the LORD, This city shall surely be given into the hand of the king of Babylon's army, which shall take it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எரேமியா எல்லா ஜனத்தோடும் சொல்லிக்கொண்டிருந்த வார்த்தைகளை மாத்தானின் குமாரனாகிய செப்பத்தியாவும், செலேமியாவின் குமாரனாகிய யூகாலும், மல்கியாவின் குமாரனாகிய பஸ்கூரும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Therefore the princes said unto the king, We plead to you, let this man be put to death: for thus he weakens the hands of the men of war that remain in this city, and the hands of all the people, in speaking such words unto them: for this man seeks not the welfare of this people, but the hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474731359" r:id="rId1"/>
+    <p:sldLayoutId id="2482537435" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9015,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. রাজার ঐ সমস্ত সভাপারিষদরা যিরমিয়র প্রচারিত ঐ বাণী শুনে রাজা সিদিকিযের কাছে গিয়ে বলল, “যিরমিয়কে]]></a:t>
+              <a:t><![CDATA[நகரத்தில் மீதியாயிருக்கிற யுத்த மனுஷரிடத்திலும், மற்றுமுள்ள சகல ஜனங்களிடத்திலும், இவன் இப்படிப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবিলম্বে মৃত্যুদণ্ড দেওয়া উচিত্‌| সে আমাদের সৈন্যদের নিরুত্‌সাহিত করছে| তার কথা দিয়ে সে সমস্ত]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளைச் சொல்லுகிறதினாலே அவர்களுடைய கைகளைத் தளர்ந்துபோகப்பண்ணுகிறான்; இவன் இந்த ஜனத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নাগরিককে নিরুত্‌সাহিত করেছে| যিরমিয় চায় না আমাদের ভাল কিছু হোক| সে শুধু জেরুশালেমের লোকদের ক্ষতি]]></a:t>
+              <a:t><![CDATA[ேமத்தைத் தேடாமல், அவர்கள் கேட்டையே தேடுகிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কামনা করে|”]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது சிதேக்கியா ராஜா: இதோ, அவன் உங்கள் கையில் இருக்கிறான்; உங்களுக்கு விரோதமாய் ராஜா ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এই সব কথা শুনে রাজা সিদিকিয় ঐ সভাপরিষদদের বলল, “যিরমিয় পুরোপুরি তোমাদের নিযন্ত্রণাধীন| সুতরাং]]></a:t>
+              <a:t><![CDATA[செய்யக் கூடாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা কিছু করতে চাইলে আমি তোমাদের থামাতে পারি না|”]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர்கள் எரேமியாவைப் பிடித்து, அவனைக் காவற்சாலையின் முற்றத்திலிருந்த அம்மெலேகின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সুতরাং সভাসদরা যিরমিয়কে নিয়ে গেল মল্কিযের চৌবাচচায় ফেলে দেসু়ার জন্য (মল্কিয ছিল রাজপুত্র)|]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய மல்கியாவினுடைய துரவிலே போட்டார்கள்; எரேமியாவைக் கயிறுகளினால் அதிலே இறக்கிவிட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চৌবাচচাটি ছিল উপাসনালয চত্বরে, সেখানে থাকতো রাজার প্রহরীরা| সভাসদরা যিরমিয়কে দড়ি দিয়ে বাঁধল এবং]]></a:t>
+              <a:t><![CDATA[அந்தத் துரவிலே தண்ணீர் இல்லாமல் உளையாயிருந்தது, அந்த உளையிலே எரேமியா அமிழ்ந்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জলাধারে ফেলে দিল| জলাধারটিতে জল ছিল না, ছিল শুধু কাদা| এবং যিরমিয় সেই কাদার ভেতরে ডুবে গেল|]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் எரேமியாவைத் துரவிலே போட்டதை ராஜாவின் அரமனையில் இருந்த எத்தியோப்பியனாகிய எபேத்மெலேக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু এবদ-মেলক নামক এক ব্যক্তি শুনতে পেয়েছিল য়ে সভাসদরা যিরমিয়কে জলাধারে ফেলে দিয়েছে|]]></a:t>
+              <a:t><![CDATA[என்னும் ஒரு பிரதானி கேள்விப்பட்டான்; ராஜாவோ பென்யமீன் வாசலிலே உட்கார்ந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যিরমিয় য়ে বার্তাগুলি প্রচার করেছিল সেগুলি রাজার কয়েকজন সভাপরিষদরা শুনতে পেয়েছিলেন| তাঁরা]]></a:t>
+              <a:t><![CDATA[1. இந்த நகரத்திலே தரித்திருக்கிறவன் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளை நோயாலும் சாவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবদ-মেলক ছিল একজন কূশ দেশীয (ইথিওপিযার) ব্যক্তি এবং সে ছিল রাজার প্রাসাদের সেবক, একজন নপুসংক| রাজা]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது எபெத்மெலேக் ராஜாவின் அரமனையிலிருந்து புறப்பட்டுப்போய், ராஜாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিদিকিয় তখন বসেছিল বিন্যামীন ফটকে| তাই এবদ-মেলক রাজার সঙ্গে দেখা করার উদ্দেশ্যে রাজপ্রাসাদ ছেড়ে]]></a:t>
+              <a:t><![CDATA[9. ராஜாவாகிய என் ஆண்டவனே, இந்தப் புருஷர் எரேமியா தீர்க்கதரிசியைத் துரவிலே போட்டுச் செய்தது எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রওনা দিল|]]></a:t>
+              <a:t><![CDATA[தகாத செய்கையாயிருக்கிறது; அவன் இருக்கிற இடத்திலே பட்டினியினால் சாவானே, இனி நகரத்திலே அப்பமில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. রাজাকে সে বলেছিল, “আমার মনিব এবং মহারাজ, ঐ সভাসদরা অসত্‌ উপায় অবলম্বন করেছে ভাব্বাদী যিরমিয়র]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে|]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ராஜா எபெத்மெலேக் என்னும் எத்தியோப்பியனை நோக்கி: நீ இவ்விடத்திலிருந்து முப்பது மனுஷரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারা যিরমিয়কে জলাধারে ছুঁড়ে ফেলে দিয়েছে| তারা তাকে সেখানে মরবার জন্য ছেড়ে রেখেছে|”]]></a:t>
+              <a:t><![CDATA[உன்னுடனே; கூட்டிக்கொண்டுபோய், எரேமியா தீர்க்கதரிசி சாகாததற்குமுன்னே அவனைத் துரவிலிருந்து தூக்கிவிடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন রাজা সিদিকিয় এবদ-মেলককে আদেশ দিয়েছিল, “এবদ-মেলক রাজপ্রাসাদ থেকে তিন জনকে সঙ্গে করে নিয়ে]]></a:t>
+              <a:t><![CDATA[என்று கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাও এবং জলাধার থেকে যিরমিয়কে সে মরে যাবার আগে তুলে নাও|”]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது எபெத்மெலேக் அந்த மனுஷரைத் தன்னுடனே கூட்டிக்கொண்டு, ராஜாவின் அரமனைப் பொக்கிஷசாலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এবদ-মেলক তিনজন লোক সঙ্গে নিল কিন্তু তার আগে সে রাজপ্রাসাদের নীচে ভাঁড়ার ঘরে গিয়ে কিছু পুরানো]]></a:t>
+              <a:t><![CDATA[கீழிருந்த அறைக்குள் புகுந்து, கிழிந்துபோன பழம்புடைவைகளையும் கந்தைத் துணிகளையும் எடுத்துக்கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বস্ত্র ও কিছু জীর্ণ বস্ত্রখণ্ড জোগাড় করল| তারপর জলাধারের কাছে গিয়ে সে ঐ জীর্ণ বস্ত্রখণ্ডগুলি দড়ির]]></a:t>
+              <a:t><![CDATA[அவைகளைக் கயிறுகளினால் எரேமியாவண்டைக்குத் துரவிலே இறக்கிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হলেন: মত্তনের পুত্র শফটিয, পশ্হূরের পুত্র গদলিয়, শেলিমিযের পুত্র যিহূখল এবং মল্কিযের পুত্র পশ্হূর|]]></a:t>
+              <a:t><![CDATA[கல்தேயரிடத்துக்குப் புறப்பட்டுப்போகிறவனோ உயிரோடிருப்பான்; அவனுடைய பிராணன் அவனுக்குக் கிடைத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে নীচে নামিয়ে দিয়ে]]></a:t>
+              <a:t><![CDATA[12. எபெத்மெலேக் என்னும் எத்தியோப்பியன் எரேமியாவுடனே: கிழிந்துபோன இந்தப் பழம்புடவைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যিরমিয়র উদ্দেশ্যে বলল, “যিরমিয় এই জীর্ণ বস্ত্রখণ্ডগুলি তুমি তোমার কাঁধের নীচে ভাল করে জড়িয়ে]]></a:t>
+              <a:t><![CDATA[கந்தைகளையும் உம்முடைய அக்குள்களில் கயிறுக்குள் அடங்கவைத்துப் போட்டுக்கொள்ளும் என்றான்: எரேமியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নাও| আমরা যখন দড়ির সাহায্যে তোমায় টেনে তুলব তখন ঐ বস্ত্রখণ্ডগুলি দড়ির আঘাত থেকে তোমায় রক্ষা]]></a:t>
+              <a:t><![CDATA[அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে|” এবদ-মেলকের কথা মতোই যিরমিয় বস্ত্রখণ্ডগুলি বাহুতে জড়িয়ে নিল|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது எரேமியாவைக் கயிறுகளால் தூக்கி, அவனைத் துரவிலிருந்து எடுத்துவிட்டார்கள்; எரேமியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তারপর তারা তাকে দড়িগুলো দিয়ে টেনে তুলল এবং জলাধারের থেকে বাইরে আনল| যিরমিয়কে আবার রক্ষীদের]]></a:t>
+              <a:t><![CDATA[காவற்சாலையின் முற்றத்தில் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অধীনে উঠোনে রেখে দেওয়া হয়েছিল|]]></a:t>
+              <a:t><![CDATA[14. பின்பு சிதேக்கியா ராஜா, எரேமியா தீர்க்கதரிசியைக் கர்த்தருடைய ஆலயத்திலிருக்கும் மூன்றாம் வாசலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. রাজা সিদিকিয় ভাব্বাদী যিরমিয়কে তার কাছে নিয়ে আসার জন্য এক জনকে পাঠাল| যিরমিয়কে প্রভুর]]></a:t>
+              <a:t><![CDATA[தன்னிடத்திற்கு வரவழைத்தான்; அங்கே ராஜா, எரேமியாவை நோக்கி: நான் உன்னிடத்தில் ஒரு காரியம் கேட்கிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মন্দিরের তৃতীয় প্রবেশ পথে আনা হয়েছিল| রাজা বললেন, “যিরমিয় আমি তোমাকে কয়েকটি কথা জিজ্ঞেস করব|]]></a:t>
+              <a:t><![CDATA[நீ எனக்கு ஒன்றும் மறைக்கவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি কিন্তু আমার কাছে কোন কিছু লুকোবে না, সব কথা আমাকে খোলাখুলি বলবে|”]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது எரேமியா சிதேக்கியாவை நோக்கி: நான் அதை உமக்கு அறிவித்தால் என்னை நிச்சயமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তাই ঘটল| ঐ সভাসদরা জিজ্ঞাসাবাদ করার জন্য যিরমিয়র কাছে এলো| সুতরাং যিরমিয় তাদের তাই বলল যা রাজা]]></a:t>
+              <a:t><![CDATA[கொலைசெய்வீரல்லவா? நான் உமக்கு ஆலோசனை சொன்னாலும், என் சொல்லைக் கேட்கமாட்டீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিরমিয় সমস্ত লোকদের এই বাণী বলেছিল:]]></a:t>
+              <a:t><![CDATA[கொள்ளையுடைமையைப்போலிருக்கும்; அவன் பிழைப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে বলার জন্য আদেশ দিয়ে ছিলেন যখন ঐ সভাসদরা যিরমিয়কে একা ছেড়ে দিল| কেউ জানতে পারল না রাজা এবং]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது சிதேக்கியா ராஜா: நான் உன்னைக் கொல்லாமலும், உன் பிராணனை வாங்கத்தேடுகிற இந்த மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিরমিয়র মধ্যে কি কথা হয়েছিল|]]></a:t>
+              <a:t><![CDATA[கையில் உன்னை ஒப்புக்கொடாமலும் இருப்பேன் என்பதை, நமக்கு இந்த ஆத்துமாவை உண்டுபண்ணின கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যিরমিয় সিদিকিয়কে বলল: “আমি যদি আপনার কথার উত্তর দিই, আপনি হয়ত আমায় মেরে ফেলবেন| আমি যদি]]></a:t>
+              <a:t><![CDATA[ஜீவனைக் கொண்டு சொல்லுகிறேன் என்று எரேமியாவுக்கு இரகசியமாய் ஆணையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনাকে উপদেশও দিই, আপনি আমার কথা শুনবেন না|”]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது எரேமியா சிதேக்கியாவை நோக்கி: நீர் பாபிலோன் ராஜாவின் பிரபுக்களண்டைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু রাজা সিদিকিয় গোপনে এই বলে যিরমিয়র কাছে একটি প্রতিশ্রুতি করলেন, “যিরমিয়, প্রভু হচ্ছেন]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போவீரானால், உம்முடைய ஆத்துமா உயிரோடிருக்கும்; இந்தப் பட்டணம் அக்கினியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই জন যিনি আমাদের জীবনের রুটি দেন| আমি প্রভুর নামে শপথ করছি, আমি তোমায় মেরে ফেলব না এবং যারা]]></a:t>
+              <a:t><![CDATA[சுட்டெரிக்கப்படுவதில்லை; நீரும் உம்முடைய குடும்பமும் உயிரோடிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমায় মারতে চায় সেই কর্মচারীদের হাতেও তুলে দেব না|”]]></a:t>
+              <a:t><![CDATA[18. நீர் பாபிலோன் ராஜாவின் பிரபுக்களிடத்திற்குப் புறப்பட்டுப்போகாவிட்டால் அப்பொழுது இந்த நகரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. অবশেষে যিরমিয় মন্দির চত্বরে প্রহরীদের নজরবন্দী হয়ে রয়ে গেল যতদিন পর্য়ন্ত না জেরুশালেম দখল]]></a:t>
+              <a:t><![CDATA[கல்தேயர் கையில் ஒப்புக்கொடுக்கப்படும், அவர்கள் இதை அக்கினியால் சுட்டெரிப்பார்கள்; நீர் அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয় ততদিন পর্য়ন্ত|]]></a:t>
+              <a:t><![CDATA[தப்பிப்போவதில்லை என்கிறதை இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তখন যিরমিয় রাজা সিদিকিয়কে বলল, “প্রভু সর্বশক্তিমান, ইস্রায়েলের ঈশ্বর বলেছেন, ‘যদি আপনি]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சிதேக்கியா ராஜா எரேமியாவை நோக்கி: கல்தேயர் தங்களைச் சோர்ந்துபோன யூதரின் கையிலே என்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “প্রভু যা বলেছেন তা হল এই: ‘জেরুশালেমে বসবাসকারী প্রত্যেকে হয় তরবারির আঘাতে নয় অনাহারে বা]]></a:t>
+              <a:t><![CDATA[2. இந்த நகரம் பாபிலோன் ராஜாவினுடைய இராணுவத்தின் கையில் நிச்சயமாக ஒப்புக்கொடுக்கப்படும்; அவன் அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলের রাজার সভাসদদের হাতে আত্মসমর্পণ করেন তাহলে জীবন রক্ষা পাবে এবং জেরুশালেমকেও আগুনে পোড়ানো হবে]]></a:t>
+              <a:t><![CDATA[பரியாசம்பண்ண ஒப்புக்கொடுப்பார்களோ என்று நான் ஐயப்படுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| আপনার পরিবারও জীবিত থাকবে|]]></a:t>
+              <a:t><![CDATA[20. அதற்கு எரேமியா: உம்மை ஒப்புக்கொடார்கள்; நான் உம்மிடத்தில் சொல்லுகிற கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কিন্তু যদি আপনি আত্মসমর্পণ না করেন, বাবিলীয সৈন্যদল জেরুশালেমকে পুড়িয়ে ছাই করে দেবে এবং আপনি]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளுக்குச் செவிகொடும், அப்பொழுது உமக்கு நன்மையாயிருக்கும், உம்முடைய ஆத்துமா பிழைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের দ্বারা বন্দী হবেন|”‘]]></a:t>
+              <a:t><![CDATA[21. நான் புறப்படுகிறதில்லை என்பீரேயாகில், கர்த்தர் எனக்குத் தெரியப்படுத்தின வார்த்தையாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. কিন্তু রাজা সিদিকিয় যিরমিয়কে বললেন, “কিন্তু আমি ভয় পাচ্ছি যিহূদার সেই সমস্ত লোকদের যারা]]></a:t>
+              <a:t><![CDATA[22. இதோ, யூதா ராஜாவின் வீட்டிலே மீதியான எல்லா ஸ்திரீகளும் வெளியே பாபிலோன் ராஜாவின் பிரபுக்களண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইতিমধ্যেই বাবিলের পক্ষ নিয়েছে| আমি ভীত কারণ বাবিলের সৈন্যরা আমাকে ধরে নিয়ে গিয়ে যিহূদার ঐ]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகப்படுவார்கள்; அப்பொழுது, இதோ, அவர்கள்தானே உம்முடைய இஷ்டர்கள்; அவர்கள் உமக்குப் போதனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষগুলোর হাতে তুলে দেবে| তারা আমার ওপর নিদারুণ অত্যাচার চালাবে|”]]></a:t>
+              <a:t><![CDATA[செய்து, உம்மை மேற்கொண்டார்கள் என்றும், உம்முடைய கால்கள் உளையிலே அமிழ்ந்தினபின்பு அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু উত্তরে যিরমিয় বলল, “বাবিলের সৈন্যরা আপনাকে যিহূদার লোকদের হাতে তুলে দেবে না| রাজা]]></a:t>
+              <a:t><![CDATA[பின்வாங்கிப்போனார்கள் என்றும் அந்த ஸ்திரீகளே சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিদিকিয়, আমি যা বলছি তা করে প্রভুকে মান্য করুন| তাহলে আপনার ভাল হবে| আপনি রক্ষা পাবেন|]]></a:t>
+              <a:t><![CDATA[23. உம்முடைய எல்லா ஸ்திரீகளையும், உம்முடைய பிள்ளைகளையும் வெளியே கல்தேயரிடத்தில் கொண்டுபோவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কিন্তু আপনি যদি বাবিলের সৈন্যদের কাছে আত্মসমর্পণ করতে অস্বীকার করেন তাহলে কি হবে তা প্রভু আমাকে]]></a:t>
+              <a:t><![CDATA[நீரும் அவர்கள் கைக்குத் தப்பிப் போகாமல் பாபிலோன் ராஜாவின் கையினால் பிடிக்கப்பட்டு, இந்த நகரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভয়ঙ্কর মহামারীতে মারা যাবে| কিন্তু য়ে ব্যক্তি নিজেকে বাবিলের সৈন্যবাহিনীর কাছে আত্মসমর্পণ করবে সে]]></a:t>
+              <a:t><![CDATA[பிடிப்பானென்பதைக் கர்த்தர் உரைக்கிறார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগেই দেখিয়েছেন| প্রভু বলেছেন:]]></a:t>
+              <a:t><![CDATA[அக்கினியால் சுட்டெரிக்கப்படக் காரணமாயிருப்பீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. রাজবাড়ির সমস্ত মহিলাকে বাবিলের গুরুত্বপূর্ণ সভাসদদের কাছে নিয়ে যাওয়া হবে| রাজমহিলাগণ আপনাকে]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது சிதேக்கியா எரேமியாவை நோக்கி: இந்த வார்த்தைகளை ஒருவருக்கும் அறிவிக்கவேண்டாம்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে মজা করে গান গাইবে| ওরা গাইবে:“তোমার বন্ধুরা যাদের তুমি বিশ্বাস করতে, তোমাকে ভুল পথে চালিত]]></a:t>
+              <a:t><![CDATA[நீ சாவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছে| তোমার পা কাদায় আটকে গিয়েছিল আর তারা তোমায় একা ফেলে পালিয়ে গিয়েছে|”]]></a:t>
+              <a:t><![CDATA[25. நான் உன்னோடே பேசினதைப் பிரபுக்கள் கேள்விப்பட்டு, உன்னிடத்தில் வந்து: நீ ராஜாவோடே பேசிக்கொண்டதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “তোমার স্ত্রীদের ও সন্তানদের বাবিলের সৈন্যরা ধরে নিয়ে আসবে| তুমিও পালাতে পারবে না| তুমি বন্দী]]></a:t>
+              <a:t><![CDATA[எங்களுக்குத் தெரிவி, எங்களுக்கு ஒன்றும் மறைக்காதே, அப்பொழுது உன்னைக் கொல்லாதிருப்போம்; ராஜா உன்னோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে আর জেরুশালেমকে পুড়িয়ে ছাই করে দেওয়া হবে|”]]></a:t>
+              <a:t><![CDATA[என்ன பேசினார் என்று உன்னைக் கேட்பார்களேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তখন সিদিকিয় যিরমিয়কে বলে উঠল, “কাউকে বলো না য়ে আমি তোমার সঙ্গে কথা বলেছি| যদি তুমি বলে দাও]]></a:t>
+              <a:t><![CDATA[26. நான் யோனத்தானுடைய வீட்டிலே சாகாதபடிக்கு ராஜா என்னை அங்கே திரும்ப அனுப்பவேண்டாம் என்று, அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে হয়তো তোমাকে হত্যা করা হবে|]]></a:t>
+              <a:t><![CDATA[முகத்துக்கு முன்பாக விண்ணப்பம் பண்ணினேன் என்று சொல்வாயாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ঐ সভাসদরা হয়তো জানতে পারবে য়ে আমি তোমার সঙ্গে কথা বলেছি| তারা তোমার কাছে এসে বলবে, ‘যিরমিয়]]></a:t>
+              <a:t><![CDATA[27. பின்பு எல்லாப் பிரபுக்களும், எரேமியாவினிடத்தில் வந்து, அவனைக் கேட்டார்கள்; அப்பொழுது அவன்: ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজাকে কি বলেছো তা আমাদের বলো এবং রাজা তোমাকে কি বলেছে তাও আমাদের বলো| সত্‌ভাবে আমাদের সব কিছু জানাও]]></a:t>
+              <a:t><![CDATA[கற்பித்த இந்த எல்லா வார்த்தைகளின்படியே அவர்களுக்கு அறிவித்தான்; காரியம் கேள்விப்படாமற்போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেঁচে থাকবে|’]]></a:t>
+              <a:t><![CDATA[3. எரேமியா எல்லா ஜனத்தோடும் சொல்லிக்கொண்டிருந்த வார்த்தைகளை மாத்தானின் குமாரனாகிய செப்பத்தியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না হলে তোমাকে হত্যা করব|’]]></a:t>
+              <a:t><![CDATA[அவனோடே பேசாமலிருந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. যদি সভাসদরা এরকম বলে, তাহলে তোমার তাদের বলা উচিত্‌: ‘আমি রাজার কাছে ভিক্ষা করেছিলাম আমাকে আবার]]></a:t>
+              <a:t><![CDATA[28. அப்படியே எரேமியா, எருசலேம் பிடிபடுகிற நாள்மட்டாகக் காவற்சாலையின் முற்றத்தில் இருந்தான்; எருசலேம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োনাথনের বাড়ীর নীচে অন্ধকার কারাগারে নিক্ষেপ না করতে, নাহলে আমি সেখানে মারা যাব|”‘]]></a:t>
+              <a:t><![CDATA[பிடிபட்டுப்போனபோதும் அங்கேயே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এবং প্রভু যা বলেছেন তা হল: ‘জেরুশালেম শহর বাবিলের রাজার সৈন্যবাহিনীকে দিয়ে দেওয়া হবে এবং]]></a:t>
+              <a:t><![CDATA[செலேமியாவின் குமாரனாகிய யூகாலும், மல்கியாவின் குமாரனாகிய பஸ்கூரும் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলের রাজাই দখল করবে এই শহর|”‘]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது பிரபுக்கள் ராஜாவை நோக்கி: இந்த மனுஷன் கொல்லப்பட உத்தரவாகவேண்டும்; அதேனென்றால், இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 38]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>