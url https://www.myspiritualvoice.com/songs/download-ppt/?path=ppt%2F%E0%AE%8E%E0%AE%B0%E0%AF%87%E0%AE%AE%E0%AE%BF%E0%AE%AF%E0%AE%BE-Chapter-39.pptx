--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -71,50 +71,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +139,52 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +322,55 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி, அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி, இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி, அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி, இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு பாபிலோன் ராஜா ரிப்லாவிலே, சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டுவித்தான்; யூதா பிரபுக்கள் அனைவரையும் பாபிலோன் ராஜா வெட்டி,]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி, அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு பாபிலோன் ராஜா ரிப்லாவிலே, சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டுவித்தான்; யூதா பிரபுக்கள் அனைவரையும் பாபிலோன் ராஜா வெட்டி,]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி, அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிதேக்கியாவின் கண்களைக் கெடுத்து, அவனைப் பாபிலோனுக்குக் கொண்டுபோக அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[6. பின்பு பாபிலோன் ராஜா ரிப்லாவிலே, சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டுவித்தான்; யூதா பிரபுக்கள் அனைவரையும் பாபிலோன் ராஜா வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிதேக்கியாவின் கண்களைக் கெடுத்து, அவனைப் பாபிலோனுக்குக் கொண்டுபோக அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[6. பின்பு பாபிலோன் ராஜா ரிப்லாவிலே, சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டுவித்தான்; யூதா பிரபுக்கள் அனைவரையும் பாபிலோன் ராஜா வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கல்தேயர், ராஜாவின் அரமனையையும் ஜனத்தின் வீடுகளையும் அக்கினியால் சுட்டெரித்து, எருசலேமின் மதில்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. சிதேக்கியாவின் கண்களைக் கெடுத்து, அவனைப் பாபிலோனுக்குக் கொண்டுபோக அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நகரத்தில் தங்கியிருந்த ஜனங்களையும், தன் பட்சத்தில் ஓடிவந்துவிட்டவர்களையும், மீதியான மற்ற ஜனங்களையும், காவற் சேனாதிபதியாகிய நேபுசராதான் பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[8. கல்தேயர், ராஜாவின் அரமனையையும் ஜனத்தின் வீடுகளையும் அக்கினியால் சுட்டெரித்து, எருசலேமின் மதில்களை இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சிதேக்கியா அரசாண்ட பதினோராம் வருஷம் நாலாம் மாதம், ஒன்பதாம் தேதியிலே நகரத்து மதிலில் திறப்புக்கண்டது.]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட ஒன்பதாம் வருஷம் பத்தாம் மாதத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவற் சேனாதிபதியாகிய நேபுசராதான் ஒன்றுமில்லாத ஏழைகளில் சிலரை யூதா தேசத்திலே வைத்து, அவர்களுக்கு அந்நாளிலே திராட்சத்தோட்டங்களையும் வயல்நிலங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[9. நகரத்தில் தங்கியிருந்த ஜனங்களையும், தன் பட்சத்தில் ஓடிவந்துவிட்டவர்களையும், மீதியான மற்ற ஜனங்களையும், காவற் சேனாதிபதியாகிய நேபுசராதான் பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவற் சேனாதிபதியாகிய நேபுசராதான் ஒன்றுமில்லாத ஏழைகளில் சிலரை யூதா தேசத்திலே வைத்து, அவர்களுக்கு அந்நாளிலே திராட்சத்தோட்டங்களையும் வயல்நிலங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[9. நகரத்தில் தங்கியிருந்த ஜனங்களையும், தன் பட்சத்தில் ஓடிவந்துவிட்டவர்களையும், மீதியான மற்ற ஜனங்களையும், காவற் சேனாதிபதியாகிய நேபுசராதான் பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் எரேமியாவைக் குறித்து, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் காவற்சேனாதிபதியாகிய நேபுசராதானை நோக்கி:]]></a:t>
+              <a:t><![CDATA[10. காவற் சேனாதிபதியாகிய நேபுசராதான் ஒன்றுமில்லாத ஏழைகளில் சிலரை யூதா தேசத்திலே வைத்து, அவர்களுக்கு அந்நாளிலே திராட்சத்தோட்டங்களையும் வயல்நிலங்களையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ அவனை அழைப்பித்து, அவனுக்கு ஒரு பொல்லாப்பும் செய்யாமல், அவனைப் பத்திரமாய்ப் பார்த்து, அவன் உன்னோடே சொல்லுகிறபடியெல்லாம் அவனை நடத்தென்று கட்டளைகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[10. காவற் சேனாதிபதியாகிய நேபுசராதான் ஒன்றுமில்லாத ஏழைகளில் சிலரை யூதா தேசத்திலே வைத்து, அவர்களுக்கு அந்நாளிலே திராட்சத்தோட்டங்களையும் வயல்நிலங்களையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ அவனை அழைப்பித்து, அவனுக்கு ஒரு பொல்லாப்பும் செய்யாமல், அவனைப் பத்திரமாய்ப் பார்த்து, அவன் உன்னோடே சொல்லுகிறபடியெல்லாம் அவனை நடத்தென்று கட்டளைகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் எரேமியாவைக் குறித்து, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் காவற்சேனாதிபதியாகிய நேபுசராதானை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காவற்சேனாதிபதியாகிய நேபுசராதானும், நேபுசஸ்பான், ரப்சாரீஸ், நெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் எல்லாப் பிரபுக்களும்,]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் எரேமியாவைக் குறித்து, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் காவற்சேனாதிபதியாகிய நேபுசராதானை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காவற்சேனாதிபதியாகிய நேபுசராதானும், நேபுசஸ்பான், ரப்சாரீஸ், நெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் எல்லாப் பிரபுக்களும்,]]></a:t>
+              <a:t><![CDATA[12. நீ அவனை அழைப்பித்து, அவனுக்கு ஒரு பொல்லாப்பும் செய்யாமல், அவனைப் பத்திரமாய்ப் பார்த்து, அவன் உன்னோடே சொல்லுகிறபடியெல்லாம் அவனை நடத்தென்று கட்டளைகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. நீ அவனை அழைப்பித்து, அவனுக்கு ஒரு பொல்லாப்பும் செய்யாமல், அவனைப் பத்திரமாய்ப் பார்த்து, அவன் உன்னோடே சொல்லுகிறபடியெல்லாம் அவனை நடத்தென்று கட்டளைகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காவற்சேனாதிபதியாகிய நேபுசராதானும், நேபுசஸ்பான், ரப்சாரீஸ், நெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் எல்லாப் பிரபுக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சிதேக்கியா அரசாண்ட பதினோராம் வருஷம் நாலாம் மாதம், ஒன்பதாம் தேதியிலே நகரத்து மதிலில் திறப்புக்கண்டது.]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட ஒன்பதாம் வருஷம் பத்தாம் மாதத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதுவுமல்லாமல் எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், அவனுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காவற்சேனாதிபதியாகிய நேபுசராதானும், நேபுசஸ்பான், ரப்சாரீஸ், நெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் எல்லாப் பிரபுக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதுவுமல்லாமல் எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், அவனுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. இதுவுமல்லாமல் எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், அவனுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனால் அந்நாளிலே உன்னைத் தப்புவிப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நீ பயப்படுகிற மனுஷரின் கையிலே ஒப்புக்கொடுக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[15. இதுவுமல்லாமல் எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், அவனுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனால் அந்நாளிலே உன்னைத் தப்புவிப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நீ பயப்படுகிற மனுஷரின் கையிலே ஒப்புக்கொடுக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன்னை நிச்சயமாக விடுவிப்பேன், நீ பட்டயத்துக்கு இரையாவதில்லை; நீ என்னை நம்பினபடியினால் உன் பிராணன் உனக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன்னை நிச்சயமாக விடுவிப்பேன், நீ பட்டயத்துக்கு இரையாவதில்லை; நீ என்னை நம்பினபடியினால் உன் பிராணன் உனக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட ஒன்பதாம் வருஷம் பத்தாம் மாதத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆனால் அந்நாளிலே உன்னைத் தப்புவிப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நீ பயப்படுகிற மனுஷரின் கையிலே ஒப்புக்கொடுக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ், தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து, நடுவாசலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. சிதேக்கியா அரசாண்ட பதினோராம் வருஷம் நாலாம் மாதம், ஒன்பதாம் தேதியிலே நகரத்து மதிலில் திறப்புக்கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4027,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட ஒன்பதாம் வருஷம் பத்தாம் மாதத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆனால் அந்நாளிலே உன்னைத் தப்புவிப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நீ பயப்படுகிற மனுஷரின் கையிலே ஒப்புக்கொடுக்கப்படுவதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. உன்னை நிச்சயமாக விடுவிப்பேன், நீ பட்டயத்துக்கு இரையாவதில்லை; நீ என்னை நம்பினபடியினால் உன் பிராணன் உனக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. உன்னை நிச்சயமாக விடுவிப்பேன், நீ பட்டயத்துக்கு இரையாவதில்லை; நீ என்னை நம்பினபடியினால் உன் பிராணன் உனக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ், தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து, நடுவாசலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. சிதேக்கியா அரசாண்ட பதினோராம் வருஷம் நாலாம் மாதம், ஒன்பதாம் தேதியிலே நகரத்து மதிலில் திறப்புக்கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி, இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ், தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து, நடுவாசலில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி, இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ், தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து, நடுவாசலில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4643,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493616" r:id="rId1"/>
+    <p:sldLayoutId id="2473414121" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5185,66 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. കല്ദയരുടെ സൈന്യം അവരെ പിന്തുടർന്നു, യെരീഹോ സമഭൂമിയിൽവെച്ചു സിദെക്കീയാവോടൊപ്പം എത്തി അവനെ]]></a:t>
+              <a:t><![CDATA[they fled, and went forth out of the city by night, by the way of the king's garden, by the gate]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിച്ചു, ഹമാത്ത് ദേശത്തിലെ രിബ്ളയിൽ ബാബേൽരാജാവായ നെബൂഖദ്നേസരിന്റെ അടുക്കൽ കൊണ്ടുചെന്നു; അവൻ അവന്നു]]></a:t>
+              <a:t><![CDATA[between the two walls: and he went out the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിധി കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[5. But the Chaldeans' army pursued after them, and overtook Zedekiah in the plains of Jericho: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ബാബേൽ രാജാവു രിബ്ളയിൽവെച്ചു സിദെക്കീയാവിന്റെ പുത്രന്മാരെ അവൻ കാൺകെ കൊന്നു; യെഹൂദാകുലീനന്മാരെ]]></a:t>
+              <a:t><![CDATA[when they had taken him, they brought him up to Nebuchadnezzar king of Babylon to Riblah in the land]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒക്കെയും ബാബേൽ രാജാവു കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[of Hamath, where he gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവൻ സിദെക്കീയാവിന്റെ കണ്ണു പൊട്ടിച്ചു, അവനെ ബാബേലിലേക്കു കൊണ്ടുപോകേണ്ടതിന്നു ചങ്ങലയിട്ടു]]></a:t>
+              <a:t><![CDATA[6. Then the king of Babylon slew the sons of Zedekiah in Riblah before his eyes: also the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബന്ധിച്ചു.]]></a:t>
+              <a:t><![CDATA[Babylon slew all the nobles of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. കല്ദയർ രാജഗൃഹത്തെയും ജനത്തിന്റെ വീടുകളെയും തീ വെച്ചു ചുട്ടു, യെരൂശലേമിന്റെ മതിലുകളെ]]></a:t>
+              <a:t><![CDATA[7. Moreover he put out Zedekiah's eyes, and bound him with chains, to carry him to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[8. And the Chaldeans burned the king's house, and the houses of the people, with fire, and brake]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നഗരത്തിൽ ശേഷിച്ച ജനത്തെയും തന്റെ പക്ഷം ചേരുവാൻ ഓടിവന്നവരെയും ശേഷിച്ചിരുന്ന ജനശിഷ്ടത്തെയും]]></a:t>
+              <a:t><![CDATA[down the walls of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. സിദെക്കീയാവിന്റെ പതിനൊന്നാം ആണ്ടിൽ നാലാം മാസം ഒമ്പതാം തിയ്യതി നഗരത്തിന്റെ മതിൽ ഒരിടം]]></a:t>
+              <a:t><![CDATA[1. In the ninth year of Zedekiah king of Judah, in the tenth month, came Nebuchadrezzar king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകമ്പടിനായകനായ നെബൂസർ-അദാൻ ബാബേലിലേക്കു പിടിച്ചുകൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[9. Then Nebuzaradan the captain of the guard carried away captive into Babylon the remnant of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ജനത്തിൽ ഒന്നുമില്ലാത്ത എളിയവരെ അകമ്പടി നായകനായ നെബൂസർ-അദാൻ യെഹൂദാദേശത്തു പാർപ്പിച്ചു, അവർക്കു]]></a:t>
+              <a:t><![CDATA[people that remained in the city, and those that fell away, that fell to him, with the rest of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അന്നു മുന്തിരിത്തോട്ടങ്ങളും നിലങ്ങളും കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[people that remained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യിരെമ്യാവെക്കുറിച്ചു ബാബേൽരാജാവായ നെബൂഖദ്നേസർ അകമ്പടിനായകനായ നെബൂസർ-അദാനോടു:]]></a:t>
+              <a:t><![CDATA[10. But Nebuzaradan the captain of the guard left of the poor of the people, which had nothing, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. നീ അവനെ വരുത്തി, അവന്റെമേൽ ദൃഷ്ടിവെച്ചു, അവനോടു ഒരു ദോഷവും ചെയ്യാതെ അവൻ നിന്നോടു]]></a:t>
+              <a:t><![CDATA[the land of Judah, and gave them vineyards and fields at the same time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആവശ്യപ്പെടുന്നതൊക്കെയും ചെയ്തുകൊടുക്ക എന്നു കല്പിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[11. Now Nebuchadrezzar king of Babylon gave charge concerning Jeremiah to Nebuzaradan the captain of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അങ്ങനെ അകമ്പടിനായകനായ നെബൂസർ-അദാനും നെബൂശസ്ബാനും രബ്-സാരീസും നേർഗ്ഗൽ-ശരേസരും രബ്-മാഗും]]></a:t>
+              <a:t><![CDATA[the guard, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേൽരാജാവിന്റെ സകലപ്രഭുക്കന്മാരുംകൂടെ ആളയച്ചു,]]></a:t>
+              <a:t><![CDATA[12. Take him, and look well to him, and do him no harm; but do unto him even as he shall say unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യിരെമ്യാവെ കാവൽപുരമുറ്റത്തുനിന്നു വരുത്തി അവനെ വീട്ടിലേക്കു കൂട്ടിക്കൊണ്ടുപോകേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശാഫാന്റെ മകനായ അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവെ ഏല്പിച്ചു; അങ്ങനെ അവൻ ജനത്തിന്റെ ഇടയിൽ പാർത്തു.]]></a:t>
+              <a:t><![CDATA[13. So Nebuzaradan the captain of the guard sent, and Nebushasban, Rabsaris, and Nergalsharezer,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടിച്ചുതുറന്നു.]]></a:t>
+              <a:t><![CDATA[Babylon and all his army against Jerusalem, and they besieged it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. യിരെമ്യാവു കാവൽപുരമുറ്റത്തു അടെക്കപ്പെട്ടിരുന്ന കാലത്തു യഹോവയുടെ അരുളപ്പാടു]]></a:t>
+              <a:t><![CDATA[Rabmag, and all the king of Babylon's princes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്നുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[14. Even they sent, and took Jeremiah out of the court of the prison, and committed him unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നീ ചെന്നു കൂശ്യനായ ഏബെദ്-മേലെക്കിനോടു പറയേണ്ടതു: യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ]]></a:t>
+              <a:t><![CDATA[Gedaliah the son of Ahikam the son of Shaphan, that he should carry him home: so he dwelt among the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ എന്റെ വചനങ്ങളെ ഈ നഗരത്തിന്മേൽ നന്മെക്കല്ല, തിന്മെക്കത്രേ]]></a:t>
+              <a:t><![CDATA[people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിവൃത്തിക്കും; അന്നു നീ കാൺകെ അവ നിവൃത്തിയാകും.]]></a:t>
+              <a:t><![CDATA[15. Now the word of the LORD came unto Jeremiah, while he was shut up in the court of the prison,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അന്നു ഞാൻ നിന്നെ വിടുവിക്കും; നീ ഭയപ്പെടുന്ന മനുഷ്യരുടെ കയ്യിൽ നീ ഏല്പിക്കപ്പെടുകയുമില്ല എന്നു]]></a:t>
+              <a:t><![CDATA[saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[16. Go and speak to Ebedmelech the Ethiopian, saying, Thus says the LORD of hosts, the God of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഞാൻ നിന്നെ വിടുവിക്കും; നീ വാളാൽ വീഴുകയില്ല; നിന്റെ ജീവൻ നിനക്കു കൊള്ള കിട്ടിയതുപോലെ ഇരിക്കും;]]></a:t>
+              <a:t><![CDATA[Israel; Behold, I will bring my words upon this city for evil, and not for good; and they shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീ എന്നിൽ ആശ്രയിച്ചിരിക്കുന്നുവല്ലോ എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[accomplished in that day before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യെഹൂദാരാജാവായ സിദെക്കീയാവിന്റെ ഒമ്പതാം ആണ്ടിൽ പത്താം മാസത്തിൽ ബാബേൽരാജാവായ നെബൂഖദ്നേസരും അവന്റെ]]></a:t>
+              <a:t><![CDATA[17. But I will deliver you in that day, says the LORD: and you shall not be given into the hand of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ബാബേൽരാജാവിന്റെ സകലപ്രഭുക്കന്മാരുമായ നേർഗ്ഗൽ--ശരേസരും സംഗർ-നെബോവും സർ-സെഖീമും രബ്-സാരീസും]]></a:t>
+              <a:t><![CDATA[2. And in the eleventh year of Zedekiah, in the fourth month, the ninth day of the month, the city]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9741,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലസൈന്യവും യെരൂശലേമിന്റെ നേരെ വന്നു അതിനെ നിരോധിച്ചു.]]></a:t>
+              <a:t><![CDATA[the men of whom you are afraid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For I will surely deliver you, and you shall not fall by the sword, but your life shall be for a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[prey unto you: because you have put your trust in me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നേർഗ്ഗൽ-ശരേസരും രബ്-മാഗും ബാബേൽരാജാവിന്റെ ശേഷം പ്രഭുക്കന്മാരൊക്കെയും അകത്തു കടന്നു നടുവിലത്തെ]]></a:t>
+              <a:t><![CDATA[was broken up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാതിൽക്കൽ ഇരുന്നു.]]></a:t>
+              <a:t><![CDATA[3. And all the princes of the king of Babylon came in, and sat in the middle gate, even]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യെഹൂദാരാജാവായ സിദെക്കീയാവും എല്ലാ പടയാളികളും അവരെ കണ്ടപ്പോൾ ഓടിപ്പോയി; അവർ രാത്രിയിൽ രാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[Nergalsharezer, Samgarnebo, Sarsechim, Rabsaris, Nergalsharezer, Rabmag, with all the residue of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോട്ടം വഴിയായി രണ്ടു മതിലുകൾക്കും നടുവിലുള്ള വാതിൽക്കൽകൂടി നഗരത്തിൽനിന്നു പുറപ്പെട്ടു]]></a:t>
+              <a:t><![CDATA[princes of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരാബവഴിക്കുപോയി.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, that when Zedekiah the king of Judah saw them, and all the men of war, then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>