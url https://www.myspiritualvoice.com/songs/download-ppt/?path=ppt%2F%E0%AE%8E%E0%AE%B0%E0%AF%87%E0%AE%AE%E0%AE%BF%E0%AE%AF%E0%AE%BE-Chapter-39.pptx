--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -430,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி, இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, that when Zedekiah the king of Judah saw them, and all the men of war, then they fled, and went forth out of the city by night, by the way of the king's garden, by the gate between the two walls: and he went out the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி, இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, that when Zedekiah the king of Judah saw them, and all the men of war, then they fled, and went forth out of the city by night, by the way of the king's garden, by the gate between the two walls: and he went out the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி, அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. But the Chaldeans' army pursued after them, and overtook Zedekiah in the plains of Jericho: and when they had taken him, they brought him up to Nebuchadnezzar king of Babylon to Riblah in the land of Hamath, where he gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி, அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. But the Chaldeans' army pursued after them, and overtook Zedekiah in the plains of Jericho: and when they had taken him, they brought him up to Nebuchadnezzar king of Babylon to Riblah in the land of Hamath, where he gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி, அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில் கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. But the Chaldeans' army pursued after them, and overtook Zedekiah in the plains of Jericho: and when they had taken him, they brought him up to Nebuchadnezzar king of Babylon to Riblah in the land of Hamath, where he gave judgment upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு பாபிலோன் ராஜா ரிப்லாவிலே, சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டுவித்தான்; யூதா பிரபுக்கள் அனைவரையும் பாபிலோன் ராஜா வெட்டி,]]></a:t>
+              <a:t><![CDATA[6. Then the king of Babylon slew the sons of Zedekiah in Riblah before his eyes: also the king of Babylon slew all the nobles of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு பாபிலோன் ராஜா ரிப்லாவிலே, சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டுவித்தான்; யூதா பிரபுக்கள் அனைவரையும் பாபிலோன் ராஜா வெட்டி,]]></a:t>
+              <a:t><![CDATA[6. Then the king of Babylon slew the sons of Zedekiah in Riblah before his eyes: also the king of Babylon slew all the nobles of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிதேக்கியாவின் கண்களைக் கெடுத்து, அவனைப் பாபிலோனுக்குக் கொண்டுபோக அவனுக்கு இரண்டு வெண்கல விலங்குகளைப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[7. Moreover he put out Zedekiah's eyes, and bound him with chains, to carry him to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கல்தேயர், ராஜாவின் அரமனையையும் ஜனத்தின் வீடுகளையும் அக்கினியால் சுட்டெரித்து, எருசலேமின் மதில்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Moreover he put out Zedekiah's eyes, and bound him with chains, to carry him to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கல்தேயர், ராஜாவின் அரமனையையும் ஜனத்தின் வீடுகளையும் அக்கினியால் சுட்டெரித்து, எருசலேமின் மதில்களை இடித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the Chaldeans burned the king's house, and the houses of the people, with fire, and brake down the walls of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட ஒன்பதாம் வருஷம் பத்தாம் மாதத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. In the ninth year of Zedekiah king of Judah, in the tenth month, came Nebuchadrezzar king of Babylon and all his army against Jerusalem, and they besieged it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நகரத்தில் தங்கியிருந்த ஜனங்களையும், தன் பட்சத்தில் ஓடிவந்துவிட்டவர்களையும், மீதியான மற்ற ஜனங்களையும், காவற் சேனாதிபதியாகிய நேபுசராதான் பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[8. And the Chaldeans burned the king's house, and the houses of the people, with fire, and brake down the walls of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நகரத்தில் தங்கியிருந்த ஜனங்களையும், தன் பட்சத்தில் ஓடிவந்துவிட்டவர்களையும், மீதியான மற்ற ஜனங்களையும், காவற் சேனாதிபதியாகிய நேபுசராதான் பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[9. Then Nebuzaradan the captain of the guard carried away captive into Babylon the remnant of the people that remained in the city, and those that fell away, that fell to him, with the rest of the people that remained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நகரத்தில் தங்கியிருந்த ஜனங்களையும், தன் பட்சத்தில் ஓடிவந்துவிட்டவர்களையும், மீதியான மற்ற ஜனங்களையும், காவற் சேனாதிபதியாகிய நேபுசராதான் பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[9. Then Nebuzaradan the captain of the guard carried away captive into Babylon the remnant of the people that remained in the city, and those that fell away, that fell to him, with the rest of the people that remained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவற் சேனாதிபதியாகிய நேபுசராதான் ஒன்றுமில்லாத ஏழைகளில் சிலரை யூதா தேசத்திலே வைத்து, அவர்களுக்கு அந்நாளிலே திராட்சத்தோட்டங்களையும் வயல்நிலங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[10. But Nebuzaradan the captain of the guard left of the poor of the people, which had nothing, in the land of Judah, and gave them vineyards and fields at the same time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. காவற் சேனாதிபதியாகிய நேபுசராதான் ஒன்றுமில்லாத ஏழைகளில் சிலரை யூதா தேசத்திலே வைத்து, அவர்களுக்கு அந்நாளிலே திராட்சத்தோட்டங்களையும் வயல்நிலங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[10. But Nebuzaradan the captain of the guard left of the poor of the people, which had nothing, in the land of Judah, and gave them vineyards and fields at the same time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் எரேமியாவைக் குறித்து, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் காவற்சேனாதிபதியாகிய நேபுசராதானை நோக்கி:]]></a:t>
+              <a:t><![CDATA[11. Now Nebuchadrezzar king of Babylon gave charge concerning Jeremiah to Nebuzaradan the captain of the guard, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் எரேமியாவைக் குறித்து, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் காவற்சேனாதிபதியாகிய நேபுசராதானை நோக்கி:]]></a:t>
+              <a:t><![CDATA[11. Now Nebuchadrezzar king of Babylon gave charge concerning Jeremiah to Nebuzaradan the captain of the guard, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ அவனை அழைப்பித்து, அவனுக்கு ஒரு பொல்லாப்பும் செய்யாமல், அவனைப் பத்திரமாய்ப் பார்த்து, அவன் உன்னோடே சொல்லுகிறபடியெல்லாம் அவனை நடத்தென்று கட்டளைகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[12. Take him, and look well to him, and do him no harm; but do unto him even as he shall say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ அவனை அழைப்பித்து, அவனுக்கு ஒரு பொல்லாப்பும் செய்யாமல், அவனைப் பத்திரமாய்ப் பார்த்து, அவன் உன்னோடே சொல்லுகிறபடியெல்லாம் அவனை நடத்தென்று கட்டளைகொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[12. Take him, and look well to him, and do him no harm; but do unto him even as he shall say unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காவற்சேனாதிபதியாகிய நேபுசராதானும், நேபுசஸ்பான், ரப்சாரீஸ், நெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் எல்லாப் பிரபுக்களும்,]]></a:t>
+              <a:t><![CDATA[13. So Nebuzaradan the captain of the guard sent, and Nebushasban, Rabsaris, and Nergalsharezer, Rabmag, and all the king of Babylon's princes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட ஒன்பதாம் வருஷம் பத்தாம் மாதத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. In the ninth year of Zedekiah king of Judah, in the tenth month, came Nebuchadrezzar king of Babylon and all his army against Jerusalem, and they besieged it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே காவற்சேனாதிபதியாகிய நேபுசராதானும், நேபுசஸ்பான், ரப்சாரீஸ், நெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் எல்லாப் பிரபுக்களும்,]]></a:t>
+              <a:t><![CDATA[13. So Nebuzaradan the captain of the guard sent, and Nebushasban, Rabsaris, and Nergalsharezer, Rabmag, and all the king of Babylon's princes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Even they sent, and took Jeremiah out of the court of the prison, and committed him unto Gedaliah the son of Ahikam the son of Shaphan, that he should carry him home: so he dwelt among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Even they sent, and took Jeremiah out of the court of the prison, and committed him unto Gedaliah the son of Ahikam the son of Shaphan, that he should carry him home: so he dwelt among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Even they sent, and took Jeremiah out of the court of the prison, and committed him unto Gedaliah the son of Ahikam the son of Shaphan, that he should carry him home: so he dwelt among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதுவுமல்லாமல் எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், அவனுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[15. Now the word of the LORD came unto Jeremiah, while he was shut up in the court of the prison, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதுவுமல்லாமல் எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், அவனுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[15. Now the word of the LORD came unto Jeremiah, while he was shut up in the court of the prison, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Go and speak to Ebedmelech the Ethiopian, saying, Thus says the LORD of hosts, the God of Israel; Behold, I will bring my words upon this city for evil, and not for good; and they shall be accomplished in that day before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Go and speak to Ebedmelech the Ethiopian, saying, Thus says the LORD of hosts, the God of Israel; Behold, I will bring my words upon this city for evil, and not for good; and they shall be accomplished in that day before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன் கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Go and speak to Ebedmelech the Ethiopian, saying, Thus says the LORD of hosts, the God of Israel; Behold, I will bring my words upon this city for evil, and not for good; and they shall be accomplished in that day before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனால் அந்நாளிலே உன்னைத் தப்புவிப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நீ பயப்படுகிற மனுஷரின் கையிலே ஒப்புக்கொடுக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. But I will deliver you in that day, says the LORD: and you shall not be given into the hand of the men of whom you are afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சிதேக்கியா அரசாண்ட பதினோராம் வருஷம் நாலாம் மாதம், ஒன்பதாம் தேதியிலே நகரத்து மதிலில் திறப்புக்கண்டது.]]></a:t>
+              <a:t><![CDATA[2. And in the eleventh year of Zedekiah, in the fourth month, the ninth day of the month, the city was broken up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனால் அந்நாளிலே உன்னைத் தப்புவிப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நீ பயப்படுகிற மனுஷரின் கையிலே ஒப்புக்கொடுக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. But I will deliver you in that day, says the LORD: and you shall not be given into the hand of the men of whom you are afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன்னை நிச்சயமாக விடுவிப்பேன், நீ பட்டயத்துக்கு இரையாவதில்லை; நீ என்னை நம்பினபடியினால் உன் பிராணன் உனக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. For I will surely deliver you, and you shall not fall by the sword, but your life shall be for a prey unto you: because you have put your trust in me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன்னை நிச்சயமாக விடுவிப்பேன், நீ பட்டயத்துக்கு இரையாவதில்லை; நீ என்னை நம்பினபடியினால் உன் பிராணன் உனக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. For I will surely deliver you, and you shall not fall by the sword, but your life shall be for a prey unto you: because you have put your trust in me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சிதேக்கியா அரசாண்ட பதினோராம் வருஷம் நாலாம் மாதம், ஒன்பதாம் தேதியிலே நகரத்து மதிலில் திறப்புக்கண்டது.]]></a:t>
+              <a:t><![CDATA[2. And in the eleventh year of Zedekiah, in the fourth month, the ninth day of the month, the city was broken up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ், தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து, நடுவாசலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And all the princes of the king of Babylon came in, and sat in the middle gate, even Nergalsharezer, Samgarnebo, Sarsechim, Rabsaris, Nergalsharezer, Rabmag, with all the residue of the princes of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ், தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து, நடுவாசலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And all the princes of the king of Babylon came in, and sat in the middle gate, even Nergalsharezer, Samgarnebo, Sarsechim, Rabsaris, Nergalsharezer, Rabmag, with all the residue of the princes of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ், தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து, நடுவாசலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And all the princes of the king of Babylon came in, and sat in the middle gate, even Nergalsharezer, Samgarnebo, Sarsechim, Rabsaris, Nergalsharezer, Rabmag, with all the residue of the princes of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி, இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, that when Zedekiah the king of Judah saw them, and all the men of war, then they fled, and went forth out of the city by night, by the way of the king's garden, by the gate between the two walls: and he went out the way of the plain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414121" r:id="rId1"/>
+    <p:sldLayoutId id="2478619024" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5385,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they fled, and went forth out of the city by night, by the way of the king's garden, by the gate]]></a:t>
+              <a:t><![CDATA[இராத்திரி காலத்தில் ராஜாவுடைய தோட்டத்துவழியே, இரண்டு மதில்களுக்கு நடுவான வாசலால் நகரத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[between the two walls: and he went out the way of the plain.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப் போனார்கள்; அவன் வயல்வெளியின் வழியே போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But the Chaldeans' army pursued after them, and overtook Zedekiah in the plains of Jericho: and]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் கல்தேயருடைய இராணுவம் அவர்களைப் பின்தொடர்ந்து, எரிகோவின் சமபூமியில் சிதேக்கியாவைக் கிட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when they had taken him, they brought him up to Nebuchadnezzar king of Babylon to Riblah in the land]]></a:t>
+              <a:t><![CDATA[அவனைப் பிடித்து, அவனை ஆமாத்தேசத்தின் ஊராகிய ரிப்லாவுக்கு, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Hamath, where he gave judgment upon him.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோனார்கள்; அங்கே இவன் அவனைக் குறித்துத் தீர்ப்புச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then the king of Babylon slew the sons of Zedekiah in Riblah before his eyes: also the king of]]></a:t>
+              <a:t><![CDATA[6. பின்பு பாபிலோன் ராஜா ரிப்லாவிலே, சிதேக்கியாவின் குமாரரை அவன் கண்களுக்கு முன்பாக வெட்டுவித்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon slew all the nobles of Judah.]]></a:t>
+              <a:t><![CDATA[யூதா பிரபுக்கள் அனைவரையும் பாபிலோன் ராஜா வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Moreover he put out Zedekiah's eyes, and bound him with chains, to carry him to Babylon.]]></a:t>
+              <a:t><![CDATA[7. சிதேக்கியாவின் கண்களைக் கெடுத்து, அவனைப் பாபிலோனுக்குக் கொண்டுபோக அவனுக்கு இரண்டு வெண்கல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the Chaldeans burned the king's house, and the houses of the people, with fire, and brake]]></a:t>
+              <a:t><![CDATA[விலங்குகளைப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down the walls of Jerusalem.]]></a:t>
+              <a:t><![CDATA[8. கல்தேயர், ராஜாவின் அரமனையையும் ஜனத்தின் வீடுகளையும் அக்கினியால் சுட்டெரித்து, எருசலேமின் மதில்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the ninth year of Zedekiah king of Judah, in the tenth month, came Nebuchadrezzar king of]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் ராஜாவாகிய சிதேக்கியா அரசாண்ட ஒன்பதாம் வருஷம் பத்தாம் மாதத்திலே பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then Nebuzaradan the captain of the guard carried away captive into Babylon the remnant of the]]></a:t>
+              <a:t><![CDATA[இடித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people that remained in the city, and those that fell away, that fell to him, with the rest of the]]></a:t>
+              <a:t><![CDATA[9. நகரத்தில் தங்கியிருந்த ஜனங்களையும், தன் பட்சத்தில் ஓடிவந்துவிட்டவர்களையும், மீதியான மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people that remained.]]></a:t>
+              <a:t><![CDATA[ஜனங்களையும், காவற் சேனாதிபதியாகிய நேபுசராதான் பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But Nebuzaradan the captain of the guard left of the poor of the people, which had nothing, in]]></a:t>
+              <a:t><![CDATA[10. காவற் சேனாதிபதியாகிய நேபுசராதான் ஒன்றுமில்லாத ஏழைகளில் சிலரை யூதா தேசத்திலே வைத்து, அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Judah, and gave them vineyards and fields at the same time.]]></a:t>
+              <a:t><![CDATA[அந்நாளிலே திராட்சத்தோட்டங்களையும் வயல்நிலங்களையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Now Nebuchadrezzar king of Babylon gave charge concerning Jeremiah to Nebuzaradan the captain of]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் எரேமியாவைக் குறித்து, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் காவற்சேனாதிபதியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the guard, saying,]]></a:t>
+              <a:t><![CDATA[நேபுசராதானை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Take him, and look well to him, and do him no harm; but do unto him even as he shall say unto]]></a:t>
+              <a:t><![CDATA[12. நீ அவனை அழைப்பித்து, அவனுக்கு ஒரு பொல்லாப்பும் செய்யாமல், அவனைப் பத்திரமாய்ப் பார்த்து, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[உன்னோடே சொல்லுகிறபடியெல்லாம் அவனை நடத்தென்று கட்டளைகொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So Nebuzaradan the captain of the guard sent, and Nebushasban, Rabsaris, and Nergalsharezer,]]></a:t>
+              <a:t><![CDATA[13. அப்படியே காவற்சேனாதிபதியாகிய நேபுசராதானும், நேபுசஸ்பான், ரப்சாரீஸ், நெர்கல்சரேத்சேர், ரப்மாக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon and all his army against Jerusalem, and they besieged it.]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சாரும் அவனுடைய எல்லா இராணுவமும் எருசலேமுக்கு விரோதமாய் வந்து, அதை முற்றிக்கைபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Rabmag, and all the king of Babylon's princes;]]></a:t>
+              <a:t><![CDATA[என்பவர்களும், பாபிலோன் ராஜாவின் எல்லாப் பிரபுக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Even they sent, and took Jeremiah out of the court of the prison, and committed him unto]]></a:t>
+              <a:t><![CDATA[14. எரேமியாவைக் காவற்சாலையின் முற்றத்திலிருந்து வரவழைத்து, அவனை வெளியே வீட்டுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gedaliah the son of Ahikam the son of Shaphan, that he should carry him home: so he dwelt among the]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டுபோகும்படிக்கு அவனைச் சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people.]]></a:t>
+              <a:t><![CDATA[ஒப்புவித்தார்கள்; அப்படியே அவன் ஜனத்துக்குள்ளே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now the word of the LORD came unto Jeremiah, while he was shut up in the court of the prison,]]></a:t>
+              <a:t><![CDATA[15. இதுவுமல்லாமல் எரேமியா இன்னும் காவற்சாலையின் முற்றத்திலே அடைக்கப்பட்டிருக்கையில், அவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying,]]></a:t>
+              <a:t><![CDATA[கர்த்தரால் உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Go and speak to Ebedmelech the Ethiopian, saying, Thus says the LORD of hosts, the God of]]></a:t>
+              <a:t><![CDATA[16. நீ போய், எத்தியோப்பியனாகிய எபெத்மெலேக்குக்குச் சொல்லவேண்டியது என்னவென்றால், இதோ, என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel; Behold, I will bring my words upon this city for evil, and not for good; and they shall be]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளை இந்த நகரத்தின்மேல் நன்மையாக அல்ல, தீமையாகவே வரப்பண்ணுவேன்; அவைகள் அந்நாளிலே உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[accomplished in that day before you.]]></a:t>
+              <a:t><![CDATA[கண்களுக்கு முன்பாக நிறைவேறும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But I will deliver you in that day, says the LORD: and you shall not be given into the hand of]]></a:t>
+              <a:t><![CDATA[17. ஆனால் அந்நாளிலே உன்னைத் தப்புவிப்பேன் என்று கர்த்தர் சொல்லுகிறார்; நீ பயப்படுகிற மனுஷரின் கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And in the eleventh year of Zedekiah, in the fourth month, the ninth day of the month, the city]]></a:t>
+              <a:t><![CDATA[2. சிதேக்கியா அரசாண்ட பதினோராம் வருஷம் நாலாம் மாதம், ஒன்பதாம் தேதியிலே நகரத்து மதிலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the men of whom you are afraid.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For I will surely deliver you, and you shall not fall by the sword, but your life shall be for a]]></a:t>
+              <a:t><![CDATA[18. உன்னை நிச்சயமாக விடுவிப்பேன், நீ பட்டயத்துக்கு இரையாவதில்லை; நீ என்னை நம்பினபடியினால் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prey unto you: because you have put your trust in me, says the LORD.]]></a:t>
+              <a:t><![CDATA[பிராணன் உனக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was broken up.]]></a:t>
+              <a:t><![CDATA[திறப்புக்கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And all the princes of the king of Babylon came in, and sat in the middle gate, even]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பாபிலோன் ராஜாவின் பிரபுக்களாகிய நெர்கல்சரேத்சேர், சம்கார்நேபோ, சர்சேகிம், ரப்சாரீஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nergalsharezer, Samgarnebo, Sarsechim, Rabsaris, Nergalsharezer, Rabmag, with all the residue of the]]></a:t>
+              <a:t><![CDATA[தெர்கல்சரேத்சேர், ரப்மாக் என்பவர்களும், பாபிலோன் ராஜாவின் மற்ற எல்லாப் பிரபுக்களும் உட்பிரவேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[princes of the king of Babylon.]]></a:t>
+              <a:t><![CDATA[நடுவாசலில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it came to pass, that when Zedekiah the king of Judah saw them, and all the men of war, then]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது யூதாவின் ராஜாவாகிய, சிதேக்கியாவும் சகல யுத்த மனுஷரும் அவர்களைக் கண்டபோது, ஓடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>