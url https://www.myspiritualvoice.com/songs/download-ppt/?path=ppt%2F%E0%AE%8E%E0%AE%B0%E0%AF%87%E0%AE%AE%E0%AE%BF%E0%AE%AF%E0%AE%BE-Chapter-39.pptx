--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -4869,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619024" r:id="rId1"/>
+    <p:sldLayoutId id="2482538842" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10726,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>