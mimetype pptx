--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -85,50 +85,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +162,53 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +353,56 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. And now, behold, I loose you this day from the chains which were upon yours hand. If it seem good unto you to come with me into Babylon, come; and I will look well unto you: but if it seem ill unto you to come with me into Babylon, forbear: behold, all the land is before you: where it seems good and convenient for you to go, thither go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[4. And now, behold, I loose you this day from the chains which were upon yours hand. If it seem good unto you to come with me into Babylon, come; and I will look well unto you: but if it seem ill unto you to come with me into Babylon, forbear: behold, all the land is before you: where it seems good and convenient for you to go, thither go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[4. And now, behold, I loose you this day from the chains which were upon yours hand. If it seem good unto you to come with me into Babylon, come; and I will look well unto you: but if it seem ill unto you to come with me into Babylon, forbear: behold, all the land is before you: where it seems good and convenient for you to go, thither go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[4. And now, behold, I loose you this day from the chains which were upon yours hand. If it seem good unto you to come with me into Babylon, come; and I will look well unto you: but if it seem ill unto you to come with me into Babylon, forbear: behold, all the land is before you: where it seems good and convenient for you to go, thither go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[5. Now while he was not yet gone back, he said, Go back also to Gedaliah the son of Ahikam the son of Shaphan, whom the king of Babylon has made governor over the cities of Judah, and dwell with him among the people: or go where ever it seems convenient unto you to go. So the captain of the guard gave him victuals and a reward, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[5. Now while he was not yet gone back, he said, Go back also to Gedaliah the son of Ahikam the son of Shaphan, whom the king of Babylon has made governor over the cities of Judah, and dwell with him among the people: or go where ever it seems convenient unto you to go. So the captain of the guard gave him victuals and a reward, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[5. Now while he was not yet gone back, he said, Go back also to Gedaliah the son of Ahikam the son of Shaphan, whom the king of Babylon has made governor over the cities of Judah, and dwell with him among the people: or go where ever it seems convenient unto you to go. So the captain of the guard gave him victuals and a reward, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கரேயாவின் குமாரனாகிய யோகனானும் வெளியிலே இருந்த சகல இராணுவச் சேர்வைக்காரரும் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[5. Now while he was not yet gone back, he said, Go back also to Gedaliah the son of Ahikam the son of Shaphan, whom the king of Babylon has made governor over the cities of Judah, and dwell with him among the people: or go where ever it seems convenient unto you to go. So the captain of the guard gave him victuals and a reward, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
+              <a:t><![CDATA[5. Now while he was not yet gone back, he said, Go back also to Gedaliah the son of Ahikam the son of Shaphan, whom the king of Babylon has made governor over the cities of Judah, and dwell with him among the people: or go where ever it seems convenient unto you to go. So the captain of the guard gave him victuals and a reward, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
+              <a:t><![CDATA[6. Then went Jeremiah unto Gedaliah the son of Ahikam to Mizpah; and dwelt with him among the people that were left in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD, after that Nebuzaradan the captain of the guard had let him go from Ramah, when he had taken him being bound in chains among all that were carried away captive of Jerusalem and Judah, which were carried away captive unto Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Then went Jeremiah unto Gedaliah the son of Ahikam to Mizpah; and dwelt with him among the people that were left in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Now when all the captains of the forces which were in the fields, even they and their men, heard that the king of Babylon had made Gedaliah the son of Ahikam governor in the land, and had committed unto him men, and women, and children, and of the poor of the land, of them that were not carried away captive to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Now when all the captains of the forces which were in the fields, even they and their men, heard that the king of Babylon had made Gedaliah the son of Ahikam governor in the land, and had committed unto him men, and women, and children, and of the poor of the land, of them that were not carried away captive to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Now when all the captains of the forces which were in the fields, even they and their men, heard that the king of Babylon had made Gedaliah the son of Ahikam governor in the land, and had committed unto him men, and women, and children, and of the poor of the land, of them that were not carried away captive to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Now when all the captains of the forces which were in the fields, even they and their men, heard that the king of Babylon had made Gedaliah the son of Ahikam governor in the land, and had committed unto him men, and women, and children, and of the poor of the land, of them that were not carried away captive to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா கரேயாவின் குமாரனாகிய யோகனானை நோக்கி: நீ இந்தக் காரியத்தைச் செய்யாதே; இஸ்மவேலின்மேல் நீ பொய் சொல்லுகிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Then they came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan and Jonathan the sons of Kareah, and Seraiah the son of Tanhumeth, and the sons of Ephai the Netophathite, and Jezaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா கரேயாவின் குமாரனாகிய யோகனானை நோக்கி: நீ இந்தக் காரியத்தைச் செய்யாதே; இஸ்மவேலின்மேல் நீ பொய் சொல்லுகிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Then they came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan and Jonathan the sons of Kareah, and Seraiah the son of Tanhumeth, and the sons of Ephai the Netophathite, and Jezaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[8. Then they came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan and Jonathan the sons of Kareah, and Seraiah the son of Tanhumeth, and the sons of Ephai the Netophathite, and Jezaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[8. Then they came to Gedaliah to Mizpah, even Ishmael the son of Nethaniah, and Johanan and Jonathan the sons of Kareah, and Seraiah the son of Tanhumeth, and the sons of Ephai the Netophathite, and Jezaniah the son of a Maachathite, they and their men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[9. And Gedaliah the son of Ahikam the son of Shaphan swore unto them and to their men, saying, Fear not to serve the Chaldeans: dwell in the land, and serve the king of Babylon, and it shall be well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD, after that Nebuzaradan the captain of the guard had let him go from Ramah, when he had taken him being bound in chains among all that were carried away captive of Jerusalem and Judah, which were carried away captive unto Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. காவற்சேனாதிபதி எரேமியாவை அழைப்பித்து, அவனை நோக்கி: உன் தேவனாகிய கர்த்தர் இந்த ஸ்தலத்துக்கு இந்தத் தீங்கு வருமென்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[9. And Gedaliah the son of Ahikam the son of Shaphan swore unto them and to their men, saying, Fear not to serve the Chaldeans: dwell in the land, and serve the king of Babylon, and it shall be well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. காவற்சேனாதிபதி எரேமியாவை அழைப்பித்து, அவனை நோக்கி: உன் தேவனாகிய கர்த்தர் இந்த ஸ்தலத்துக்கு இந்தத் தீங்கு வருமென்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[9. And Gedaliah the son of Ahikam the son of Shaphan swore unto them and to their men, saying, Fear not to serve the Chaldeans: dwell in the land, and serve the king of Babylon, and it shall be well with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாம் சொன்னபடியே கர்த்தர் வரப்பண்ணியுமிருக்கிறார்; நீங்கள் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்து, அவருடைய சத்தத்துக்குச் செவிகொடாமற்போனீர்கள்; ஆகையால் உங்களுக்கு இந்தக் காரியம் வந்தது.]]></a:t>
+              <a:t><![CDATA[10. As for me, behold, I will dwell at Mizpah, to serve the Chaldeans, which will come unto us: but all of you, gather all of you wine, and summer fruits, and oil, and put them in your vessels, and dwell in your cities that all of you have taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாம் சொன்னபடியே கர்த்தர் வரப்பண்ணியுமிருக்கிறார்; நீங்கள் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்து, அவருடைய சத்தத்துக்குச் செவிகொடாமற்போனீர்கள்; ஆகையால் உங்களுக்கு இந்தக் காரியம் வந்தது.]]></a:t>
+              <a:t><![CDATA[10. As for me, behold, I will dwell at Mizpah, to serve the Chaldeans, which will come unto us: but all of you, gather all of you wine, and summer fruits, and oil, and put them in your vessels, and dwell in your cities that all of you have taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[10. As for me, behold, I will dwell at Mizpah, to serve the Chaldeans, which will come unto us: but all of you, gather all of you wine, and summer fruits, and oil, and put them in your vessels, and dwell in your cities that all of you have taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Likewise when all the Jews that were in Moab, and among the Ammonites, and in Edom, and that were in all the countries, heard that the king of Babylon had left a remnant of Judah, and that he had set over them Gedaliah the son of Ahikam the son of Shaphan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Likewise when all the Jews that were in Moab, and among the Ammonites, and in Edom, and that were in all the countries, heard that the king of Babylon had left a remnant of Judah, and that he had set over them Gedaliah the son of Ahikam the son of Shaphan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[11. Likewise when all the Jews that were in Moab, and among the Ammonites, and in Edom, and that were in all the countries, heard that the king of Babylon had left a remnant of Judah, and that he had set over them Gedaliah the son of Ahikam the son of Shaphan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. Even all the Jews returned out of all places where they were driven, and came to the land of Judah, to Gedaliah, unto Mizpah, and gathered wine and summer fruits very much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. Even all the Jews returned out of all places where they were driven, and came to the land of Judah, to Gedaliah, unto Mizpah, and gathered wine and summer fruits very much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD, after that Nebuzaradan the captain of the guard had let him go from Ramah, when he had taken him being bound in chains among all that were carried away captive of Jerusalem and Judah, which were carried away captive unto Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[13. Moreover Johanan the son of Kareah, and all the captains of the forces that were in the fields, came to Gedaliah to Mizpah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே எரேமியா மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் போய், தேசத்தில் மீதியான ஜனங்களுக்குள் அவனோடே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. Moreover Johanan the son of Kareah, and all the captains of the forces that were in the fields, came to Gedaliah to Mizpah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே எரேமியா மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் போய், தேசத்தில் மீதியான ஜனங்களுக்குள் அவனோடே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. And said unto him, Do you certainly know that Baalis the king of the Ammonites has sent Ishmael the son of Nethaniah to slay you? But Gedaliah the son of Ahikam believed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[14. And said unto him, Do you certainly know that Baalis the king of the Ammonites has sent Ishmael the son of Nethaniah to slay you? But Gedaliah the son of Ahikam believed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[14. And said unto him, Do you certainly know that Baalis the king of the Ammonites has sent Ishmael the son of Nethaniah to slay you? But Gedaliah the son of Ahikam believed them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[15. Then Johanan the son of Kareah spoke to Gedaliah in Mizpah secretly saying, Let me go, I pray you, and I will slay Ishmael the son of Nethaniah, and no man shall know it: wherefore should he slay you, that all the Jews which are gathered unto you should be scattered, and the remnant in Judah perish?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[15. Then Johanan the son of Kareah spoke to Gedaliah in Mizpah secretly saying, Let me go, I pray you, and I will slay Ishmael the son of Nethaniah, and no man shall know it: wherefore should he slay you, that all the Jews which are gathered unto you should be scattered, and the remnant in Judah perish?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4822,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[15. Then Johanan the son of Kareah spoke to Gedaliah in Mizpah secretly saying, Let me go, I pray you, and I will slay Ishmael the son of Nethaniah, and no man shall know it: wherefore should he slay you, that all the Jews which are gathered unto you should be scattered, and the remnant in Judah perish?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Then Johanan the son of Kareah spoke to Gedaliah in Mizpah secretly saying, Let me go, I pray you, and I will slay Ishmael the son of Nethaniah, and no man shall know it: wherefore should he slay you, that all the Jews which are gathered unto you should be scattered, and the remnant in Judah perish?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. But Gedaliah the son of Ahikam said unto Johanan the son of Kareah, You shall not do this thing: for you speak falsely of Ishmael.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[2. And the captain of the guard took Jeremiah, and said unto him, The LORD your God has pronounced this evil upon this place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. But Gedaliah the son of Ahikam said unto Johanan the son of Kareah, You shall not do this thing: for you speak falsely of Ishmael.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[2. And the captain of the guard took Jeremiah, and said unto him, The LORD your God has pronounced this evil upon this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. Now the LORD has brought it, and done according as he has said: because all of you have sinned against the LORD, and have not obeyed his voice, therefore this thing has come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. Now the LORD has brought it, and done according as he has said: because all of you have sinned against the LORD, and have not obeyed his voice, therefore this thing has come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. And now, behold, I loose you this day from the chains which were upon yours hand. If it seem good unto you to come with me into Babylon, come; and I will look well unto you: but if it seem ill unto you to come with me into Babylon, forbear: behold, all the land is before you: where it seems good and convenient for you to go, thither go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525340" r:id="rId1"/>
+    <p:sldLayoutId id="2482540402" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6145,78 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাষের ফসল মজুত করে রাখবে| তোমরা য়ে সমস্ত শহরের দায়িত্ব নিয়েছ সেখানেই থেকো|”]]></a:t>
+              <a:t><![CDATA[உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যিহূদার য়ে সব মানুষ মোয়াব, অম্মোন, ইদোম এবং অন্যান্য দেশে চলে গিয়েছিল তারা শুনতে পেলো য়ে]]></a:t>
+              <a:t><![CDATA[பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলের রাজা যিহূদার কিছু গরীব লোককে বন্দী করে না নিয়ে গিয়ে যিহূদাতেই বাস করতে দিয়েছে এবং তারা]]></a:t>
+              <a:t><![CDATA[இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানতে পারল য়ে সে গদলিয়কে সেই লোকদের রাজ্যপাল নির্বাচিত করেছে|]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যিহূদার লোকরা যখন এই খবর পেলো তখন তারা এই সমস্ত দেশগুলি থেকে যিহূদায় ফিরে এসেছিল| তারা ফিরে]]></a:t>
+              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসেছিল গদলিয়র কাছে মিস্পাতে, বসতি স্থাপন করেছিল, প্রচুর পরিমাণে দ্রাক্ষারস তৈরী করেছিল এবং]]></a:t>
+              <a:t><![CDATA[அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গ্রীষ্মকালীন ফলের ফসল সংগ্রহ করেছিল|]]></a:t>
+              <a:t><![CDATA[அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কারেহের পুত্র য়োহানন এবং যিহূদার সৈন্যদের আধিকারিকরা মিস্পাতে গদলিয়র কাছে আবার এসেছিল|]]></a:t>
+              <a:t><![CDATA[தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তারা গদলিয়কে বলেছিল, “আপনি কি জানেন য়ে, অম্মোনের লোকদের রাজা বালীস নথনিয়ের পুত্র ইশ্মায়েলকে]]></a:t>
+              <a:t><![CDATA[கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠিয়েছে আপনাকে হত্যা করার জন্য?” কিন্তু অহীকামের পুত্র গদলিয় তাদের কথা বিশ্বাস করেনি|]]></a:t>
+              <a:t><![CDATA[6. அப்படியே எரேமியா மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் போய், தேசத்தில் மீதியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সুতরাং যিহূদার সৈন্যরা মিস্পাতে এসে গদলিয়র সঙ্গে দেখা করতে সুযোগ দিয়েছিল| সৈন্যদের মধ্যে ছিল:]]></a:t>
+              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তখন য়োহানন ব্যক্তিগত ভাবে কথা বলেছিল গদলিয়র সঙ্গে মিস্পাতে| য়োহানন বলেছিল, আমরা আপনাকে হত্যা]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள் அவனோடே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে দেব না| “আপনি যদি আমায় অনুমতি দেন, আমি ইশ্মায়েলকে হত্যা করব এবং ফিরে আসব| কেউ এ সম্বন্ধে]]></a:t>
+              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানতে পারবে না| ইশ্মায়েল এর হাতে আপনাকে হত্যা হতে দেওয়া আমাদের উচিত্‌ নয়| আমরা আপনাকে হারাতে চাই]]></a:t>
+              <a:t><![CDATA[பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না কারণ আপনি যদি নিহত হন তাহলে যিহূদার লোক আবার বিভিন্ন দেশগুলিতে ছড়িয়ে পড়বে| এবং ফলস্বরূপ,]]></a:t>
+              <a:t><![CDATA[குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিহূদার পড়ে থাকা লোকগুলো প্রাণ হারাবে|”]]></a:t>
+              <a:t><![CDATA[அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু গদলিয় য়োহাননকে বলেছিল, “না ইশ্মায়েলকে হত্যা করো না| তোমরা ইশ্মায়েল সম্বন্ধে যা বলছো]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা সত্যি নয়|”]]></a:t>
+              <a:t><![CDATA[இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এটি হল প্রভুর একটি বার্তা য়েটি যিরমিয়র কাছে এসেছিল যখন প্রধাণ দেহরক্ষী নবুষরদন তাকে রামা শহর]]></a:t>
+              <a:t><![CDATA[நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে বিতাড়িত করেছিল| এটা ঘটেছিল যখন নবূষরদন যিরমিয়কে শেকলে বাঁধা অবস্থায় জেরুশালেম এবং যিহূদা]]></a:t>
+              <a:t><![CDATA[இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে আসা অন্যান্য বন্দীদের সঙ্গে পেয়েছিল যাদের পরে বাবিলে নিয়ে যাওয়া হয়েছিল|]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নথনিয়ের পুত্র ইশ্মায়েল, কারেহের দুই পুত্র য়োহানন ও য়োনাথন, তন্হূমতের পুত্র সরায় নটোফা থেকে]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. নবূষরদন যিরমিয়কে খুঁজে পাওয়ার পর বলেছিল, “যিরমিয়, প্রভু, তোমার ঈশ্বর ঘোষণা করেছিলেন য়ে এই]]></a:t>
+              <a:t><![CDATA[நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিপর্য়য এই স্থানের ওপর আসবে|]]></a:t>
+              <a:t><![CDATA[அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এবং এখন তিনি য়ে ভাবে য়েটা হবে বলেছিলেন সেই ভাবে প্রতিটি জিনিষ করলেন| যিহূদার লোকরা ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইচ্ছার বিরুদ্ধে বহু পাপ কাজ সংগঠিত করেছিল বলেই এই বিপর্য়য ঘটেছিল| তারা প্রভুকে অমান্য করেছিল|]]></a:t>
+              <a:t><![CDATA[நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যিরমিয় এখন তোমাকে আমি মুক্ত করে দিচ্ছি| আমি তোমার হাতকড়া খুলে দিচ্ছি| তুমি যদি আমার সঙ্গে]]></a:t>
+              <a:t><![CDATA[வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলে আসতে চাও আসতে পারো| আমি তোমার সব রকম খেযাল রাখব| আর যদি না য়েতে চাও এসো না| এটা কোন ব্যাপার]]></a:t>
+              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নয়| তোমার জন্য সব রাস্তা খোলা| যেখানে খুশি তুমি য়েতে পারো|]]></a:t>
+              <a:t><![CDATA[யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. অথবা তুমি গিয়ে শাফনের পৌত্র অহীকামের পুত্র গদলিয়র সঙ্গে থাকতে পারো| বাবিলের রাজা গদলিয়কে]]></a:t>
+              <a:t><![CDATA[கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিহূদার রাজ্যপাল হিসেবে নিযুক্ত করেছেন| সুতরাং যিহূদার লোকদের কাছেও ফিরে য়েতে পার, গদলিয়র সঙ্গেও]]></a:t>
+              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকতে পারো অথবা যেখানে খুশী তুমি যাও|”এরপর নবূষরদন যিরমিয়কে কিছু খাবার এবং একটি উপহার দিয়ে মুক্ত]]></a:t>
+              <a:t><![CDATA[மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এফ-এর পুত্ররা এবং মাখাথীযের পুত্র যাসনিয় এবং তাদের লোকরা|]]></a:t>
+              <a:t><![CDATA[ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கரேயாவின் குமாரனாகிய யோகனானும் வெளியிலே இருந்த சகல இராணுவச் சேர்வைக்காரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সুতরাং যিরমিয় মিস্পাতে গিয়েছিল অহীকামের পুত্র গদলিয়র কাছে| যিহূদায় পড়ে থাকা লোকগুলো সহ]]></a:t>
+              <a:t><![CDATA[மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিরমিয় গদলিয়র সঙ্গে বাস করেছিল|]]></a:t>
+              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. জেরুশালেম যখন ধ্বংস হয়েছিল তখন যিহূদার কিছু সেনা আধিকারিক এবং তাদের সৈন্যরা খোলা দেশটিতে রয়ে]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়েছিল| তারা শুনলো য়ে বাবিলের রাজা অহীকামের পুত্র গদলিয়কে, যারা খুব গরীব ছিল এবং যাদের বন্দী]]></a:t>
+              <a:t><![CDATA[கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হিসেবে বাবিলে নিয়ে যাওয়া হয়নি সেই সব পুরুষ, স্ত্রীলোক এবং শিশুদের রাজ্যপাল হিসেবে নিযুক্ত করেছেন|]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিহূদার গরীব লোকদের বাবিলের সৈন্যরা বন্দী করে নিয়ে না গিয়ে নবূষরদনের নির্দেশে সেখানেই জমি-জমা]]></a:t>
+              <a:t><![CDATA[ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11633,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে তাদের প্রতিষ্ঠিত হবার সুযোগ দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா கரேயாவின் குமாரனாகிய யோகனானை நோக்கி: நீ இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. গদলিয় ঐ সৈন্যদের নিরাপত্তা দেবার জন্য একটি শপথ নিয়ে বলেছিল: “সৈন্যগণ তোমাদের কোন ভয় নেই| তোমরা]]></a:t>
+              <a:t><![CDATA[2. காவற்சேனாதிபதி எரேமியாவை அழைப்பித்து, அவனை நோக்கி: உன் தேவனாகிய கர்த்தர் இந்த ஸ்தலத்துக்கு இந்தத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காரியத்தைச் செய்யாதே; இஸ்மவேலின்மேல் நீ பொய் சொல்லுகிறாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখানে থেকে যাও, বসতি স্থাপন করো এবং বাবিলের রাজার সেবা কর| বাবিলেই তোমরা গিয়ে স্থায়ীভাবে বসবাস]]></a:t>
+              <a:t><![CDATA[தீங்கு வருமென்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুরু করো| তোমাদের তাতে মঙ্গল হবে|]]></a:t>
+              <a:t><![CDATA[3. தாம் சொன்னபடியே கர்த்தர் வரப்பண்ணியுமிருக்கிறார்; நீங்கள் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি বয়ং মিস্পাতে থাকব| আমি তোমাদের হয়ে কল্দীয অধিবাসীদের কাছে বলব| ওটা তোমরা আমার ওপর ছেড়ে]]></a:t>
+              <a:t><![CDATA[அவருடைய சத்தத்துக்குச் செவிகொடாமற்போனீர்கள்; ஆகையால் உங்களுக்கு இந்தக் காரியம் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাও| কিন্তু তোমাদের দ্রাক্ষা থেকে দ্রাক্ষারস তৈরী করতে হবে| গ্রীষ্মকালীন ফলের এবং তৈলবীজের চাষ করবে|]]></a:t>
+              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>