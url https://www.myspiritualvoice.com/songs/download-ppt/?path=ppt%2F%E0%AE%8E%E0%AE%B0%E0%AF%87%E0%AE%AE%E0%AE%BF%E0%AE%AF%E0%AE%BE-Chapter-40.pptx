--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -81,50 +81,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +154,52 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +342,55 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே எரேமியா மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் போய், தேசத்தில் மீதியான ஜனங்களுக்குள் அவனோடே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கரேயாவின் குமாரனாகிய யோகனானும் வெளியிலே இருந்த சகல இராணுவச் சேர்வைக்காரரும் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே எரேமியா மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் போய், தேசத்தில் மீதியான ஜனங்களுக்குள் அவனோடே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா கரேயாவின் குமாரனாகிய யோகனானை நோக்கி: நீ இந்தக் காரியத்தைச் செய்யாதே; இஸ்மவேலின்மேல் நீ பொய் சொல்லுகிறாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா கரேயாவின் குமாரனாகிய யோகனானை நோக்கி: நீ இந்தக் காரியத்தைச் செய்யாதே; இஸ்மவேலின்மேல் நீ பொய் சொல்லுகிறாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[2. காவற்சேனாதிபதி எரேமியாவை அழைப்பித்து, அவனை நோக்கி: உன் தேவனாகிய கர்த்தர் இந்த ஸ்தலத்துக்கு இந்தத் தீங்கு வருமென்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[2. காவற்சேனாதிபதி எரேமியாவை அழைப்பித்து, அவனை நோக்கி: உன் தேவனாகிய கர்த்தர் இந்த ஸ்தலத்துக்கு இந்தத் தீங்கு வருமென்று சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலும் அம்மோன் புத்திரரிடத்திலும் ஏதோமிலும் சகல தேசங்களிலும் இருக்கிற யூதரும், பாபிலோன் ராஜா யூதாவில் சிலர் மீதியாயிருக்கக் கட்டளையிட்டானென்றும், சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவை அவர்கள்மேல் அதிகாரியாக்கினானென்றும், கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[3. தாம் சொன்னபடியே கர்த்தர் வரப்பண்ணியுமிருக்கிறார்; நீங்கள் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்து, அவருடைய சத்தத்துக்குச் செவிகொடாமற்போனீர்கள்; ஆகையால் உங்களுக்கு இந்தக் காரியம் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[3. தாம் சொன்னபடியே கர்த்தர் வரப்பண்ணியுமிருக்கிறார்; நீங்கள் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்து, அவருடைய சத்தத்துக்குச் செவிகொடாமற்போனீர்கள்; ஆகையால் உங்களுக்கு இந்தக் காரியம் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எல்லா யூதரும் தாங்கள் துரத்துண்ட எல்லா இடங்களிலுமிருந்து, யூதா தேசத்தில் கெதலியாவினிடத்தில் மிஸ்பாவுக்கு வந்து, திராட்சரசத்தையும் பழங்களையும் மிகுதியாய்ச் சேர்த்துவைத்தார்கள்]]></a:t>
+              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கரேயாவின் குமாரனாகிய யோகனானும் வெளியிலே இருந்த சகல இராணுவச் சேர்வைக்காரரும் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கரேயாவின் குமாரனாகிய யோகனானும் வெளியிலே இருந்த சகல இராணுவச் சேர்வைக்காரரும் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
+              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
+              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்மைக் கொன்றுபோடும்படிக்கு, அம்மோன் புத்திரரின் ராஜாவாகிய பாலிஸ் என்பவன், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை அனுப்பினானென்பதை நீர் அறியவில்லையோ என்றார்கள்' ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா அவர்கள் வார்த்தையை நம்பவில்லை.]]></a:t>
+              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோனுக்குக் கொண்டுபோகும்படி எருசலேமிலும் யூதாவிலும் சிறைகளாய்ப் பிடித்துவைக்கப்பட்ட ஜனங்களுக்குள் விலங்கிடப்பட்டிருந்த எரேமியாவைக் காவற்சேனாதிபதியாகிய நேபுசராதான் விடுதலையாக்கி ராமாவிலிருந்து அனுப்பிவிட்டபின்பு, எரேமியாவுக்குக் கர்த்தரால் உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் மிஸ்பாவுக்குக் கெதலியாவினிடத்தில் வந்தார்கள்; யாரெனில், நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், கரேயாவின் குமாரராகிய யோகனானும், யோனத்தானும், தன்கூமேத்தின் குமாரனாகிய செராயாவும், நெத்தோபாத்தியனாகிய ஏப்பாயின் குமாரரும், மகாத்தியனாகியனான ஒருவனுடைய குமாரனாகிய யெசனியாவும் ஆகிய இவர்களும் இவர்களைச் சேர்ந்தவர்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[5. அவன் இன்னும் போகாமலிருக்கும்போது, அவன் இவனை நோக்கி: நீ பாபிலோன் ராஜா யூதா பட்டணங்களின்மேல் அதிகாரியாக வைத்த சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்துக்குத் திரும்பிப்போய், அவனோடே ஜனங்களுக்குள்ளே தங்கியிரு; இல்லாவிட்டால், எவ்விடத்துக்குப் போக உனக்குச் செவ்வையாய்த் தோன்றுகிறதோ, அவ்விடத்துக்குப் போ என்று சொல்லி, காவற்சேனாதிபதி அவனுக்கு வழிச்செலவையும் வெகுமதியையும் கொடுத்து அவனை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே எரேமியா மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் போய், தேசத்தில் மீதியான ஜனங்களுக்குள் அவனோடே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே எரேமியா மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் போய், தேசத்தில் மீதியான ஜனங்களுக்குள் அவனோடே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கரேயாவின் குமாரனாகிய யோகனான் மிஸ்பாவிலே கெதலியாவோடே இரகசியமாய்ப் பேசி: நான் போய் ஒருவரும் அறியாமல் நெத்தானியாவின் குமாரனாகிய இஸ்மவேலை வெட்டிப்போட உத்தரவாகவேண்டும்; உம்மிடத்தில் சேர்ந்த யூதரெல்லாரும் சிதறுண்டுபோகவும் யூதாவில் மீந்தவர்கள் அழியவும் அவன் உம்மைக் கொன்றுபோடவேண்டியதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா கரேயாவின் குமாரனாகிய யோகனானை நோக்கி: நீ இந்தக் காரியத்தைச் செய்யாதே; இஸ்மவேலின்மேல் நீ பொய் சொல்லுகிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4592,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் அகிக்காமின் குமாரனாகிய கெதலியா கரேயாவின் குமாரனாகிய யோகனானை நோக்கி: நீ இந்தக் காரியத்தைச் செய்யாதே; இஸ்மவேலின்மேல் நீ பொய் சொல்லுகிறாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. பாபிலோன் ராஜா அகிக்காமின் குமாரனாகிய கெதலியாவைத் தேசத்தின்மேல் அதிகாரியாக்கினான் என்றும், பாபிலோனுக்குச் சிறைகளாகக் கொண்டுபோகப்பட்டிராத குடிகளில் ஏழைகளான புருஷரையும் ஸ்திரீகளையும் குழந்தைகளையும் அவனுடைய விசாரிப்புக்கு ஒப்புவித்தான் என்றும், வெளியிலிருக்கிற இராணுவர் சேர்வைக்காரர் அனைவரும் அவர்களுடைய மனுஷரும் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. காவற்சேனாதிபதி எரேமியாவை அழைப்பித்து, அவனை நோக்கி: உன் தேவனாகிய கர்த்தர் இந்த ஸ்தலத்துக்கு இந்தத் தீங்கு வருமென்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. காவற்சேனாதிபதி எரேமியாவை அழைப்பித்து, அவனை நோக்கி: உன் தேவனாகிய கர்த்தர் இந்த ஸ்தலத்துக்கு இந்தத் தீங்கு வருமென்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாம் சொன்னபடியே கர்த்தர் வரப்பண்ணியுமிருக்கிறார்; நீங்கள் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்து, அவருடைய சத்தத்துக்குச் செவிகொடாமற்போனீர்கள்; ஆகையால் உங்களுக்கு இந்தக் காரியம் வந்தது.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சாப்பானுடைய குமாரனாகிய அகிக்காமின் மகன் கெதலியா அவர்களையும் அவர்கள் மனுஷரையும் நோக்கி: நீங்கள் கல்தேயரைச் சேவிக்கப் பயப்படவேண்டாம், நீங்கள் தேசத்திலிருந்து பாபிலோன் ராஜாவைச் சேவியுங்கள்; அப்பொழுது உங்களுக்கு நன்மையுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாம் சொன்னபடியே கர்த்தர் வரப்பண்ணியுமிருக்கிறார்; நீங்கள் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்து, அவருடைய சத்தத்துக்குச் செவிகொடாமற்போனீர்கள்; ஆகையால் உங்களுக்கு இந்தக் காரியம் வந்தது.]]></a:t>
+              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்போதும் இதோ, உன் கைகளிலிடப்பட்ட விலங்குகளை இன்று நீக்கிப்போட்டேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்மையாய்த் தோன்றினால் வா, நான் உன்னைப் பத்திரமாய்ப் பார்த்துக்கொள்வேன்; என்னோடேகூடப் பாபிலோனுக்கு வர உனக்கு நன்றாய்த் தோன்றாவிட்டால், இருக்கட்டும்; இதோ, தேசமெல்லாம் உனக்கு முன்பாக இருக்கிறது, எவ்விடத்துக்குப்போக உனக்கு நன்மையும் செவ்வையுமாய்க் காண்கிறதோ அவ்விடத்துக்குப் போ என்றான்.]]></a:t>
+              <a:t><![CDATA[10. நானோவெனில், இதோ, நம்மிடத்திலே வருகிற கல்தேயரிடத்தில் சேவிக்கும்படி மிஸ்பாவிலே குடியிருக்கிறேன்; நீங்களோ போய், திராட்சரசத்தையும் பழங்களையும் எண்ணெயையும் சேர்த்து, உங்கள் பாண்டங்களில் வைத்து, உங்கள் வசமாயிருக்கிற ஊர்களில் குடியிருங்கள் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493680" r:id="rId1"/>
+    <p:sldLayoutId id="2474525340" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +5790,66 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേലിൽ പോരുവാൻ നിനക്കു ഇഷ്ടമുണ്ടെങ്കിൽ പോരിക; ഞാൻ നിന്നെ നോക്കും എന്നോടുകൂടെ ബാബേലിൽ പോരുവാൻ]]></a:t>
+              <a:t><![CDATA[চাষের ফসল মজুত করে রাখবে| তোমরা য়ে সমস্ত শহরের দায়িত্ব নিয়েছ সেখানেই থেকো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനിഷ്ടം തോന്നിയാലോ പോരേണ്ടാ; ഇതാ, ദേശമൊക്കെയും നിന്റെ മുമ്പാകെ ഇരിക്കുന്നു; നിനക്കു ഇഷ്ടവും]]></a:t>
+              <a:t><![CDATA[11. যিহূদার য়ে সব মানুষ মোয়াব, অম্মোন, ইদোম এবং অন্যান্য দেশে চলে গিয়েছিল তারা শুনতে পেলো য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോഗ്യവുമായി തോന്നുന്ന ഇടത്തേക്കു പൊയ്ക്കൊൾക.]]></a:t>
+              <a:t><![CDATA[বাবিলের রাজা যিহূদার কিছু গরীব লোককে বন্দী করে না নিয়ে গিয়ে যিহূদাতেই বাস করতে দিয়েছে এবং তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവൻ വിട്ടുപോകുംമുമ്പെ അവൻ പിന്നെയും: ബാബേൽരാജാവു യെഹൂദാപട്ടണങ്ങൾക്കു അധിപതിയാക്കിയിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[জানতে পারল য়ে সে গদলিয়কে সেই লোকদের রাজ্যপাল নির্বাচিত করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശാഫാന്റെ മകനായ അഹീക്കാമിന്റെ മകൻ ഗെദല്യാവിന്റെ അടുക്കൽ നീ ചെന്നു അവനോടു കൂടെ ജനത്തിന്റെ മദ്ധ്യേ]]></a:t>
+              <a:t><![CDATA[12. যিহূদার লোকরা যখন এই খবর পেলো তখন তারা এই সমস্ত দেশগুলি থেকে যিহূদায় ফিরে এসেছিল| তারা ফিরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാർക്ക; അല്ലെങ്കിൽ നിനക്കു ഇഷ്ടമുള്ള ഇടത്തേക്കു പൊയ്ക്കൊൾക എന്നു പറഞ്ഞു അകമ്പടിനായകൻ വഴിച്ചിലവും]]></a:t>
+              <a:t><![CDATA[এসেছিল গদলিয়র কাছে মিস্পাতে, বসতি স্থাপন করেছিল, প্রচুর পরিমাণে দ্রাক্ষারস তৈরী করেছিল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമ്മാനവും കൊടുത്തു അവനെ യാത്ര അയച്ചു.]]></a:t>
+              <a:t><![CDATA[গ্রীষ্মকালীন ফলের ফসল সংগ্রহ করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അങ്ങനെ യിരെമ്യാവു മിസ്പയിൽ അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവിന്റെ അടുക്കൽചെന്നു, അവനോടുകൂടെ ദേശത്തു]]></a:t>
+              <a:t><![CDATA[13. কারেহের পুত্র য়োহানন এবং যিহূদার সৈন্যদের আধিকারিকরা মিস্পাতে গদলিয়র কাছে আবার এসেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശേഷിച്ചിരുന്ന ജനത്തിന്റെ ഇടയിൽ പാർത്തു.]]></a:t>
+              <a:t><![CDATA[14. তারা গদলিয়কে বলেছিল, “আপনি কি জানেন য়ে, অম্মোনের লোকদের রাজা বালীস নথনিয়ের পুত্র ইশ্মায়েলকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ബാബേൽരാജാവു അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവെ ദേശാധിപതിയാക്കിയെന്നും ബാബേലിലേക്കു പിടിച്ചു]]></a:t>
+              <a:t><![CDATA[পাঠিয়েছে আপনাকে হত্যা করার জন্য?” কিন্তু অহীকামের পুত্র গদলিয় তাদের কথা বিশ্বাস করেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അകമ്പടിനായകനായ നെബൂസർ-അദാൻ യിരെമ്യാവെ രാമയിൽനിന്നു വിട്ടയച്ചശേഷം അവന്നു യഹോവയിങ്കൽനിന്നുണ്ടായ]]></a:t>
+              <a:t><![CDATA[8. সুতরাং যিহূদার সৈন্যরা মিস্পাতে এসে গদলিয়র সঙ্গে দেখা করতে সুযোগ দিয়েছিল| সৈন্যদের মধ্যে ছিল:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോകാത്ത ദേശത്തിലെ എളിയവരായ പുരുഷന്മാരെയും സ്ത്രീകളെയും പൈതങ്ങളെയും അവനെ ഏല്പിച്ചു എന്നും]]></a:t>
+              <a:t><![CDATA[15. তখন য়োহানন ব্যক্তিগত ভাবে কথা বলেছিল গদলিয়র সঙ্গে মিস্পাতে| য়োহানন বলেছিল, আমরা আপনাকে হত্যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാട്ടുപുറത്തുണ്ടായിരുന്ന എല്ലാപടത്തലവന്മാരും അവരുടെ ആളുകളും കേട്ടപ്പോൾ,]]></a:t>
+              <a:t><![CDATA[করতে দেব না| “আপনি যদি আমায় অনুমতি দেন, আমি ইশ্মায়েলকে হত্যা করব এবং ফিরে আসব| কেউ এ সম্বন্ধে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവർ മിസ്പയിൽ ഗെദല്യാവിന്റെ അടുക്കൽവന്നു: നെഥന്യാവിന്റെ മകനായ യിശ്മായേൽ, കാരേഹിന്റെ പുത്രന്മാരായ]]></a:t>
+              <a:t><![CDATA[জানতে পারবে না| ইশ্মায়েল এর হাতে আপনাকে হত্যা হতে দেওয়া আমাদের উচিত্‌ নয়| আমরা আপনাকে হারাতে চাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോഹാനാനും യോനാഥാനും തൻ ഹൂമെത്തിന്റെ പുത്രനായ സെരായാവും നെട്ടോഫാഥ്യനായ എഫായിയുടെ പുത്രന്മാർ,]]></a:t>
+              <a:t><![CDATA[না কারণ আপনি যদি নিহত হন তাহলে যিহূদার লোক আবার বিভিন্ন দেশগুলিতে ছড়িয়ে পড়বে| এবং ফলস্বরূপ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മയഖാഥ്യന്റെ മകനായ യെസന്യാവു എന്നിവരും അവരുടെ ആളുകളും തന്നേ.]]></a:t>
+              <a:t><![CDATA[যিহূদার পড়ে থাকা লোকগুলো প্রাণ হারাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ശാഫാന്റെ മകനായ അഹീക്കാമിന്റെ മകൻ ഗെദല്യാവു അവരോടും അവരുടെ ആളുകളോടും സത്യം ചെയ്തു]]></a:t>
+              <a:t><![CDATA[16. কিন্তু গদলিয় য়োহাননকে বলেছিল, “না ইশ্মায়েলকে হত্যা করো না| তোমরা ইশ্মায়েল সম্বন্ধে যা বলছো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞതെന്തെന്നാൽ: നിങ്ങൾ കല്ദയരെ സേവിപ്പാൻ ഭയപ്പെടരുതു; ദേശത്തു പാർത്തു ബാബേൽരാജാവിനെ സേവിപ്പിൻ;]]></a:t>
+              <a:t><![CDATA[তা সত্যি নয়|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നാൽ നിങ്ങൾക്കു നന്നായിരിക്കും;]]></a:t>
+              <a:t><![CDATA[1. এটি হল প্রভুর একটি বার্তা য়েটি যিরমিয়র কাছে এসেছিল যখন প্রধাণ দেহরক্ষী নবুষরদন তাকে রামা শহর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഞാൻ നമ്മുടെ അടുക്കൽ വരുന്ന കല്ദയർക്കു ഉത്തരവാദിയായി മിസ്പയിൽ വസിക്കും; നിങ്ങളോ വീഞ്ഞും പഴവും]]></a:t>
+              <a:t><![CDATA[থেকে বিতাড়িত করেছিল| এটা ঘটেছিল যখন নবূষরদন যিরমিয়কে শেকলে বাঁধা অবস্থায় জেরুশালেম এবং যিহূদা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എണ്ണയും ശേഖരിച്ചു, പാത്രങ്ങളിൽ സൂക്ഷിച്ചു, നിങ്ങൾ കൈവശമാക്കിയ പട്ടണങ്ങളിൽ പാർത്തുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[থেকে আসা অন্যান্য বন্দীদের সঙ্গে পেয়েছিল যাদের পরে বাবিলে নিয়ে যাওয়া হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു. ബാബേലിലേക്കു പിടിച്ചു കൊണ്ടുപോയവരായ യെരൂശലേമിലെയും യെഹൂദയിലെയും സകലബദ്ധന്മാരുടെയും]]></a:t>
+              <a:t><![CDATA[নথনিয়ের পুত্র ইশ্মায়েল, কারেহের দুই পুত্র য়োহানন ও য়োনাথন, তন্হূমতের পুত্র সরায় নটোফা থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അങ്ങനെ തന്നേ മോവാബിലും അമ്മോന്യരുടെ ഇടയിലും എദോമിലും മറ്റു ദേശങ്ങളിലും ഉണ്ടായിരുന്ന എല്ലാ]]></a:t>
+              <a:t><![CDATA[2. নবূষরদন যিরমিয়কে খুঁজে পাওয়ার পর বলেছিল, “যিরমিয়, প্রভু, তোমার ঈশ্বর ঘোষণা করেছিলেন য়ে এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദന്മാരും ബാബേൽരാജാവു യെഹൂദയിൽ ഒരു ശേഷിപ്പിനെ വെച്ചിട്ടുണ്ടെന്നും ശാഫാന്റെ മകനായ അഹീക്കാമിന്റെ]]></a:t>
+              <a:t><![CDATA[বিপর্য়য এই স্থানের ওপর আসবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകൻ ഗെദല്യാവെ അവർക്കു അധിപതിയാക്കീട്ടുണ്ടെന്നും കേട്ടപ്പോൾ]]></a:t>
+              <a:t><![CDATA[3. এবং এখন তিনি য়ে ভাবে য়েটা হবে বলেছিলেন সেই ভাবে প্রতিটি জিনিষ করলেন| যিহূদার লোকরা ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. സകല യെഹൂദന്മാരും അവർ ചിതറിപ്പോയിരുന്ന സകല സ്ഥലങ്ങളിൽനിന്നും മടങ്ങി യെഹൂദാദേശത്തു ഗെദല്യാവിന്റെ]]></a:t>
+              <a:t><![CDATA[ইচ্ছার বিরুদ্ধে বহু পাপ কাজ সংগঠিত করেছিল বলেই এই বিপর্য়য ঘটেছিল| তারা প্রভুকে অমান্য করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ മിസ്പയിൽ വന്നു വീഞ്ഞും പഴവും അനവധിയായി ശേഖരിച്ചു.]]></a:t>
+              <a:t><![CDATA[4. যিরমিয় এখন তোমাকে আমি মুক্ত করে দিচ্ছি| আমি তোমার হাতকড়া খুলে দিচ্ছি| তুমি যদি আমার সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. എന്നാൽ കാരേഹിന്റെ മകനായ യോഹാനാനും നാട്ടുപുറത്തു പാർത്തിരുന്ന എല്ലാപടത്തലവന്മാരും മിസ്പയിൽ]]></a:t>
+              <a:t><![CDATA[বাবিলে আসতে চাও আসতে পারো| আমি তোমার সব রকম খেযাল রাখব| আর যদি না য়েতে চাও এসো না| এটা কোন ব্যাপার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗെദല്യാവിന്റെ അടുക്കൽ വന്നു അവനോടു:]]></a:t>
+              <a:t><![CDATA[নয়| তোমার জন্য সব রাস্তা খোলা| যেখানে খুশি তুমি য়েতে পারো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നിന്നെ കൊന്നുകളയേണ്ടതിന്നു അമ്മോന്യരുടെ രാജാവായ ബാലീസ് നെഥന്യാവിന്റെ മകനായ യിശ്മായേലിനെ]]></a:t>
+              <a:t><![CDATA[5. অথবা তুমি গিয়ে শাফনের পৌত্র অহীকামের পুত্র গদলিয়র সঙ্গে থাকতে পারো| বাবিলের রাজা গদলিয়কে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചിരിക്കുന്നു എന്നു നീ അറിയുന്നുവോ എന്നു ചോദിച്ചു; അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവോ അവരുടെ വാക്കു]]></a:t>
+              <a:t><![CDATA[যিহূদার রাজ্যপাল হিসেবে নিযুক্ত করেছেন| সুতরাং যিহূদার লোকদের কাছেও ফিরে য়েতে পার, গদলিয়র সঙ্গেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വസിച്ചില്ല.]]></a:t>
+              <a:t><![CDATA[থাকতে পারো অথবা যেখানে খুশী তুমি যাও|”এরপর নবূষরদন যিরমিয়কে কিছু খাবার এবং একটি উপহার দিয়ে মুক্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂട്ടത്തിൽ അവനെയും ചങ്ങലകൊണ്ടു ബന്ധിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[এফ-এর পুত্ররা এবং মাখাথীযের পুত্র যাসনিয় এবং তাদের লোকরা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. പിന്നെ കാരേഹിന്റെ മകനായ യോഹാനാൻ മിസ്പയിൽവെച്ചു ഗെദല്യാവോടു രഹസ്യമായി സംസാരിച്ചു: ഞാൻ ചെന്നു]]></a:t>
+              <a:t><![CDATA[করে দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആരും അറിയാതെ നെഥന്യാവിന്റെ മകനായ യിശ്മായേലിനെ കൊന്നുകളയട്ടെ; നിന്റെ അടുക്കൽ കൂടിയിരിക്കുന്ന എല്ലാ]]></a:t>
+              <a:t><![CDATA[6. সুতরাং যিরমিয় মিস্পাতে গিয়েছিল অহীকামের পুত্র গদলিয়র কাছে| যিহূদায় পড়ে থাকা লোকগুলো সহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദന്മാരും ചിതറിപ്പോകുവാനും യെഹൂദയിൽ ശേഷിച്ചവർ നശിച്ചുപോകുവാനും തക്കവണ്ണം അവൻ നിന്നെ കൊല്ലുന്നതു]]></a:t>
+              <a:t><![CDATA[যিরমিয় গদলিয়র সঙ্গে বাস করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്തിന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[7. জেরুশালেম যখন ধ্বংস হয়েছিল তখন যিহূদার কিছু সেনা আধিকারিক এবং তাদের সৈন্যরা খোলা দেশটিতে রয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. എന്നാൽ അഹീക്കാമിന്റെ മകൻ ഗെദല്യാവു കാരേഹിന്റെ മകൻ യോഹാനാനോടു: നീ ഈ കാര്യം ചെയ്യരുതു; നീ]]></a:t>
+              <a:t><![CDATA[গিয়েছিল| তারা শুনলো য়ে বাবিলের রাজা অহীকামের পুত্র গদলিয়কে, যারা খুব গরীব ছিল এবং যাদের বন্দী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11006,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിശ്മായേലിനെക്കുറിച്ചു ഭോഷ്കു പറയുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[হিসেবে বাবিলে নিয়ে যাওয়া হয়নি সেই সব পুরুষ, স্ত্রীলোক এবং শিশুদের রাজ্যপাল হিসেবে নিযুক্ত করেছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যিহূদার গরীব লোকদের বাবিলের সৈন্যরা বন্দী করে নিয়ে না গিয়ে নবূষরদনের নির্দেশে সেখানেই জমি-জমা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দিয়ে তাদের প্রতিষ্ঠিত হবার সুযোগ দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. എന്നാൽ അകമ്പടിനായകൻ യിരെമ്യാവെ വരുത്തി അവനോടു പറഞ്ഞതു: നിന്റെ ദൈവമായ യഹോവ ഈ സ്ഥലത്തെക്കുറിച്ചു]]></a:t>
+              <a:t><![CDATA[9. গদলিয় ঐ সৈন্যদের নিরাপত্তা দেবার জন্য একটি শপথ নিয়ে বলেছিল: “সৈন্যগণ তোমাদের কোন ভয় নেই| তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഈ അനർത്ഥം അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[এখানে থেকে যাও, বসতি স্থাপন করো এবং বাবিলের রাজার সেবা কর| বাবিলেই তোমরা গিয়ে স্থায়ীভাবে বসবাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അരുളിച്ചെയ്തതുപോലെ യഹോവ വരുത്തി നിവർത്തിച്ചുമിരിക്കുന്നു; നിങ്ങൾ യഹോവയോടു പാപം ചെയ്തു അവന്റെ]]></a:t>
+              <a:t><![CDATA[শুরু করো| তোমাদের তাতে মঙ্গল হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാക്കു കേൾക്കാതിരുന്നതുകൊണ്ടു ഈ കാര്യം നിങ്ങൾക്കു സംഭവിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[10. আমি বয়ং মিস্পাতে থাকব| আমি তোমাদের হয়ে কল্দীয অধিবাসীদের কাছে বলব| ওটা তোমরা আমার ওপর ছেড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഇപ്പോൾ, ഇതാ, നിന്റെ കൈമേലുള്ള ചങ്ങല ഞാൻ ഇന്നു അഴിച്ചു നിന്നെ വിട്ടയക്കുന്നു; എന്നോടു കൂടെ]]></a:t>
+              <a:t><![CDATA[দাও| কিন্তু তোমাদের দ্রাক্ষা থেকে দ্রাক্ষারস তৈরী করতে হবে| গ্রীষ্মকালীন ফলের এবং তৈলবীজের চাষ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>