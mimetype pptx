--- v1 (2026-08-03)
+++ v2 (2026-11-01)
@@ -73,50 +73,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +148,55 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +335,58 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
+              <a:t><![CDATA[4. And it came to pass the second day after he had slain Gedaliah, and no man knew it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
+              <a:t><![CDATA[5. That there came certain from Shechem, from Shiloh, and from Samaria, even fourscore men, having their beards shaven, and their clothes rent, and having cut themselves, with offerings and incense in their hand, to bring them to the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
+              <a:t><![CDATA[5. That there came certain from Shechem, from Shiloh, and from Samaria, even fourscore men, having their beards shaven, and their clothes rent, and having cut themselves, with offerings and incense in their hand, to bring them to the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாடியைச் சிரைத்து, வஸ்திரங்களைக் கிழித்து, தங்களைக் கீறிக்கொண்டிருந்த எண்பதுபேர் சீகேமிலும் சீலோவிலும் சமாரியாவிலுமிருந்து, தங்கள் கைகளில் காணிக்கைகளையும் தூபவர்க்கங்களையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுபோகும்படி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. That there came certain from Shechem, from Shiloh, and from Samaria, even fourscore men, having their beards shaven, and their clothes rent, and having cut themselves, with offerings and incense in their hand, to bring them to the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் மிஸ்பாவிலிருந்து புறப்பட்டு, அவர்களுக்கு எதிராக அழுதுகொண்டே நடந்துவந்து அவர்களைச் சந்தித்தபோது, அவர்களை நோக்கி: அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Ishmael the son of Nethaniah went forth from Mizpah to meet them, weeping all along as he went: and it came to pass, as he met them, he said unto them, Come to Gedaliah the son of Ahikam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் மிஸ்பாவிலிருந்து புறப்பட்டு, அவர்களுக்கு எதிராக அழுதுகொண்டே நடந்துவந்து அவர்களைச் சந்தித்தபோது, அவர்களை நோக்கி: அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Ishmael the son of Nethaniah went forth from Mizpah to meet them, weeping all along as he went: and it came to pass, as he met them, he said unto them, Come to Gedaliah the son of Ahikam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் நகரத்தின் மத்தியில் வந்தபோது, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த மனுஷரும் அவர்களை வெட்டி ஒரு பள்ளத்திலே தள்ளிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Ishmael the son of Nethaniah went forth from Mizpah to meet them, weeping all along as he went: and it came to pass, as he met them, he said unto them, Come to Gedaliah the son of Ahikam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் நகரத்தின் மத்தியில் வந்தபோது, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த மனுஷரும் அவர்களை வெட்டி ஒரு பள்ளத்திலே தள்ளிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And it was so, when they came into the midst of the city, that Ishmael the son of Nethaniah slew them, and cast them into the midst of the pit, he, and the men that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் நகரத்தின் மத்தியில் வந்தபோது, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த மனுஷரும் அவர்களை வெட்டி ஒரு பள்ளத்திலே தள்ளிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And it was so, when they came into the midst of the city, that Ishmael the son of Nethaniah slew them, and cast them into the midst of the pit, he, and the men that were with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்களில் பத்துபேர் மீந்திருந்தார்கள்; அவர்கள் இஸ்மவேலைப்பார்த்து; எங்களைக் கொலை செய்யவேண்டாம்; கோதுமையும் வாற்கோதுமையும் எண்ணெயும் தேனுமுள்ள புதையல்கள் எங்களுக்கு நிலத்தின்கீழ் இருக்கிறது என்றார்கள்; அப்பொழுது அவர்களை அவர்கள் சகோதரரோடுங்கூட கொலைசெய்யாமல் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. But ten men were found among them that said unto Ishmael, Slay us not: for we have treasures in the field, of wheat, and of barley, and of oil, and of honey. So he ceased, and slew them not among their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு ஏழாம் மாதத்திலே ராஜவம்சத்தில் பிறந்தவனும், எலிசாமாவின் குமாரனாகிய நெத்தானியாவின் மகனுமான இஸ்மவேலும், அவனுடனேகூட ராஜாவின் பிரபுக்களான பத்துப் பேரும் மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வந்து, அங்கே ஏகமாய் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass in the seventh month, that Ishmael the son of Nethaniah the son of Elishama, of the seed royal, and the princes of the king, even ten men with him, came unto Gedaliah the son of Ahikam to Mizpah; and there they did eat bread together in Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்களில் பத்துபேர் மீந்திருந்தார்கள்; அவர்கள் இஸ்மவேலைப்பார்த்து; எங்களைக் கொலை செய்யவேண்டாம்; கோதுமையும் வாற்கோதுமையும் எண்ணெயும் தேனுமுள்ள புதையல்கள் எங்களுக்கு நிலத்தின்கீழ் இருக்கிறது என்றார்கள்; அப்பொழுது அவர்களை அவர்கள் சகோதரரோடுங்கூட கொலைசெய்யாமல் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. But ten men were found among them that said unto Ishmael, Slay us not: for we have treasures in the field, of wheat, and of barley, and of oil, and of honey. So he ceased, and slew them not among their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்மவேல் கெதலியாவினிமித்தம் வெட்டின மனுஷருடைய பிரேதங்களையெல்லாம் எறிந்துபோட்ட பள்ளமோவெனில், ஆசா என்னும் ராஜா இஸ்ரவேலின் ராஜாவாகிய பாஷாவினிமித்தம் உண்டுபண்ணின பள்ளந்தானே; அதை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டுண்ட பிரேதங்களால் நிரப்பினான்.]]></a:t>
+              <a:t><![CDATA[8. But ten men were found among them that said unto Ishmael, Slay us not: for we have treasures in the field, of wheat, and of barley, and of oil, and of honey. So he ceased, and slew them not among their brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்மவேல் கெதலியாவினிமித்தம் வெட்டின மனுஷருடைய பிரேதங்களையெல்லாம் எறிந்துபோட்ட பள்ளமோவெனில், ஆசா என்னும் ராஜா இஸ்ரவேலின் ராஜாவாகிய பாஷாவினிமித்தம் உண்டுபண்ணின பள்ளந்தானே; அதை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டுண்ட பிரேதங்களால் நிரப்பினான்.]]></a:t>
+              <a:t><![CDATA[9. Now the pit wherein Ishmael had cast all the dead bodies of the men, whom he had slain because of Gedaliah, was it which Asa the king had made for fear of Baasha king of Israel: and Ishmael the son of Nethaniah filled it with them that were slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்மவேல் கெதலியாவினிமித்தம் வெட்டின மனுஷருடைய பிரேதங்களையெல்லாம் எறிந்துபோட்ட பள்ளமோவெனில், ஆசா என்னும் ராஜா இஸ்ரவேலின் ராஜாவாகிய பாஷாவினிமித்தம் உண்டுபண்ணின பள்ளந்தானே; அதை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டுண்ட பிரேதங்களால் நிரப்பினான்.]]></a:t>
+              <a:t><![CDATA[9. Now the pit wherein Ishmael had cast all the dead bodies of the men, whom he had slain because of Gedaliah, was it which Asa the king had made for fear of Baasha king of Israel: and Ishmael the son of Nethaniah filled it with them that were slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு இஸ்மவேல் மிஸ்பாவில் இருக்கிற மீதியான ஜனத்தையெல்லாம் சிறைப்படுத்திக்கொண்டுபோனான்; ராஜாவின் குமாரத்திகளையும் காவற்சேனாதிபதியாகிய நேபுசராதான் அகிக்காமின் குமாரனாகிய கெதலியாவின் விசாரிப்புக்கு ஒப்புவித்துப் போன மிஸ்பாவிலுள்ள மீதியான சகல ஜனங்களையும் நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் சிறைப்படுத்திக்கொண்டு அம்மோன் புத்திரர் பட்சத்தில் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[9. Now the pit wherein Ishmael had cast all the dead bodies of the men, whom he had slain because of Gedaliah, was it which Asa the king had made for fear of Baasha king of Israel: and Ishmael the son of Nethaniah filled it with them that were slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு இஸ்மவேல் மிஸ்பாவில் இருக்கிற மீதியான ஜனத்தையெல்லாம் சிறைப்படுத்திக்கொண்டுபோனான்; ராஜாவின் குமாரத்திகளையும் காவற்சேனாதிபதியாகிய நேபுசராதான் அகிக்காமின் குமாரனாகிய கெதலியாவின் விசாரிப்புக்கு ஒப்புவித்துப் போன மிஸ்பாவிலுள்ள மீதியான சகல ஜனங்களையும் நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் சிறைப்படுத்திக்கொண்டு அம்மோன் புத்திரர் பட்சத்தில் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[10. Then Ishmael carried away captive all the residue of the people that were in Mizpah, even the king's daughters, and all the people that remained in Mizpah, whom Nebuzaradan the captain of the guard had committed to Gedaliah the son of Ahikam: and Ishmael the son of Nethaniah carried them away captive, and departed to go over to the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு இஸ்மவேல் மிஸ்பாவில் இருக்கிற மீதியான ஜனத்தையெல்லாம் சிறைப்படுத்திக்கொண்டுபோனான்; ராஜாவின் குமாரத்திகளையும் காவற்சேனாதிபதியாகிய நேபுசராதான் அகிக்காமின் குமாரனாகிய கெதலியாவின் விசாரிப்புக்கு ஒப்புவித்துப் போன மிஸ்பாவிலுள்ள மீதியான சகல ஜனங்களையும் நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் சிறைப்படுத்திக்கொண்டு அம்மோன் புத்திரர் பட்சத்தில் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[10. Then Ishmael carried away captive all the residue of the people that were in Mizpah, even the king's daughters, and all the people that remained in Mizpah, whom Nebuzaradan the captain of the guard had committed to Gedaliah the son of Ahikam: and Ishmael the son of Nethaniah carried them away captive, and departed to go over to the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் செய்த பொல்லாப்பையெல்லாம் கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும் கேட்டபோது.]]></a:t>
+              <a:t><![CDATA[10. Then Ishmael carried away captive all the residue of the people that were in Mizpah, even the king's daughters, and all the people that remained in Mizpah, whom Nebuzaradan the captain of the guard had committed to Gedaliah the son of Ahikam: and Ishmael the son of Nethaniah carried them away captive, and departed to go over to the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் புருஷரையெல்லாம் கூட்டிக்கொண்டு, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோடே யுத்தம் பண்ணப்போய், அவனைக் கிபியோனிலிருக்கும் பெருங்குளத்துத் தண்ணீரண்டையிலே கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then Ishmael carried away captive all the residue of the people that were in Mizpah, even the king's daughters, and all the people that remained in Mizpah, whom Nebuzaradan the captain of the guard had committed to Gedaliah the son of Ahikam: and Ishmael the son of Nethaniah carried them away captive, and departed to go over to the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் புருஷரையெல்லாம் கூட்டிக்கொண்டு, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோடே யுத்தம் பண்ணப்போய், அவனைக் கிபியோனிலிருக்கும் பெருங்குளத்துத் தண்ணீரண்டையிலே கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But when Johanan the son of Kareah, and all the captains of the forces that were with him, heard of all the evil that Ishmael the son of Nethaniah had done,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு ஏழாம் மாதத்திலே ராஜவம்சத்தில் பிறந்தவனும், எலிசாமாவின் குமாரனாகிய நெத்தானியாவின் மகனுமான இஸ்மவேலும், அவனுடனேகூட ராஜாவின் பிரபுக்களான பத்துப் பேரும் மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வந்து, அங்கே ஏகமாய் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass in the seventh month, that Ishmael the son of Nethaniah the son of Elishama, of the seed royal, and the princes of the king, even ten men with him, came unto Gedaliah the son of Ahikam to Mizpah; and there they did eat bread together in Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்மவேலோடிருந்த சகல ஜனங்களும் கரேயாவின் குமாரனாகிய யோகனானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரையும் கண்டு சந்தோஷப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. But when Johanan the son of Kareah, and all the captains of the forces that were with him, heard of all the evil that Ishmael the son of Nethaniah had done,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்மவேல் மிஸ்பாலிலிருந்து சிறைப்பிடித்துக்கொண்டுபோன ஜனங்களெல்லாம் பின்னிட்டுத் திரும்பி, கரேயாவின் குமாரனாகிய யோகனானிடத்தில் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then they took all the men, and went to fight with Ishmael the son of Nethaniah, and found him by the great waters that are in Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்மவேல் மிஸ்பாலிலிருந்து சிறைப்பிடித்துக்கொண்டுபோன ஜனங்களெல்லாம் பின்னிட்டுத் திரும்பி, கரேயாவின் குமாரனாகிய யோகனானிடத்தில் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then they took all the men, and went to fight with Ishmael the son of Nethaniah, and found him by the great waters that are in Gibeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோ, எட்டுப்பேரோடுங்கூட யோகனானின் கைக்குத் தப்பி, அம்மோன் புத்திரரிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[13. Now it came to pass, that when all the people which were with Ishmael saw Johanan the son of Kareah, and all the captains of the forces that were with him, then they were glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+              <a:t><![CDATA[13. Now it came to pass, that when all the people which were with Ishmael saw Johanan the son of Kareah, and all the captains of the forces that were with him, then they were glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+              <a:t><![CDATA[14. So all the people that Ishmael had carried away captive from Mizpah cast about and returned, and went unto Johanan the son of Kareah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+              <a:t><![CDATA[14. So all the people that Ishmael had carried away captive from Mizpah cast about and returned, and went unto Johanan the son of Kareah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாபிலோன் ராஜா தேசத்தின் மேல் அதிகாரியாக்கின அகிக்காமின் குமாரனாகிய கெதலியாவை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டிப்போட்டதினிமித்தம், கல்தேயருக்குப் பயந்தபடியினால்.]]></a:t>
+              <a:t><![CDATA[15. But Ishmael the son of Nethaniah escaped from Johanan with eight men, and went to the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாபிலோன் ராஜா தேசத்தின் மேல் அதிகாரியாக்கின அகிக்காமின் குமாரனாகிய கெதலியாவை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டிப்போட்டதினிமித்தம், கல்தேயருக்குப் பயந்தபடியினால்.]]></a:t>
+              <a:t><![CDATA[15. But Ishmael the son of Nethaniah escaped from Johanan with eight men, and went to the Ammonites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் எகிப்துக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்கு அருகான கிம்கானின் பேட்டையில் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then took Johanan the son of Kareah, and all the captains of the forces that were with him, all the remnant of the people whom he had recovered from Ishmael the son of Nethaniah, from Mizpah, after that he had slain Gedaliah the son of Ahikam, even mighty men of war, and the women, and the children, and the eunuchs, whom he had brought again from Gibeon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு ஏழாம் மாதத்திலே ராஜவம்சத்தில் பிறந்தவனும், எலிசாமாவின் குமாரனாகிய நெத்தானியாவின் மகனுமான இஸ்மவேலும், அவனுடனேகூட ராஜாவின் பிரபுக்களான பத்துப் பேரும் மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வந்து, அங்கே ஏகமாய் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass in the seventh month, that Ishmael the son of Nethaniah the son of Elishama, of the seed royal, and the princes of the king, even ten men with him, came unto Gedaliah the son of Ahikam to Mizpah; and there they did eat bread together in Mizpah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் எகிப்துக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்கு அருகான கிம்கானின் பேட்டையில் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then took Johanan the son of Kareah, and all the captains of the forces that were with him, all the remnant of the people whom he had recovered from Ishmael the son of Nethaniah, from Mizpah, after that he had slain Gedaliah the son of Ahikam, even mighty men of war, and the women, and the children, and the eunuchs, whom he had brought again from Gibeon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4152,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் எகிப்துக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்கு அருகான கிம்கானின் பேட்டையில் தங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then took Johanan the son of Kareah, and all the captains of the forces that were with him, all the remnant of the people whom he had recovered from Ishmael the son of Nethaniah, from Mizpah, after that he had slain Gedaliah the son of Ahikam, even mighty men of war, and the women, and the children, and the eunuchs, whom he had brought again from Gibeon:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Then took Johanan the son of Kareah, and all the captains of the forces that were with him, all the remnant of the people whom he had recovered from Ishmael the son of Nethaniah, from Mizpah, after that he had slain Gedaliah the son of Ahikam, even mighty men of war, and the women, and the children, and the eunuchs, whom he had brought again from Gibeon:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And they departed, and dwelt in the habitation of Chimham, which is by Bethlehem, to go to enter into Egypt,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And they departed, and dwelt in the habitation of Chimham, which is by Bethlehem, to go to enter into Egypt,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Because of the Chaldeans: for they were afraid of them, because Ishmael the son of Nethaniah had slain Gedaliah the son of Ahikam, whom the king of Babylon made governor in the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Because of the Chaldeans: for they were afraid of them, because Ishmael the son of Nethaniah had slain Gedaliah the son of Ahikam, whom the king of Babylon made governor in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு ஏழாம் மாதத்திலே ராஜவம்சத்தில் பிறந்தவனும், எலிசாமாவின் குமாரனாகிய நெத்தானியாவின் மகனுமான இஸ்மவேலும், அவனுடனேகூட ராஜாவின் பிரபுக்களான பத்துப் பேரும் மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வந்து, அங்கே ஏகமாய் போஜனம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then arose Ishmael the son of Nethaniah, and the ten men that were with him, and stroke Gedaliah the son of Ahikam the son of Shaphan with the sword, and slew him, whom the king of Babylon had made governor over the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த பத்துப்பேரும் எழும்பி, பாபிலோன் ராஜா தேசத்தின்மேல் அதிகாரியாக வைத்த சாப்பானின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவைப் பட்டயத்தால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then arose Ishmael the son of Nethaniah, and the ten men that were with him, and stroke Gedaliah the son of Ahikam the son of Shaphan with the sword, and slew him, whom the king of Babylon had made governor over the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த பத்துப்பேரும் எழும்பி, பாபிலோன் ராஜா தேசத்தின்மேல் அதிகாரியாக வைத்த சாப்பானின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவைப் பட்டயத்தால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then arose Ishmael the son of Nethaniah, and the ten men that were with him, and stroke Gedaliah the son of Ahikam the son of Shaphan with the sword, and slew him, whom the king of Babylon had made governor over the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த பத்துப்பேரும் எழும்பி, பாபிலோன் ராஜா தேசத்தின்மேல் அதிகாரியாக வைத்த சாப்பானின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவைப் பட்டயத்தால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Ishmael also slew all the Jews that were with him, even with Gedaliah, at Mizpah, and the Chaldeans that were found there, and the men of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மிஸ்பாவிலே கெத்லியாவினிடத்தில் இருந்த எல்லா யூதரையும், அங்கே காணப்பட்ட யுத்தமனுஷராகிய கல்தேயரையும் இஸ்மவேல் வெட்டிப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[3. Ishmael also slew all the Jews that were with him, even with Gedaliah, at Mizpah, and the Chaldeans that were found there, and the men of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474737585" r:id="rId1"/>
+    <p:sldLayoutId id="2482540362" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5645,90 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. গদলিয় নিহত হবার পরের দিন 80 জন মানুষ মিস্পা শহরে এসেছিল| তারা প্রভুর উপাসনালযে এসেছিল শস্য]]></a:t>
+              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নৈবেদ্য ও হোমবলি নিয়ে| ঐ 80 জন মানুষ তাদের দাড়ি কামিয়ে ফেলেছিল, তাদের জামাকাপড় ছিঁড়ে ছিল এবং]]></a:t>
+              <a:t><![CDATA[5. தாடியைச் சிரைத்து, வஸ்திரங்களைக் கிழித்து, தங்களைக் கீறிக்கொண்டிருந்த எண்பதுபேர் சீகேமிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের নিজেদের ক্ষতবিক্ষত করেছিল|]]></a:t>
+              <a:t><![CDATA[சீலோவிலும் சமாரியாவிலுமிருந்து, தங்கள் கைகளில் காணிக்கைகளையும் தூபவர்க்கங்களையும், கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ঐ লোকরা এসেছিল শিখিম, শীলো এবং শমরিয়া থেকে| তাদের মধ্যে কেউই জানতো না য়ে গদলিয় নিহত হয়েছে|]]></a:t>
+              <a:t><![CDATA[ஆலயத்துக்குக் கொண்டுபோகும்படி வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ইশ্মায়েল মিস্পা ছেড়েছিল এবং ঐ লোকদের সঙ্গে দেখা করতে বেরিয়েছিল| হাঁটবার সময় সে কাঁদছিল|ঐ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் மிஸ்பாவிலிருந்து புறப்பட்டு, அவர்களுக்கு எதிராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের সঙ্গে দেখা হওয়ার পর সে চিত্কার করে বলেছিল, “আমার সঙ্গে চলো তোমরা গদলিয়র সঙ্গে দেখা করতে|”]]></a:t>
+              <a:t><![CDATA[அழுதுகொண்டே நடந்துவந்து அவர்களைச் சந்தித்தபோது, அவர்களை நோக்கி: அகிக்காமின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারা যখন গদলিয়র সঙ্গে সাক্ষাতের উদ্দেশ্যে শহরে এসেছিল, ইশ্মায়েল ও তার সঙ্গীরা ঐ 80 জনকে হত্যা]]></a:t>
+              <a:t><![CDATA[கெதலியாவினிடத்தில் வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে একটি গভীর জলাধারে ফেলে দিয়েছিল| কিন্তু হত্যার আগে ইশ্মায়েলকে ঐ 80 জনের 10 জন বলেছিল, “আমাদের]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் நகரத்தின் மத்தியில் வந்தபோது, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த மனுஷரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্তত তুমি হত্যা কোরো না|]]></a:t>
+              <a:t><![CDATA[அவர்களை வெட்டி ஒரு பள்ளத்திலே தள்ளிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমরা মাঠের মধ্যে কিছু জিনিস লুকিয়ে রেখেছি| আমাদের গম আছে, য়ব আছে, তেল ও মধু আছে| এই সব তোমাকে]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் அவர்களில் பத்துபேர் மீந்திருந்தார்கள்; அவர்கள் இஸ்மவேலைப்பார்த்து; எங்களைக் கொலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সাত মাসের মাথায় নথনিয়ের পুত্র, ইলীশামার পৌত্র ইশ্মায়েল এসেছিল গদলিয়র কাছে| ইশ্মায়েল সঙ্গে]]></a:t>
+              <a:t><![CDATA[1. பின்பு ஏழாம் மாதத்திலே ராஜவம்சத்தில் பிறந்தவனும், எலிசாமாவின் குமாரனாகிய நெத்தானியாவின் மகனுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা দেব|” তাই ইশ্মায়েল অন্যদের হত্যা করার সময় ঐ 10 জনকে হত্যা করেনি|]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டாம்; கோதுமையும் வாற்கோதுமையும் எண்ணெயும் தேனுமுள்ள புதையல்கள் எங்களுக்கு நிலத்தின்கீழ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ইশ্মায়েল গভীর জলাধারটি মৃতদেহে ভরিয়ে ফেলেছিল| জলাধারটি ছিল বিশাল| জলাধারটি নির্মিত হয়েছিল]]></a:t>
+              <a:t><![CDATA[இருக்கிறது என்றார்கள்; அப்பொழுது அவர்களை அவர்கள் சகோதரரோடுங்கூட கொலைசெய்யாமல் விட்டுவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিহূদার রাজা আসার দ্বারা| আসা জলাধারটি তৈরী করেছিল যাতে যুদ্ধের সময় জলের অভাব না হয়| ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[9. இஸ்மவேல் கெதலியாவினிமித்தம் வெட்டின மனுஷருடைய பிரேதங்களையெல்லாம் எறிந்துபோட்ட பள்ளமோவெனில், ஆசா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজা বাশার হাত থেকে রক্ষা পাওয়ার জন্য আসা ঐ জলাধারটি তৈরী করেছিল|]]></a:t>
+              <a:t><![CDATA[என்னும் ராஜா இஸ்ரவேலின் ராஜாவாகிய பாஷாவினிமித்தம் உண்டுபண்ணின பள்ளந்தானே; அதை நெத்தானியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ইশ্মায়েল মিস্পা শহরের লোকদের জোর করে তার সঙ্গে নিয়ে গিয়েছিল নদী পার করে অম্মোন সম্প্রদাযের]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய இஸ்மவேல் வெட்டுண்ட பிரேதங்களால் நிரப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের দেশে পৌঁছবার জন্য| (ঐ লোকদের মধ্যে ছিল রাজকন্যাগণ, এবং সাধারণ মানুষ যাদের নবূখদ্রিত্‌সর বন্দী]]></a:t>
+              <a:t><![CDATA[10. பின்பு இஸ்மவேல் மிஸ்பாவில் இருக்கிற மீதியான ஜனத்தையெல்லாம் சிறைப்படுத்திக்கொண்டுபோனான்; ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে নি| নবূষরদন, রাজার বিশেষ রক্ষীদের আধিকারিক, গদলিয়কে এই লোকদের রাজ্যপাল করেছিল|)]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் காவற்சேனாதிபதியாகிய நேபுசராதான் அகிக்காமின் குமாரனாகிய கெதலியாவின் விசாரிப்புக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কারেহের পুত্র য়োহানন এবং তার সঙ্গের সেনা আধিকারিকরা ইশ্মায়েলের দুষ্ট কর্মসমূহের কথা শুনেছিল|]]></a:t>
+              <a:t><![CDATA[ஒப்புவித்துப் போன மிஸ்பாவிலுள்ள மீதியான சகல ஜனங்களையும் நெத்தானியாவின் குமாரனாகிய இஸ்மவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারা যুদ্ধের জন্য সৈন্যবাহিনী নিয়ে রওনা দিয়েছিল| তারা ইশ্মায়েলকে ধরেছিল গিবিযোনে একটি বিশাল]]></a:t>
+              <a:t><![CDATA[சிறைப்படுத்திக்கொண்டு அம்மோன் புத்திரர் பட்சத்தில் போகப் புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জলাশযের কাছে|]]></a:t>
+              <a:t><![CDATA[11. நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் செய்த பொல்லாப்பையெல்லாம் கரேயாவின் குமாரனாகிய யோகனானும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে এসেছিল আরো দশ জনকে| ঐ দশ জন লোক, ইশ্মায়েলের সঙ্গীরা এসে ছিল মিস্পা শহরে| ইশ্মায়েল ছিল]]></a:t>
+              <a:t><![CDATA[இஸ்மவேலும், அவனுடனேகூட ராஜாவின் பிரபுக்களான பத்துப் பேரும் மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ইশ্মায়েলের বন্দীরা য়োহানন এবং তার সঙ্গে সেনা আধিকারিকদের দেখে খুব খুশী হয়েছিল|]]></a:t>
+              <a:t><![CDATA[அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும் கேட்டபோது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তারপর মিস্পাতে ইশ্মায়েল কর্ত্তৃক যাদের বন্দী করে নেওয়া হয়েছিল সেই সমস্ত লোকরা কারেহের পুত্র]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் புருஷரையெல்லாம் கூட்டிக்கொண்டு, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோடே யுத்தம் பண்ணப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োহাননের কাছে ছুটে এলো|]]></a:t>
+              <a:t><![CDATA[அவனைக் கிபியோனிலிருக்கும் பெருங்குளத்துத் தண்ணீரண்டையிலே கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু ইশ্মায়েল কোন মতে তার 8 জন সঙ্গী নিয়ে দৌড়ে লুকিয়ে পড়েছিল অম্মোন দেশের মানুষদের মধ্যে|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது இஸ்மவேலோடிருந்த சகல ஜனங்களும் கரேயாவின் குமாரனாகிய யோகனானையும், அவனோடிருந்த எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. অতএব গদলিয়কে হত্যা করবার পর ইশ্মায়েল যাদের মিস্পা থেকে বন্দী করেছিল তাদের সবাইকে য়োহানন ও তার]]></a:t>
+              <a:t><![CDATA[இராணுவச் சேர்வைக்காரையும் கண்டு சந்தோஷப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেনা আধিকারিকরা উদ্ধার করেছিল| যারা পড়ে ছিল তারা হল সৈন্যগণ, মহিলাগণ, ছোট ছোট বাচচারা এবং রাজ সভার]]></a:t>
+              <a:t><![CDATA[14. இஸ்மவேல் மிஸ்பாலிலிருந்து சிறைப்பிடித்துக்கொண்டுபோன ஜனங்களெல்லாம் பின்னிட்டுத் திரும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উচ্চপদস্থ কর্মচারীগণ| গিবিয়োন শহর থেকে এই সব লোকদের য়োহানন ফেরত্‌ এনেছিল|]]></a:t>
+              <a:t><![CDATA[கரேயாவின் குமாரனாகிய யோகனானிடத்தில் வந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. য়োহানন এবং তার সেনা প্রধানরা কল্দীযদের ভয়ে ভীত হয়ে পড়েছিল| গদলিয় যিহূদার রাজ্যপাল হিসেবে]]></a:t>
+              <a:t><![CDATA[15. நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோ, எட்டுப்பேரோடுங்கூட யோகனானின் கைக்குத் தப்பி, அம்மோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলের রাজা নবূখদ্রিত্‌সর দ্বারা নিযুক্ত হয়েছিল, কিন্তু পরে ইশ্মায়েল তাকে হত্যা করে|]]></a:t>
+              <a:t><![CDATA[புத்திரரிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাই য়োহানন ভেবেছিল য়ে এই খবর পেয়ে কল্দীযরা রেগে যাবে| কারণ ইশ্মায়েল তাদের পরিচিত| তাই তারা]]></a:t>
+              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজপরিবারের এক জন সদস্য| সে ছিল যিহূদার রাজার রাজসভার এক জন সভাসদ| ইশ্মায়েল ও তার সঙ্গীরা গদলিয়র]]></a:t>
+              <a:t><![CDATA[கெதலியாவினிடத்தில் வந்து, அங்கே ஏகமாய் போஜனம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্রুত মিশর ত্যাগ করার সিদ্ধান্ত নিয়েছিল| মিশর যাওয়ার পথে বৈত্‌লেহেম শহরের কাছে গেরুথ কিমহমের য়ে]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10357,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সরাইখানা আছে সেখানে তারা থেকে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. பாபிலோன் ராஜா தேசத்தின் மேல் அதிகாரியாக்கின அகிக்காமின் குமாரனாகிய கெதலியாவை நெத்தானியாவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரனாகிய இஸ்மவேல் வெட்டிப்போட்டதினிமித்தம், கல்தேயருக்குப் பயந்தபடியினால்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. தாங்கள் எகிப்துக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அருகான கிம்கானின் பேட்டையில் தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে এক সঙ্গে খাওয়া-দাওযা করেছিল|]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த பத்துப்பேரும் எழும்பி, பாபிலோன் ராஜா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যখন তারা এক সঙ্গে খাওয়া-দাওযা করছিল, তখন ইশ্মায়েল ও তার দশ জন সঙ্গী তাদের তরবারি বের করেছিল এবং]]></a:t>
+              <a:t><![CDATA[தேசத்தின்மேல் அதிகாரியாக வைத்த சாப்பானின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவைப் பட்டயத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গদলিযের ওপর আক্রমণ করে তাকে হত্যা করেছিল| গদলিয় ছিল সেই জন য়ে বাবিলের রাজার দ্বারা যিহূদার]]></a:t>
+              <a:t><![CDATA[வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজ্যপাল নিযুক্ত হয়েছিল|]]></a:t>
+              <a:t><![CDATA[3. மிஸ்பாவிலே கெத்லியாவினிடத்தில் இருந்த எல்லா யூதரையும், அங்கே காணப்பட்ட யுத்தமனுஷராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ইশ্মায়েল হত্যা করেছিল গদলিযের সঙ্গে মিস্পায বাস করা যিহূদার লোকদের এবং বাবিলের সৈন্যদেরও|]]></a:t>
+              <a:t><![CDATA[கல்தேயரையும் இஸ்மவேல் வெட்டிப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 41]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>