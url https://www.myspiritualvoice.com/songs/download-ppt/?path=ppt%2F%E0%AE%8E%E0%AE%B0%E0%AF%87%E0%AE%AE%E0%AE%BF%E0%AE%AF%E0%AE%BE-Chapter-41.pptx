--- v0 (2026-08-02)
+++ v1 (2026-08-03)
@@ -73,56 +73,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,53 +138,50 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
-[...1 lines deleted...]
-    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -329,56 +320,53 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாடியைச் சிரைத்து, வஸ்திரங்களைக் கிழித்து, தங்களைக் கீறிக்கொண்டிருந்த எண்பதுபேர் சீகேமிலும் சீலோவிலும் சமாரியாவிலுமிருந்து, தங்கள் கைகளில் காணிக்கைகளையும் தூபவர்க்கங்களையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுபோகும்படி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாடியைச் சிரைத்து, வஸ்திரங்களைக் கிழித்து, தங்களைக் கீறிக்கொண்டிருந்த எண்பதுபேர் சீகேமிலும் சீலோவிலும் சமாரியாவிலுமிருந்து, தங்கள் கைகளில் காணிக்கைகளையும் தூபவர்க்கங்களையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுபோகும்படி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாடியைச் சிரைத்து, வஸ்திரங்களைக் கிழித்து, தங்களைக் கீறிக்கொண்டிருந்த எண்பதுபேர் சீகேமிலும் சீலோவிலும் சமாரியாவிலுமிருந்து, தங்கள் கைகளில் காணிக்கைகளையும் தூபவர்க்கங்களையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுபோகும்படி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் மிஸ்பாவிலிருந்து புறப்பட்டு, அவர்களுக்கு எதிராக அழுதுகொண்டே நடந்துவந்து அவர்களைச் சந்தித்தபோது, அவர்களை நோக்கி: அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. தாடியைச் சிரைத்து, வஸ்திரங்களைக் கிழித்து, தங்களைக் கீறிக்கொண்டிருந்த எண்பதுபேர் சீகேமிலும் சீலோவிலும் சமாரியாவிலுமிருந்து, தங்கள் கைகளில் காணிக்கைகளையும் தூபவர்க்கங்களையும், கர்த்தருடைய ஆலயத்துக்குக் கொண்டுபோகும்படி வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் நகரத்தின் மத்தியில் வந்தபோது, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த மனுஷரும் அவர்களை வெட்டி ஒரு பள்ளத்திலே தள்ளிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் மிஸ்பாவிலிருந்து புறப்பட்டு, அவர்களுக்கு எதிராக அழுதுகொண்டே நடந்துவந்து அவர்களைச் சந்தித்தபோது, அவர்களை நோக்கி: அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்களில் பத்துபேர் மீந்திருந்தார்கள்; அவர்கள் இஸ்மவேலைப்பார்த்து; எங்களைக் கொலை செய்யவேண்டாம்; கோதுமையும் வாற்கோதுமையும் எண்ணெயும் தேனுமுள்ள புதையல்கள் எங்களுக்கு நிலத்தின்கீழ் இருக்கிறது என்றார்கள்; அப்பொழுது அவர்களை அவர்கள் சகோதரரோடுங்கூட கொலைசெய்யாமல் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் நகரத்தின் மத்தியில் வந்தபோது, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த மனுஷரும் அவர்களை வெட்டி ஒரு பள்ளத்திலே தள்ளிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்களில் பத்துபேர் மீந்திருந்தார்கள்; அவர்கள் இஸ்மவேலைப்பார்த்து; எங்களைக் கொலை செய்யவேண்டாம்; கோதுமையும் வாற்கோதுமையும் எண்ணெயும் தேனுமுள்ள புதையல்கள் எங்களுக்கு நிலத்தின்கீழ் இருக்கிறது என்றார்கள்; அப்பொழுது அவர்களை அவர்கள் சகோதரரோடுங்கூட கொலைசெய்யாமல் விட்டுவைத்தான்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் நகரத்தின் மத்தியில் வந்தபோது, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த மனுஷரும் அவர்களை வெட்டி ஒரு பள்ளத்திலே தள்ளிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்மவேல் கெதலியாவினிமித்தம் வெட்டின மனுஷருடைய பிரேதங்களையெல்லாம் எறிந்துபோட்ட பள்ளமோவெனில், ஆசா என்னும் ராஜா இஸ்ரவேலின் ராஜாவாகிய பாஷாவினிமித்தம் உண்டுபண்ணின பள்ளந்தானே; அதை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டுண்ட பிரேதங்களால் நிரப்பினான்.]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் அவர்களில் பத்துபேர் மீந்திருந்தார்கள்; அவர்கள் இஸ்மவேலைப்பார்த்து; எங்களைக் கொலை செய்யவேண்டாம்; கோதுமையும் வாற்கோதுமையும் எண்ணெயும் தேனுமுள்ள புதையல்கள் எங்களுக்கு நிலத்தின்கீழ் இருக்கிறது என்றார்கள்; அப்பொழுது அவர்களை அவர்கள் சகோதரரோடுங்கூட கொலைசெய்யாமல் விட்டுவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு இஸ்மவேல் மிஸ்பாவில் இருக்கிற மீதியான ஜனத்தையெல்லாம் சிறைப்படுத்திக்கொண்டுபோனான்; ராஜாவின் குமாரத்திகளையும் காவற்சேனாதிபதியாகிய நேபுசராதான் அகிக்காமின் குமாரனாகிய கெதலியாவின் விசாரிப்புக்கு ஒப்புவித்துப் போன மிஸ்பாவிலுள்ள மீதியான சகல ஜனங்களையும் நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் சிறைப்படுத்திக்கொண்டு அம்மோன் புத்திரர் பட்சத்தில் போகப் புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[9. இஸ்மவேல் கெதலியாவினிமித்தம் வெட்டின மனுஷருடைய பிரேதங்களையெல்லாம் எறிந்துபோட்ட பள்ளமோவெனில், ஆசா என்னும் ராஜா இஸ்ரவேலின் ராஜாவாகிய பாஷாவினிமித்தம் உண்டுபண்ணின பள்ளந்தானே; அதை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டுண்ட பிரேதங்களால் நிரப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் செய்த பொல்லாப்பையெல்லாம் கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும் கேட்டபோது.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் புருஷரையெல்லாம் கூட்டிக்கொண்டு, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோடே யுத்தம் பண்ணப்போய், அவனைக் கிபியோனிலிருக்கும் பெருங்குளத்துத் தண்ணீரண்டையிலே கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் புருஷரையெல்லாம் கூட்டிக்கொண்டு, நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோடே யுத்தம் பண்ணப்போய், அவனைக் கிபியோனிலிருக்கும் பெருங்குளத்துத் தண்ணீரண்டையிலே கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது இஸ்மவேலோடிருந்த சகல ஜனங்களும் கரேயாவின் குமாரனாகிய யோகனானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரையும் கண்டு சந்தோஷப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்மவேலோடிருந்த சகல ஜனங்களும் கரேயாவின் குமாரனாகிய யோகனானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரையும் கண்டு சந்தோஷப்பட்டு,]]></a:t>
+              <a:t><![CDATA[14. இஸ்மவேல் மிஸ்பாலிலிருந்து சிறைப்பிடித்துக்கொண்டுபோன ஜனங்களெல்லாம் பின்னிட்டுத் திரும்பி, கரேயாவின் குமாரனாகிய யோகனானிடத்தில் வந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்மவேலோடிருந்த சகல ஜனங்களும் கரேயாவின் குமாரனாகிய யோகனானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரையும் கண்டு சந்தோஷப்பட்டு,]]></a:t>
+              <a:t><![CDATA[14. இஸ்மவேல் மிஸ்பாலிலிருந்து சிறைப்பிடித்துக்கொண்டுபோன ஜனங்களெல்லாம் பின்னிட்டுத் திரும்பி, கரேயாவின் குமாரனாகிய யோகனானிடத்தில் வந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்மவேல் மிஸ்பாலிலிருந்து சிறைப்பிடித்துக்கொண்டுபோன ஜனங்களெல்லாம் பின்னிட்டுத் திரும்பி, கரேயாவின் குமாரனாகிய யோகனானிடத்தில் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோ, எட்டுப்பேரோடுங்கூட யோகனானின் கைக்குத் தப்பி, அம்மோன் புத்திரரிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்மவேல் மிஸ்பாலிலிருந்து சிறைப்பிடித்துக்கொண்டுபோன ஜனங்களெல்லாம் பின்னிட்டுத் திரும்பி, கரேயாவின் குமாரனாகிய யோகனானிடத்தில் வந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோ, எட்டுப்பேரோடுங்கூட யோகனானின் கைக்குத் தப்பி, அம்மோன் புத்திரரிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நெத்தானியாவின் குமாரனாகிய இஸ்மவேலோ, எட்டுப்பேரோடுங்கூட யோகனானின் கைக்குத் தப்பி, அம்மோன் புத்திரரிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+              <a:t><![CDATA[17. பாபிலோன் ராஜா தேசத்தின் மேல் அதிகாரியாக்கின அகிக்காமின் குமாரனாகிய கெதலியாவை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டிப்போட்டதினிமித்தம், கல்தேயருக்குப் பயந்தபடியினால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+              <a:t><![CDATA[17. பாபிலோன் ராஜா தேசத்தின் மேல் அதிகாரியாக்கின அகிக்காமின் குமாரனாகிய கெதலியாவை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டிப்போட்டதினிமித்தம், கல்தேயருக்குப் பயந்தபடியினால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+              <a:t><![CDATA[18. தாங்கள் எகிப்துக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்கு அருகான கிம்கானின் பேட்டையில் தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கரேயாவின் குமாரனாகிய யோகனானும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரும், அகிக்காமின் குமாரனாகிய கெதலியாவை வெட்டிப் போட்ட நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் கொண்டுபோனதும், தாங்கள் கிபியோனிலே விடுதலையாக்கித் திரும்பப்பண்ணினதுமான் மீதியான சகல ஜனமுமாகிய சேவகரான மனுஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், அரமனைப் பிரதானிகளையும் சேர்த்துக்கொண்டு.]]></a:t>
+              <a:t><![CDATA[18. தாங்கள் எகிப்துக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்கு அருகான கிம்கானின் பேட்டையில் தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,377 +4132,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாபிலோன் ராஜா தேசத்தின் மேல் அதிகாரியாக்கின அகிக்காமின் குமாரனாகிய கெதலியாவை நெத்தானியாவின் குமாரனாகிய இஸ்மவேல் வெட்டிப்போட்டதினிமித்தம், கல்தேயருக்குப் பயந்தபடியினால்.]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[18. தாங்கள் எகிப்துக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்குப் போகப் புறப்பட்டு, பெத்லகேமூருக்கு அருகான கிம்கானின் பேட்டையில் தங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4580,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த பத்துப்பேரும் எழும்பி, பாபிலோன் ராஜா தேசத்தின்மேல் அதிகாரியாக வைத்த சாப்பானின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவைப் பட்டயத்தால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு ஏழாம் மாதத்திலே ராஜவம்சத்தில் பிறந்தவனும், எலிசாமாவின் குமாரனாகிய நெத்தானியாவின் மகனுமான இஸ்மவேலும், அவனுடனேகூட ராஜாவின் பிரபுக்களான பத்துப் பேரும் மிஸ்பாவுக்கு அகிக்காமின் குமாரனாகிய கெதலியாவினிடத்தில் வந்து, அங்கே ஏகமாய் போஜனம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மிஸ்பாவிலே கெத்லியாவினிடத்தில் இருந்த எல்லா யூதரையும், அங்கே காணப்பட்ட யுத்தமனுஷராகிய கல்தேயரையும் இஸ்மவேல் வெட்டிப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த பத்துப்பேரும் எழும்பி, பாபிலோன் ராஜா தேசத்தின்மேல் அதிகாரியாக வைத்த சாப்பானின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவைப் பட்டயத்தால் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மிஸ்பாவிலே கெத்லியாவினிடத்தில் இருந்த எல்லா யூதரையும், அங்கே காணப்பட்ட யுத்தமனுஷராகிய கல்தேயரையும் இஸ்மவேல் வெட்டிப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது நெத்தானியாவின் குமாரனாகிய இஸ்மவேலும், அவனோடிருந்த பத்துப்பேரும் எழும்பி, பாபிலோன் ராஜா தேசத்தின்மேல் அதிகாரியாக வைத்த சாப்பானின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவைப் பட்டயத்தால் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் கெதலியாவைக் கொன்ற பின்பு, மறுநாளிலே அதை ஒருவரும் இன்னும் அறியாதிருக்கையில்:]]></a:t>
+              <a:t><![CDATA[3. மிஸ்பாவிலே கெத்லியாவினிடத்தில் இருந்த எல்லா யூதரையும், அங்கே காணப்பட்ட யுத்தமனுஷராகிய கல்தேயரையும் இஸ்மவேல் வெட்டிப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722164" r:id="rId1"/>
+    <p:sldLayoutId id="2474737585" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5419,74 +5080,50 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ശെഖേമിൽനിന്നും ശീലോവിൽനിന്നും ശമർയ്യയിൽനിന്നും എണ്പതു പുരുഷന്മാർ താടി ചിരെച്ചും വസ്ത്രം കീറിയും]]></a:t>
+              <a:t><![CDATA[4. গদলিয় নিহত হবার পরের দিন 80 জন মানুষ মিস্পা শহরে এসেছিল| তারা প্রভুর উপাসনালযে এসেছিল শস্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തങ്ങളെത്തന്നേ മുറിവേല്പിച്ചുംകൊണ്ടു വഴിപാടും കുന്തുരുക്കവും എടുത്തു യഹോവയുടെ ആലയത്തിലേക്കു]]></a:t>
+              <a:t><![CDATA[নৈবেদ্য ও হোমবলি নিয়ে| ঐ 80 জন মানুষ তাদের দাড়ি কামিয়ে ফেলেছিল, তাদের জামাকাপড় ছিঁড়ে ছিল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോകുംവഴി അവിടെ എത്തി.]]></a:t>
+              <a:t><![CDATA[তাদের নিজেদের ক্ষতবিক্ষত করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നെഥന്യാവിന്റെ മകൻ യിശ്മായേൽ മിസ്പയിൽനിന്നു പുറപ്പെട്ടു കരഞ്ഞുംകൊണ്ടു അവരെ എതിരേറ്റു ചെന്നു; അവരെ]]></a:t>
+              <a:t><![CDATA[5. ঐ লোকরা এসেছিল শিখিম, শীলো এবং শমরিয়া থেকে| তাদের মধ্যে কেউই জানতো না য়ে গদলিয় নিহত হয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കണ്ടപ്പോൾ അവൻ അവരോടു: അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവിന്റെ അടുക്കൽ വരുവിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. ইশ্মায়েল মিস্পা ছেড়েছিল এবং ঐ লোকদের সঙ্গে দেখা করতে বেরিয়েছিল| হাঁটবার সময় সে কাঁদছিল|ঐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവർ പട്ടണത്തിന്റെ നടുവിൽ എത്തിയപ്പോൾ നെഥന്യാവിന്റെ മകനായ യിശ്മായേലും കൂടെയുണ്ടായിരുന്ന ആളുകളും]]></a:t>
+              <a:t><![CDATA[লোকদের সঙ্গে দেখা হওয়ার পর সে চিত্কার করে বলেছিল, “আমার সঙ্গে চলো তোমরা গদলিয়র সঙ্গে দেখা করতে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരെ കൊന്നു ഒരു കുഴിയിൽ ഇട്ടുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[7. তারা যখন গদলিয়র সঙ্গে সাক্ষাতের উদ্দেশ্যে শহরে এসেছিল, ইশ্মায়েল ও তার সঙ্গীরা ঐ 80 জনকে হত্যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എന്നാൽ അവരിൽ പത്തുപേർ യിശ്മായേലിനോടു: ഞങ്ങളെ കൊല്ലരുതേ; വയലിൽ കോതമ്പു, യവം, എണ്ണ, തേൻ എന്നീവക]]></a:t>
+              <a:t><![CDATA[করে একটি গভীর জলাধারে ফেলে দিয়েছিল| কিন্তু হত্যার আগে ইশ্মায়েলকে ঐ 80 জনের 10 জন বলেছিল, “আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംഭാരങ്ങൾ ഞങ്ങൾ ഒളിച്ചുവെച്ചിട്ടുണ്ടു എന്നു പറഞ്ഞു; അതുകൊണ്ടു അവൻ സമ്മതിച്ചു അവരെ അവരുടെ]]></a:t>
+              <a:t><![CDATA[অন্তত তুমি হত্যা কোরো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹോദരന്മാരോടുകൂടെ കൊല്ലാതെയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[8. আমরা মাঠের মধ্যে কিছু জিনিস লুকিয়ে রেখেছি| আমাদের গম আছে, য়ব আছে, তেল ও মধু আছে| এই সব তোমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. എന്നാൽ ഏഴാം മാസത്തിൽ രാജവംശക്കാരനും രാജാവിന്റെ മഹത്തുക്കളിൽ ഒരുവനുമായി എലീശാമയുടെ മകനായ]]></a:t>
+              <a:t><![CDATA[1. সাত মাসের মাথায় নথনিয়ের পুত্র, ইলীশামার পৌত্র ইশ্মায়েল এসেছিল গদলিয়র কাছে| ইশ্মায়েল সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യിശ്മായേൽ ഗെദല്യാവെയും കൂട്ടരെയും കൊന്നു ശവങ്ങളെ എല്ലാം ഇട്ടുകളഞ്ഞ കുഴി ആസാരാജാവു യിസ്രായേൽ]]></a:t>
+              <a:t><![CDATA[আমরা দেব|” তাই ইশ্মায়েল অন্যদের হত্যা করার সময় ঐ 10 জনকে হত্যা করেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവായ ബയശാനിമിത്തം ഉണ്ടാക്കിയതായിരുന്നു; നെഥന്യാവിന്റെ മകനായ യിശ്മായേൽ അതിനെ നിഹതന്മാരെക്കൊണ്ടു]]></a:t>
+              <a:t><![CDATA[9. ইশ্মায়েল গভীর জলাধারটি মৃতদেহে ভরিয়ে ফেলেছিল| জলাধারটি ছিল বিশাল| জলাধারটি নির্মিত হয়েছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിറെച്ചു.]]></a:t>
+              <a:t><![CDATA[যিহূদার রাজা আসার দ্বারা| আসা জলাধারটি তৈরী করেছিল যাতে যুদ্ধের সময় জলের অভাব না হয়| ইস্রায়েলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. പിന്നെ യിശ്മായേൽ മിസ്പയിൽ ഉണ്ടായിരുന്ന ജനശിഷ്ടത്തെ ഒക്കെയും രാജകുമാരികളെയും അകമ്പടിനായകനായ]]></a:t>
+              <a:t><![CDATA[রাজা বাশার হাত থেকে রক্ষা পাওয়ার জন্য আসা ঐ জলাধারটি তৈরী করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെബൂസർ-അദാൻ അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവെ ഏല്പിച്ചവരായി മിസ്പയിൽ ശേഷിച്ചിരുന്ന സകലജനത്തെയും]]></a:t>
+              <a:t><![CDATA[10. ইশ্মায়েল মিস্পা শহরের লোকদের জোর করে তার সঙ্গে নিয়ে গিয়েছিল নদী পার করে অম্মোন সম্প্রদাযের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബദ്ധരാക്കി കൊണ്ടുപോയി; നെഥന്യാവിന്റെ മകൻ യിശ്മായേൽ അവരെ ബദ്ധരാക്കി അമ്മോന്യരുടെ അടുക്കൽ കൊണ്ടു]]></a:t>
+              <a:t><![CDATA[লোকদের দেশে পৌঁছবার জন্য| (ঐ লোকদের মধ্যে ছিল রাজকন্যাগণ, এবং সাধারণ মানুষ যাদের নবূখদ্রিত্‌সর বন্দী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോകുവാൻ യാത്ര പുറപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[করে নি| নবূষরদন, রাজার বিশেষ রক্ষীদের আধিকারিক, গদলিয়কে এই লোকদের রাজ্যপাল করেছিল|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നെഥന്യാവിന്റെ മകൻ യിശ്മായേൽ ചെയ്ത ദോഷം ഒക്കെയും കാരേഹിന്റെ മകനായ യോഹാനാനും കൂടെ ഉണ്ടായിരുന്ന]]></a:t>
+              <a:t><![CDATA[11. কারেহের পুত্র য়োহানন এবং তার সঙ্গের সেনা আধিকারিকরা ইশ্মায়েলের দুষ্ট কর্মসমূহের কথা শুনেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പടത്തലവന്മാരും കേട്ടപ്പോൾ]]></a:t>
+              <a:t><![CDATA[12. তারা যুদ্ধের জন্য সৈন্যবাহিনী নিয়ে রওনা দিয়েছিল| তারা ইশ্মায়েলকে ধরেছিল গিবিযোনে একটি বিশাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവർ സകലപുരുഷന്മാരെയും കൂട്ടിക്കൊണ്ടു നെഥന്യാവിന്റെ മകനായ യിശ്മായേലിനോടു യുദ്ധംചെയ്‍വാൻ ചെന്നു,]]></a:t>
+              <a:t><![CDATA[জলাশযের কাছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെഥന്യാവിന്റെ മകൻ യിശ്മായേൽ പത്തു ആളുമായി മിസ്പയിൽ അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവിന്റെ അടുക്കൽ വന്നു;]]></a:t>
+              <a:t><![CDATA[নিয়ে এসেছিল আরো দশ জনকে| ঐ দশ জন লোক, ইশ্মায়েলের সঙ্গীরা এসে ছিল মিস্পা শহরে| ইশ্মায়েল ছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗിബെയോനിലെ പെരിങ്കളങ്ങരെ വെച്ചു അവനെ കണ്ടെത്തി.]]></a:t>
+              <a:t><![CDATA[13. ইশ্মায়েলের বন্দীরা য়োহানন এবং তার সঙ্গে সেনা আধিকারিকদের দেখে খুব খুশী হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യിശ്മായേലിനോടു കൂടെ ഉണ്ടായിരുന്ന ജനമൊക്കെയും കാരേഹിന്റെ മകനായ യോഹാനാനെയും കൂടെയുണ്ടായിരുന്ന]]></a:t>
+              <a:t><![CDATA[14. তারপর মিস্পাতে ইশ্মায়েল কর্ত্তৃক যাদের বন্দী করে নেওয়া হয়েছিল সেই সমস্ত লোকরা কারেহের পুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാ പടത്തലവന്മാരെയും കണ്ടപ്പോൾ സന്തോഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[য়োহাননের কাছে ছুটে এলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യിശ്മായേൽ മിസ്പയിൽനിന്നു ബദ്ധരാക്കി കൊണ്ടുപോന്നിരുന്ന സർവ്വജനവും തിരിഞ്ഞു, കാരേഹിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[15. কিন্তু ইশ্মায়েল কোন মতে তার 8 জন সঙ্গী নিয়ে দৌড়ে লুকিয়ে পড়েছিল অম্মোন দেশের মানুষদের মধ্যে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോഹാനാന്റെ അടുക്കൽ ചേർന്നു.]]></a:t>
+              <a:t><![CDATA[16. অতএব গদলিয়কে হত্যা করবার পর ইশ্মায়েল যাদের মিস্পা থেকে বন্দী করেছিল তাদের সবাইকে য়োহানন ও তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നെഥന്യാവിന്റെ മകൻ യിശ്മായേലോ എട്ടു ആളുമായി യോഹാനാനെ വിട്ടു തെറ്റി അമ്മോന്യരുടെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[সেনা আধিকারিকরা উদ্ধার করেছিল| যারা পড়ে ছিল তারা হল সৈন্যগণ, মহিলাগণ, ছোট ছোট বাচচারা এবং রাজ সভার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊയ്ക്കളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[উচ্চপদস্থ কর্মচারীগণ| গিবিয়োন শহর থেকে এই সব লোকদের য়োহানন ফেরত্‌ এনেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നെഥന്യാവിന്റെ മകൻ യിശ്മായേൽ അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവെ കൊന്നുകളഞ്ഞശേഷം, അവന്റെ കയ്യിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[17. য়োহানন এবং তার সেনা প্রধানরা কল্দীযদের ভয়ে ভীত হয়ে পড়েছিল| গদলিয় যিহূদার রাজ্যপাল হিসেবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാരേഹിന്റെ മകനായ യോഹാനാനും കൂടെ ഉണ്ടായിരുന്ന എല്ലാപടത്തലവന്മാരും വിടുവിച്ച ജനശിഷ്ടത്തെ ഒക്കെയും,]]></a:t>
+              <a:t><![CDATA[বাবিলের রাজা নবূখদ্রিত্‌সর দ্বারা নিযুক্ত হয়েছিল, কিন্তু পরে ইশ্মায়েল তাকে হত্যা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗിബെയോനിൽനിന്നു തിരികെ കൊണ്ടുവന്ന പടയാളികളെയും സ്ത്രീകളെയും കുഞ്ഞുങ്ങളെയും ഷണ്ഡന്മാരെയും തന്നേ, അവർ]]></a:t>
+              <a:t><![CDATA[18. তাই য়োহানন ভেবেছিল য়ে এই খবর পেয়ে কল্দীযরা রেগে যাবে| কারণ ইশ্মায়েল তাদের পরিচিত| তাই তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവിടെ മിസ്പയിൽവെച്ചു അവർ ഒന്നിച്ചു ഭക്ഷണം കഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[রাজপরিবারের এক জন সদস্য| সে ছিল যিহূদার রাজার রাজসভার এক জন সভাসদ| ইশ্মায়েল ও তার সঙ্গীরা গদলিয়র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്പയിൽനിന്നു കൂട്ടിക്കൊണ്ടു,]]></a:t>
+              <a:t><![CDATA[দ্রুত মিশর ত্যাগ করার সিদ্ধান্ত নিয়েছিল| মিশর যাওয়ার পথে বৈত্‌লেহেম শহরের কাছে গেরুথ কিমহমের য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,447 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. കല്ദയരെ പേടിച്ചിട്ടു മിസ്രയീമിൽ പോകുവാൻ യാത്രപുറപ്പെട്ടു ബേത്ത്ളേഹെമിന്നു സമീപത്തുള്ള]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[കൊന്നുകളകകാരണത്താൽ ആയിരുന്നു അവർ കല്ദയരെ പേടിച്ചതു.]]></a:t>
+              <a:t><![CDATA[সরাইখানা আছে সেখানে তারা থেকে গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നെഥന്യാവിന്റെ മകൻ യിശ്മായേലും കൂടെ ഉണ്ടായിരുന്ന പത്തു ആളും എഴുന്നേറ്റു, ബാബേൽരാജാവു]]></a:t>
+              <a:t><![CDATA[সঙ্গে এক সঙ্গে খাওয়া-দাওযা করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശാധിപതിയാക്കിയിരുന്ന ശാഫാന്റെ മകനായ അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവെ വാൾകൊണ്ടു വെട്ടിക്കൊന്നു.]]></a:t>
+              <a:t><![CDATA[2. যখন তারা এক সঙ্গে খাওয়া-দাওযা করছিল, তখন ইশ্মায়েল ও তার দশ জন সঙ্গী তাদের তরবারি বের করেছিল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. മിസ്പയിൽ ഗെദല്യാവിന്റെ അടുക്കൽ ഉണ്ടായിരുന്ന എല്ലാ യെഹൂദന്മാരെയും അവിടെ കണ്ട കല്ദയപടയാളികളെയും]]></a:t>
+              <a:t><![CDATA[গদলিযের ওপর আক্রমণ করে তাকে হত্যা করেছিল| গদলিয় ছিল সেই জন য়ে বাবিলের রাজার দ্বারা যিহূদার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിശ്മായേൽ കൊന്നുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[রাজ্যপাল নিযুক্ত হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഗെദല്യാവെ കൊന്നിട്ടു രണ്ടാം ദിവസം, അതു ആരും അറിയാതിരിക്കുമ്പോൾ തന്നേ,]]></a:t>
+              <a:t><![CDATA[3. ইশ্মায়েল হত্যা করেছিল গদলিযের সঙ্গে মিস্পায বাস করা যিহূদার লোকদের এবং বাবিলের সৈন্যদেরও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 41]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>