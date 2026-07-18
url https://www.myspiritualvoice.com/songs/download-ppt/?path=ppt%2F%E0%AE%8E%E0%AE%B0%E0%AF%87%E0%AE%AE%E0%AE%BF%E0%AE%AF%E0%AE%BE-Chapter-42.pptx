--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -93,52 +93,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -170,51 +168,50 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -363,54 +360,53 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் இந்த தேசத்திலே தரித்திருந்தால், நான் உங்களைக் கட்டுவேன், உங்களை இடிக்கமாட்டேன்; உங்களை நாட்டுவேன், உங்களைப் பிடுங்கமாட்டேன்; நான் உங்களுக்குச் செய்திருக்கிற தீங்குக்கு மனஸ்தாபப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. அவர்களை நோக்கி: உங்களுக்காக விண்ணப்பஞ்செய்யும்படிக்கு நீங்கள் என்னை அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் பயப்படுகிற பாபிலோன் ராஜாவுக்கு பயப்படவேண்டாம், அவனுக்குப் பயப்படாதிருப்பீர்களாக என்று கர்த்தர் சொல்லுகிறார், உங்களை இரட்சிக்கும்படிக்கும், உங்களை அவன் கைக்குத் தப்புவிக்கும்படிக்கும் நான் உங்களுடனே இருந்து,]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் இந்த தேசத்திலே தரித்திருந்தால், நான் உங்களைக் கட்டுவேன், உங்களை இடிக்கமாட்டேன்; உங்களை நாட்டுவேன், உங்களைப் பிடுங்கமாட்டேன்; நான் உங்களுக்குச் செய்திருக்கிற தீங்குக்கு மனஸ்தாபப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் உங்களுக்கு இரங்குகிறதற்கும், உங்கள் சுயதேசத்துக்கு உங்களைத் திரும்பிவரப்பண்ணுகிறதற்கும் உங்களுக்கு இரக்கஞ்செய்வேன்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் பயப்படுகிற பாபிலோன் ராஜாவுக்கு பயப்படவேண்டாம், அவனுக்குப் பயப்படாதிருப்பீர்களாக என்று கர்த்தர் சொல்லுகிறார், உங்களை இரட்சிக்கும்படிக்கும், உங்களை அவன் கைக்குத் தப்புவிக்கும்படிக்கும் நான் உங்களுடனே இருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமல், நாங்கள் இந்த தேசத்திலே இருக்கிறதில்லையென்றும்,]]></a:t>
+              <a:t><![CDATA[12. அவன் உங்களுக்கு இரங்குகிறதற்கும், உங்கள் சுயதேசத்துக்கு உங்களைத் திரும்பிவரப்பண்ணுகிறதற்கும் உங்களுக்கு இரக்கஞ்செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் யுத்தத்தைக் காணாததும், எக்காள சத்தத்தைக் கேளாததும், அப்பத்தாழ்ச்சியினால் பட்டினியாய் இராததுமான எகிப்து தேசத்துக்கே போய், அங்கே தரித்திருப்போம் என்றும் சொல்வீர்களேயாகில்,]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமல், நாங்கள் இந்த தேசத்திலே இருக்கிறதில்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் யுத்தத்தைக் காணாததும், எக்காள சத்தத்தைக் கேளாததும், அப்பத்தாழ்ச்சியினால் பட்டினியாய் இராததுமான எகிப்து தேசத்துக்கே போய், அங்கே தரித்திருப்போம் என்றும் சொல்வீர்களேயாகில்,]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமல், நாங்கள் இந்த தேசத்திலே இருக்கிறதில்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள் எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் யுத்தத்தைக் காணாததும், எக்காள சத்தத்தைக் கேளாததும், அப்பத்தாழ்ச்சியினால் பட்டினியாய் இராததுமான எகிப்து தேசத்துக்கே போய், அங்கே தரித்திருப்போம் என்றும் சொல்வீர்களேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது நன்மையானாலும் தீமையானாலும் சரி, எங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கு நாங்கள் கீழ்ப்படிவதினால் எங்களுக்கு நன்மையுண்டாகும்படி நாங்கள் உம்மை அனுப்புகிற எங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குக் கீழ்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அவர்கள் எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மைக்கொண்டு எங்களுக்குச் சொல்லியனுப்பும் எல்லாவார்த்தைகளின்படியும் நாங்கள் செய்யாவிட்டால், கர்த்தர் நமக்கு நடுவே சத்தியமும் உண்மையுமான சாட்சியாயிருக்கக்கடவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள் எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் யுத்தத்தைக் காணாததும், எக்காள சத்தத்தைக் கேளாததும், அப்பத்தாழ்ச்சியினால் பட்டினியாய் இராததுமான எகிப்து தேசத்துக்கே போய், அங்கே தரித்திருப்போம் என்றும் சொல்வீர்களேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள் எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள் எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது நன்மையானாலும் தீமையானாலும் சரி, எங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கு நாங்கள் கீழ்ப்படிவதினால் எங்களுக்கு நன்மையுண்டாகும்படி நாங்கள் உம்மை அனுப்புகிற எங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குக் கீழ்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அவர்கள் எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மைக்கொண்டு எங்களுக்குச் சொல்லியனுப்பும் எல்லாவார்த்தைகளின்படியும் நாங்கள் செய்யாவிட்டால், கர்த்தர் நமக்கு நடுவே சத்தியமும் உண்மையுமான சாட்சியாயிருக்கக்கடவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவில் மீதியானவர்களே, எகிப்துக்குப் போகாதிருங்கள் என்று கர்த்தர் உங்களைக் குறித்துச் சொன்னாரன்பதை இந்நாளிலே உங்களுக்குச் சாட்சியாக அறிவித்தேன் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவில் மீதியானவர்களே, எகிப்துக்குப் போகாதிருங்கள் என்று கர்த்தர் உங்களைக் குறித்துச் சொன்னாரன்பதை இந்நாளிலே உங்களுக்குச் சாட்சியாக அறிவித்தேன் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. யூதாவில் மீதியானவர்களே, எகிப்துக்குப் போகாதிருங்கள் என்று கர்த்தர் உங்களைக் குறித்துச் சொன்னாரன்பதை இந்நாளிலே உங்களுக்குச் சாட்சியாக அறிவித்தேன் என்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. யூதாவில் மீதியானவர்களே, எகிப்துக்குப் போகாதிருங்கள் என்று கர்த்தர் உங்களைக் குறித்துச் சொன்னாரன்பதை இந்நாளிலே உங்களுக்குச் சாட்சியாக அறிவித்தேன் என்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும், அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும், அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும், அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்போதும் தங்கியிருப்பதற்கு நீங்கள் போக விரும்புகிற ஸ்தலத்தில் தானே பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவீர்களென்று நிச்சயமாய் அறியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும், அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்போதும் தங்கியிருப்பதற்கு நீங்கள் போக விரும்புகிற ஸ்தலத்தில் தானே பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவீர்களென்று நிச்சயமாய் அறியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும், அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எல்லா இராணுவச் சேர்வைக்காரரும், கரேயாவின் குமாரனாகிய யோகனானும், ஓசாயாவின் குமாரனாகிய யெசனியாவும், சிறியோர் முதல் பெரியோர்மட்டும்மான சகலஜனங்களும் சேர்ந்துவந்து.]]></a:t>
+              <a:t><![CDATA[22. இப்போதும் தங்கியிருப்பதற்கு நீங்கள் போக விரும்புகிற ஸ்தலத்தில் தானே பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவீர்களென்று நிச்சயமாய் அறியுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எல்லா இராணுவச் சேர்வைக்காரரும், கரேயாவின் குமாரனாகிய யோகனானும், ஓசாயாவின் குமாரனாகிய யெசனியாவும், சிறியோர் முதல் பெரியோர்மட்டும்மான சகலஜனங்களும் சேர்ந்துவந்து.]]></a:t>
+              <a:t><![CDATA[22. இப்போதும் தங்கியிருப்பதற்கு நீங்கள் போக விரும்புகிற ஸ்தலத்தில் தானே பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவீர்களென்று நிச்சயமாய் அறியுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும் செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி ஜெபம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எல்லா இராணுவச் சேர்வைக்காரரும், கரேயாவின் குமாரனாகிய யோகனானும், ஓசாயாவின் குமாரனாகிய யெசனியாவும், சிறியோர் முதல் பெரியோர்மட்டும்மான சகலஜனங்களும் சேர்ந்துவந்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும் செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி ஜெபம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எல்லா இராணுவச் சேர்வைக்காரரும், கரேயாவின் குமாரனாகிய யோகனானும், ஓசாயாவின் குமாரனாகிய யெசனியாவும், சிறியோர் முதல் பெரியோர்மட்டும்மான சகலஜனங்களும் சேர்ந்துவந்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உம்முடைய கண்கள் எங்களைக் காண்கிறபடியே திரளான ஜனங்களில் கொஞ்சப்பேரே மீந்திருக்கிறோம் என்றார்கள்]]></a:t>
+              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும் செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி ஜெபம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உம்முடைய கண்கள் எங்களைக் காண்கிறபடியே திரளான ஜனங்களில் கொஞ்சப்பேரே மீந்திருக்கிறோம் என்றார்கள்]]></a:t>
+              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும் செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி ஜெபம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எரேமியா தீர்க்கதரிசி அவர்களை நோக்கி: நீங்கள் சொன்னதைக் கேட்டேன்; இதோ, உங்கள் வார்த்தையின்படியே உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு மறு உத்திரவாகச் சொல்லும் எல்லா வார்த்தைகளையும் நான் உங்களுக்கு ஒன்றையும் மறைக்காமல் அறிவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. உம்முடைய கண்கள் எங்களைக் காண்கிறபடியே திரளான ஜனங்களில் கொஞ்சப்பேரே மீந்திருக்கிறோம் என்றார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பத்துநாள் சென்றபின்பு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. அது நன்மையானாலும் தீமையானாலும் சரி, எங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கு நாங்கள் கீழ்ப்படிவதினால் எங்களுக்கு நன்மையுண்டாகும்படி நாங்கள் உம்மை அனுப்புகிற எங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குக் கீழ்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,160 +5371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர்கள் எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மைக்கொண்டு எங்களுக்குச் சொல்லியனுப்பும் எல்லாவார்த்தைகளின்படியும் நாங்கள் செய்யாவிட்டால், கர்த்தர் நமக்கு நடுவே சத்தியமும் உண்மையுமான சாட்சியாயிருக்கக்கடவர்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[5. அப்பொழுது அவர்கள் எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மைக்கொண்டு எங்களுக்குச் சொல்லியனுப்பும் எல்லாவார்த்தைகளின்படியும் நாங்கள் செய்யாவிட்டால், கர்த்தர் நமக்கு நடுவே சத்தியமும் உண்மையுமான சாட்சியாயிருக்கக்கடவர்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எரேமியா தீர்க்கதரிசி அவர்களை நோக்கி: நீங்கள் சொன்னதைக் கேட்டேன்; இதோ, உங்கள் வார்த்தையின்படியே உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு மறு உத்திரவாகச் சொல்லும் எல்லா வார்த்தைகளையும் நான் உங்களுக்கு ஒன்றையும் மறைக்காமல் அறிவிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன், கரேயாவின் குமாரனாகிய யோகானானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரையும், சிறியோர்முதல் பெரியோர்மட்டும் உண்டான சகல ஜனங்களையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[7. பத்துநாள் சென்றபின்பு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களை நோக்கி: உங்களுக்காக விண்ணப்பஞ்செய்யும்படிக்கு நீங்கள் என்னை அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன், கரேயாவின் குமாரனாகிய யோகானானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரையும், சிறியோர்முதல் பெரியோர்மட்டும் உண்டான சகல ஜனங்களையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5999,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493700" r:id="rId1"/>
+    <p:sldLayoutId id="2473414307" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6411,58 +6298,50 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നിങ്ങൾ ഈ ദേശത്തു പാർത്തുകൊണ്ടിരിക്കുമെങ്കിൽ ഞാൻ നിങ്ങളെ പൊളിച്ചുകളയാതെ പണികയും നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[present your supplication before him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറിച്ചുകളയാതെ നടുകയും ചെയ്യും; നിങ്ങൾക്കു വരുത്തിയ അനർത്ഥത്തെക്കുറിച്ചു ഞാൻ അനുതപിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[10. If all of you will still abide in this land, then will I build you, and not pull you down, and I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നിങ്ങൾ പേടിക്കുന്ന ബാബേൽരാജാവിനെ പേടിക്കേണ്ടാ; നിങ്ങളെ രക്ഷിപ്പാനും അവന്റെ കയ്യിൽനിന്നു നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[will plant you, and not pluck you up: for I repent me of the evil that I have done unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിടുവിപ്പാനും ഞാൻ നിങ്ങളോടുകൂടെ ഉള്ളതുകൊണ്ടു അവനെ പേടിക്കേണ്ടാ എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[11. Be not afraid of the king of Babylon, of whom all of you are afraid; be not afraid of him, says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവന്നു നിങ്ങളോടു കരുണ തോന്നുവാനും നിങ്ങളെ നിങ്ങളുടെ ദേശത്തേക്കു മടക്കി അയപ്പാനും തക്കവണ്ണം ഞാൻ]]></a:t>
+              <a:t><![CDATA[the LORD: for I am with you to save you, and to deliver you from his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾക്കു കരുണ കാണിക്കും.]]></a:t>
+              <a:t><![CDATA[12. And I will show mercies unto you, that he may have mercy upon you, and cause you to return to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. എന്നാൽ നിങ്ങൾ നിങ്ങളുടെ ദൈവമായ യഹോവയുടെ വാക്കു അനുസരിക്കാതെ ഞങ്ങൾ ഈ ദേശത്തു പാർക്കയില്ല;]]></a:t>
+              <a:t><![CDATA[your own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യുദ്ധം കാണ്മാനില്ലാത്തതും കാഹളനാദം കേൾപ്പാനില്ലാത്തതും ആഹാരത്തിന്നു മുട്ടില്ലാത്തതുമായ,]]></a:t>
+              <a:t><![CDATA[13. But if all of you say, We will not dwell in this land, neither obey the voice of the LORD your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീംദേശത്തു ചെന്നു പാർക്കും എന്നു പറയുന്നു എങ്കിൽ--യെഹൂദയിൽ ശേഷിപ്പുള്ളവരേ,]]></a:t>
+              <a:t><![CDATA[God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഇപ്പോൾ യഹോവയുടെ വചനം കേൾപ്പിൻ! യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം]]></a:t>
+              <a:t><![CDATA[14. Saying, No; but we will go into the land of Egypt, where we shall see no war, nor hear the sound]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞങ്ങൾ നിന്നെ പറഞ്ഞയക്കുന്ന ഞങ്ങളുടെ ദൈവമായ യഹോവയുടെ വാക്കു കേട്ടനുസരിച്ചിട്ടു ഞങ്ങൾക്കു ഗുണം]]></a:t>
+              <a:t><![CDATA[5. Then they said to Jeremiah, The LORD be a true and faithful witness between us, if we do not even]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു: നിങ്ങൾ മിസ്രയീമിലേക്കു പോകുവാൻ മുഖം തിരിച്ചു അവിടെ ചെന്നു പാർക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[of the trumpet, nor have hunger of bread; and there will we dwell:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാവിക്കുന്നു എങ്കിൽ--]]></a:t>
+              <a:t><![CDATA[15. And now therefore hear the word of the LORD, all of you remnant of Judah; Thus says the LORD of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നിങ്ങൾ പേടിക്കുന്ന വാൾ അവിടെ മിസ്രയീംദേശത്തുവെച്ചു നിങ്ങളെ പിടിക്കും; നിങ്ങൾ ഭയപ്പെടുന്ന ക്ഷാമം]]></a:t>
+              <a:t><![CDATA[hosts, the God of Israel; If all of you wholly set your faces to enter into Egypt, and go to sojourn]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവിടെ മിസ്രയീമിൽവെച്ചു നിങ്ങളെ ബാധിക്കും; അവിടെവെച്ചു നിങ്ങൾ മരിക്കും.]]></a:t>
+              <a:t><![CDATA[there;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. മിസ്രയീമിൽ ചെന്നു പാർക്കേണ്ടതിന്നു അവിടെ പോകുവാൻ മുഖം തിരിച്ചിരിക്കുന്ന ഏവരും വാൾകൊണ്ടും]]></a:t>
+              <a:t><![CDATA[16. Then it shall come to pass, that the sword, which all of you feared, shall overtake you there in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷാമംകൊണ്ടും മഹാമാരികൊണ്ടും മരിക്കും; ഞാൻ അവർക്കു വരുത്തുന്ന അനർത്ഥത്തിൽ അകപ്പെടാതെ അവരിൽ ആരും]]></a:t>
+              <a:t><![CDATA[the land of Egypt, and the famine, whereof all of you were afraid, shall follow close after you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശേഷിക്കയോ ഒഴിഞ്ഞുപോകയോ ചെയ്കയില്ല.]]></a:t>
+              <a:t><![CDATA[there in Egypt; and there all of you shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: എന്റെ കോപവും എന്റെ]]></a:t>
+              <a:t><![CDATA[17. So shall it be with all the men that set their faces to go into Egypt to sojourn there; they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്രോധവും യെരൂശലേംനിവാസികളുടെ മേൽ പകർന്നിരിക്കുന്നതുപോലെ തന്നേ, നിങ്ങൾ മിസ്രയീമിൽ ചെല്ലുമ്പോൾ]]></a:t>
+              <a:t><![CDATA[shall die by the sword, by the famine, and by the pestilence: and none of them shall remain or]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ ക്രോധം നിങ്ങളുടെ മേലും പകരും; നിങ്ങൾ പ്രാക്കിന്നും സ്തംഭനത്തിന്നും ശാപത്തിന്നും നിന്ദെക്കും]]></a:t>
+              <a:t><![CDATA[escape from the evil that I will bring upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരേണ്ടതിന്നു നമ്മുടെ ദൈവമായ യഹോവയുടെ വാക്കു ഗുണമായാലും ദോഷമായാലും ഞങ്ങൾ കേട്ടനുസരിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[according to all things for the which the LORD your God shall send you to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിഷയമായ്തീരും; ഈ സ്ഥലം നിങ്ങൾ ഇനി കാണുകയുമില്ല.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD of hosts, the God of Israel; As mine anger and my fury has been poured]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യെഹൂദയിൽ ശേഷിപ്പുള്ളവരേ, നിങ്ങൾ മിസ്രയീമിൽ പോകരുതു എന്നു യഹോവ കല്പിക്കുന്നു; ഞാൻ അതു ഇന്നു]]></a:t>
+              <a:t><![CDATA[forth upon the inhabitants of Jerusalem; so shall my fury be poured forth upon you, when all of you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളോടു സാക്ഷീകരിച്ചിരിക്കുന്നു എന്നു നിങ്ങൾ അറിഞ്ഞുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[shall enter into Egypt: and all of you shall be an execration, and an astonishment, and a curse, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നീ ഞങ്ങളുടെ ദൈവമായ യഹോവയോടു ഞങ്ങൾക്കു വേണ്ടി പ്രാർത്ഥിക്കേണം; ഞങ്ങളുടെ ദൈവമായ യഹോവ]]></a:t>
+              <a:t><![CDATA[a reproach; and all of you shall see this place no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിക്കുന്നതൊക്കെയും നീ ഞങ്ങളോടു അറിയിക്കേണം; ഞങ്ങൾ അതുപോലെ ചെയ്യും എന്നു പറഞ്ഞു നിങ്ങൾ എന്നെ]]></a:t>
+              <a:t><![CDATA[19. The LORD has said concerning you, O all of you remnant of Judah; Go all of you not into Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ ദൈവമായ യഹോവയുടെ അടുക്കൽ അയച്ചു.]]></a:t>
+              <a:t><![CDATA[know certainly that I have admonished you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഞാൻ ഇന്നു അതു നിങ്ങളോടു അറിയിക്കയും ചെയ്തു; നിങ്ങളോ നിങ്ങളുടെ ദൈവമായ യഹോവയുടെ വാക്കു, ഞാൻ]]></a:t>
+              <a:t><![CDATA[20. For all of you dissembled in your hearts, when all of you sent me unto the LORD your God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുഖാന്തരം അവൻ നിങ്ങളോടു അറിയിച്ച കാര്യം ഒന്നും അനുസരിച്ചിട്ടില്ല; ഇതിൽ നിങ്ങൾ നിങ്ങളെത്തന്നേ]]></a:t>
+              <a:t><![CDATA[saying, Pray for us unto the LORD our God; and according unto all that the LORD our God shall say,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചതിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[so declare unto us, and we will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ആകയാൽ നിങ്ങൾ ഇപ്പോൾ ചെന്നു പാർപ്പാൻ ആഗ്രഹിക്കുന്ന സ്ഥലത്തുവെച്ചു നിങ്ങൾ വാൾകൊണ്ടും]]></a:t>
+              <a:t><![CDATA[21. And now I have this day declared it to you; but all of you have not obeyed the voice of the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. Whether it be good, or whether it be evil, we will obey the voice of the LORD our God, to whom we]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷാമംകൊണ്ടും മഹാമാരികൊണ്ടും മരിക്കും എന്നു അറിഞ്ഞുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[your God, nor any thing for the which he has sent me unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം എല്ലാപടത്തലവന്മാരും കാരേഹിന്റെ മകനായ യോഹാനാനും ഹോശയ്യാവിന്റെ മകനായ യെസന്യാവും]]></a:t>
+              <a:t><![CDATA[22. Now therefore know certainly that all of you shall die by the sword, by the famine, and by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആബാലവൃദ്ധം സർവ്വജനവും അടുത്തുവന്നു യിരെമ്യാപ്രവാചകനോടു:]]></a:t>
+              <a:t><![CDATA[pestilence, in the place where all of you desire to go and to sojourn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നിന്റെ ദൈവമായ യഹോവ ഞങ്ങൾ നടക്കേണ്ടുന്ന വഴിയും ഞങ്ങൾ ചെയ്യേണ്ടുന്ന കാര്യവും ഞങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[1. Then all the captains of the forces, and Johanan the son of Kareah, and Jezaniah the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയിച്ചുതരേണ്ടതിന്നു ശേഷിച്ചിരിക്കുന്ന ഈ സകലജനവുമായ ഞങ്ങൾക്കു വേണ്ടി നിന്റെ ദൈവമായ യഹോവയോടു]]></a:t>
+              <a:t><![CDATA[Hoshaiah, and all the people from the least even unto the greatest, came near,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാർത്ഥിക്കേണം എന്നുള്ള ഞങ്ങളുടെ അപേക്ഷ അംഗീകരിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[2. And said unto Jeremiah the prophet, Let, we plead to you, our supplication be accepted before]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അസംഖ്യജനമായിരുന്ന ഞങ്ങളിൽ അല്പംപേർ മാത്രമേ ശേഷിപ്പുള്ളു എന്നു നീ സ്വന്ത കണ്ണാൽ കാണുന്നുവല്ലോ]]></a:t>
+              <a:t><![CDATA[you, and pray for us unto the LORD your God, even for all this remnant; (for we are left but a few]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[of many, as yours eyes do behold us:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യിരെമ്യാപ്രവാചകൻ അവരോടു: ഞാൻ നിങ്ങളുടെ അപേക്ഷ അംഗീകരിച്ചിരിക്കുന്നു; നിങ്ങൾ പറഞ്ഞതുപോലെ ഞാൻ]]></a:t>
+              <a:t><![CDATA[3. That the LORD your God may show us the way wherein we may walk, and the thing that we may do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ ദൈവമായ യഹോവയോടു പ്രാർത്ഥിക്കും; യഹോവ നിങ്ങൾക്കു ഉത്തരമരുളുന്നതെല്ലാം ഞൻ നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[4. Then Jeremiah the prophet said unto them, I have heard you; behold, I will pray unto the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. പത്തു ദിവസം കഴിഞ്ഞ ശേഷം യിരെമ്യാവിന്നു യഹോവയുടെ അരുളപ്പാടുണ്ടായി.]]></a:t>
+              <a:t><![CDATA[send you; that it may be well with us, when we obey the voice of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയിക്കും; ഒന്നും മറെച്ചുവെക്കയില്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[your God according to your words; and it shall come to pass, that whatsoever thing the LORD shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,183 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവർ യിരെമ്യാവോടു: നീ മുഖാന്തരം നിന്റെ ദൈവമായ യഹോവ ഞങ്ങളോടു അരുളിച്ചെയ്യുന്നതുപോലെ ഒക്കെയും]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ഞങ്ങൾ ചെയ്യാതെ ഇരുന്നാൽ, യഹോവ നമ്മുടെ മദ്ധ്യേ സത്യവും വിശ്വസ്തതയുമുള്ള സാക്ഷിയായിരിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[answer you, I will declare it unto you; I will keep nothing back from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവൻ കാരേഹിന്റെ മകനായ യോഹാനാനെയും കൂടെ ഉണ്ടായിരുന്ന എല്ലാ പടത്തലവന്മാരെയും ആബാലവൃദ്ധം]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after ten days, that the word of the LORD came unto Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലജനത്തെയും വിളിച്ചു അവരോടു പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[8. Then called he Johanan the son of Kareah, and all the captains of the forces which were with him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നിങ്ങളുടെ അപേക്ഷ ബോധിപ്പിപ്പാൻ നിങ്ങൾ എന്നെ പറഞ്ഞയച്ച യിസ്രായേലിന്റെ ദൈവമായ യഹോവ ഇപ്രകാരം]]></a:t>
+              <a:t><![CDATA[and all the people from the least even to the greatest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു:]]></a:t>
+              <a:t><![CDATA[9. And said unto them, Thus says the LORD, the God of Israel, unto whom all of you sent me to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13541,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>