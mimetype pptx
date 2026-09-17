--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -93,50 +93,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +174,53 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +369,56 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களை நோக்கி: உங்களுக்காக விண்ணப்பஞ்செய்யும்படிக்கு நீங்கள் என்னை அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[4. Then Jeremiah the prophet said unto them, I have heard you; behold, I will pray unto the LORD your God according to your words; and it shall come to pass, that whatsoever thing the LORD shall answer you, I will declare it unto you; I will keep nothing back from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் இந்த தேசத்திலே தரித்திருந்தால், நான் உங்களைக் கட்டுவேன், உங்களை இடிக்கமாட்டேன்; உங்களை நாட்டுவேன், உங்களைப் பிடுங்கமாட்டேன்; நான் உங்களுக்குச் செய்திருக்கிற தீங்குக்கு மனஸ்தாபப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[4. Then Jeremiah the prophet said unto them, I have heard you; behold, I will pray unto the LORD your God according to your words; and it shall come to pass, that whatsoever thing the LORD shall answer you, I will declare it unto you; I will keep nothing back from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் இந்த தேசத்திலே தரித்திருந்தால், நான் உங்களைக் கட்டுவேன், உங்களை இடிக்கமாட்டேன்; உங்களை நாட்டுவேன், உங்களைப் பிடுங்கமாட்டேன்; நான் உங்களுக்குச் செய்திருக்கிற தீங்குக்கு மனஸ்தாபப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. Then they said to Jeremiah, The LORD be a true and faithful witness between us, if we do not even according to all things for the which the LORD your God shall send you to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் பயப்படுகிற பாபிலோன் ராஜாவுக்கு பயப்படவேண்டாம், அவனுக்குப் பயப்படாதிருப்பீர்களாக என்று கர்த்தர் சொல்லுகிறார், உங்களை இரட்சிக்கும்படிக்கும், உங்களை அவன் கைக்குத் தப்புவிக்கும்படிக்கும் நான் உங்களுடனே இருந்து,]]></a:t>
+              <a:t><![CDATA[5. Then they said to Jeremiah, The LORD be a true and faithful witness between us, if we do not even according to all things for the which the LORD your God shall send you to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் பயப்படுகிற பாபிலோன் ராஜாவுக்கு பயப்படவேண்டாம், அவனுக்குப் பயப்படாதிருப்பீர்களாக என்று கர்த்தர் சொல்லுகிறார், உங்களை இரட்சிக்கும்படிக்கும், உங்களை அவன் கைக்குத் தப்புவிக்கும்படிக்கும் நான் உங்களுடனே இருந்து,]]></a:t>
+              <a:t><![CDATA[5. Then they said to Jeremiah, The LORD be a true and faithful witness between us, if we do not even according to all things for the which the LORD your God shall send you to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் உங்களுக்கு இரங்குகிறதற்கும், உங்கள் சுயதேசத்துக்கு உங்களைத் திரும்பிவரப்பண்ணுகிறதற்கும் உங்களுக்கு இரக்கஞ்செய்வேன்.]]></a:t>
+              <a:t><![CDATA[6. Whether it be good, or whether it be evil, we will obey the voice of the LORD our God, to whom we send you; that it may be well with us, when we obey the voice of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் உங்களுக்கு இரங்குகிறதற்கும், உங்கள் சுயதேசத்துக்கு உங்களைத் திரும்பிவரப்பண்ணுகிறதற்கும் உங்களுக்கு இரக்கஞ்செய்வேன்.]]></a:t>
+              <a:t><![CDATA[6. Whether it be good, or whether it be evil, we will obey the voice of the LORD our God, to whom we send you; that it may be well with us, when we obey the voice of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமல், நாங்கள் இந்த தேசத்திலே இருக்கிறதில்லையென்றும்,]]></a:t>
+              <a:t><![CDATA[6. Whether it be good, or whether it be evil, we will obey the voice of the LORD our God, to whom we send you; that it may be well with us, when we obey the voice of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமல், நாங்கள் இந்த தேசத்திலே இருக்கிறதில்லையென்றும்,]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after ten days, that the word of the LORD came unto Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் யுத்தத்தைக் காணாததும், எக்காள சத்தத்தைக் கேளாததும், அப்பத்தாழ்ச்சியினால் பட்டினியாய் இராததுமான எகிப்து தேசத்துக்கே போய், அங்கே தரித்திருப்போம் என்றும் சொல்வீர்களேயாகில்,]]></a:t>
+              <a:t><![CDATA[8. Then called he Johanan the son of Kareah, and all the captains of the forces which were with him, and all the people from the least even to the greatest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர்கள் எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மைக்கொண்டு எங்களுக்குச் சொல்லியனுப்பும் எல்லாவார்த்தைகளின்படியும் நாங்கள் செய்யாவிட்டால், கர்த்தர் நமக்கு நடுவே சத்தியமும் உண்மையுமான சாட்சியாயிருக்கக்கடவர்.]]></a:t>
+              <a:t><![CDATA[1. Then all the captains of the forces, and Johanan the son of Kareah, and Jezaniah the son of Hoshaiah, and all the people from the least even unto the greatest, came near,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் யுத்தத்தைக் காணாததும், எக்காள சத்தத்தைக் கேளாததும், அப்பத்தாழ்ச்சியினால் பட்டினியாய் இராததுமான எகிப்து தேசத்துக்கே போய், அங்கே தரித்திருப்போம் என்றும் சொல்வீர்களேயாகில்,]]></a:t>
+              <a:t><![CDATA[8. Then called he Johanan the son of Kareah, and all the captains of the forces which were with him, and all the people from the least even to the greatest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள் எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
+              <a:t><![CDATA[9. And said unto them, Thus says the LORD, the God of Israel, unto whom all of you sent me to present your supplication before him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள் எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
+              <a:t><![CDATA[9. And said unto them, Thus says the LORD, the God of Israel, unto whom all of you sent me to present your supplication before him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள் எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
+              <a:t><![CDATA[10. If all of you will still abide in this land, then will I build you, and not pull you down, and I will plant you, and not pluck you up: for I repent me of the evil that I have done unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. If all of you will still abide in this land, then will I build you, and not pull you down, and I will plant you, and not pluck you up: for I repent me of the evil that I have done unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. Be not afraid of the king of Babylon, of whom all of you are afraid; be not afraid of him, says the LORD: for I am with you to save you, and to deliver you from his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம் எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. Be not afraid of the king of Babylon, of whom all of you are afraid; be not afraid of him, says the LORD: for I am with you to save you, and to deliver you from his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Be not afraid of the king of Babylon, of whom all of you are afraid; be not afraid of him, says the LORD: for I am with you to save you, and to deliver you from his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. And I will show mercies unto you, that he may have mercy upon you, and cause you to return to your own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல் வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. And I will show mercies unto you, that he may have mercy upon you, and cause you to return to your own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர்கள் எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மைக்கொண்டு எங்களுக்குச் சொல்லியனுப்பும் எல்லாவார்த்தைகளின்படியும் நாங்கள் செய்யாவிட்டால், கர்த்தர் நமக்கு நடுவே சத்தியமும் உண்மையுமான சாட்சியாயிருக்கக்கடவர்.]]></a:t>
+              <a:t><![CDATA[1. Then all the captains of the forces, and Johanan the son of Kareah, and Jezaniah the son of Hoshaiah, and all the people from the least even unto the greatest, came near,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. But if all of you say, We will not dwell in this land, neither obey the voice of the LORD your God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. But if all of you say, We will not dwell in this land, neither obey the voice of the LORD your God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Saying, No; but we will go into the land of Egypt, where we shall see no war, nor hear the sound of the trumpet, nor have hunger of bread; and there will we dwell:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள் எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும் இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Saying, No; but we will go into the land of Egypt, where we shall see no war, nor hear the sound of the trumpet, nor have hunger of bread; and there will we dwell:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவில் மீதியானவர்களே, எகிப்துக்குப் போகாதிருங்கள் என்று கர்த்தர் உங்களைக் குறித்துச் சொன்னாரன்பதை இந்நாளிலே உங்களுக்குச் சாட்சியாக அறிவித்தேன் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And now therefore hear the word of the LORD, all of you remnant of Judah; Thus says the LORD of hosts, the God of Israel; If all of you wholly set your faces to enter into Egypt, and go to sojourn there;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவில் மீதியானவர்களே, எகிப்துக்குப் போகாதிருங்கள் என்று கர்த்தர் உங்களைக் குறித்துச் சொன்னாரன்பதை இந்நாளிலே உங்களுக்குச் சாட்சியாக அறிவித்தேன் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And now therefore hear the word of the LORD, all of you remnant of Judah; Thus says the LORD of hosts, the God of Israel; If all of you wholly set your faces to enter into Egypt, and go to sojourn there;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then it shall come to pass, that the sword, which all of you feared, shall overtake you there in the land of Egypt, and the famine, whereof all of you were afraid, shall follow close after you there in Egypt; and there all of you shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then it shall come to pass, that the sword, which all of you feared, shall overtake you there in the land of Egypt, and the famine, whereof all of you were afraid, shall follow close after you there in Egypt; and there all of you shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி: எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்; அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. So shall it be with all the men that set their faces to go into Egypt to sojourn there; they shall die by the sword, by the famine, and by the pestilence: and none of them shall remain or escape from the evil that I will bring upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும், அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. So shall it be with all the men that set their faces to go into Egypt to sojourn there; they shall die by the sword, by the famine, and by the pestilence: and none of them shall remain or escape from the evil that I will bring upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது நன்மையானாலும் தீமையானாலும் சரி, எங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கு நாங்கள் கீழ்ப்படிவதினால் எங்களுக்கு நன்மையுண்டாகும்படி நாங்கள் உம்மை அனுப்புகிற எங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குக் கீழ்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And said unto Jeremiah the prophet, Let, we plead to you, our supplication be accepted before you, and pray for us unto the LORD your God, even for all this remnant; (for we are left but a few of many, as yours eyes do behold us:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும், அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. So shall it be with all the men that set their faces to go into Egypt to sojourn there; they shall die by the sword, by the famine, and by the pestilence: and none of them shall remain or escape from the evil that I will bring upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்போதும் தங்கியிருப்பதற்கு நீங்கள் போக விரும்புகிற ஸ்தலத்தில் தானே பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவீர்களென்று நிச்சயமாய் அறியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. So shall it be with all the men that set their faces to go into Egypt to sojourn there; they shall die by the sword, by the famine, and by the pestilence: and none of them shall remain or escape from the evil that I will bring upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்போதும் தங்கியிருப்பதற்கு நீங்கள் போக விரும்புகிற ஸ்தலத்தில் தானே பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவீர்களென்று நிச்சயமாய் அறியுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD of hosts, the God of Israel; As mine anger and my fury has been poured forth upon the inhabitants of Jerusalem; so shall my fury be poured forth upon you, when all of you shall enter into Egypt: and all of you shall be an execration, and an astonishment, and a curse, and a reproach; and all of you shall see this place no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எல்லா இராணுவச் சேர்வைக்காரரும், கரேயாவின் குமாரனாகிய யோகனானும், ஓசாயாவின் குமாரனாகிய யெசனியாவும், சிறியோர் முதல் பெரியோர்மட்டும்மான சகலஜனங்களும் சேர்ந்துவந்து.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD of hosts, the God of Israel; As mine anger and my fury has been poured forth upon the inhabitants of Jerusalem; so shall my fury be poured forth upon you, when all of you shall enter into Egypt: and all of you shall be an execration, and an astonishment, and a curse, and a reproach; and all of you shall see this place no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எல்லா இராணுவச் சேர்வைக்காரரும், கரேயாவின் குமாரனாகிய யோகனானும், ஓசாயாவின் குமாரனாகிய யெசனியாவும், சிறியோர் முதல் பெரியோர்மட்டும்மான சகலஜனங்களும் சேர்ந்துவந்து.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD of hosts, the God of Israel; As mine anger and my fury has been poured forth upon the inhabitants of Jerusalem; so shall my fury be poured forth upon you, when all of you shall enter into Egypt: and all of you shall be an execration, and an astonishment, and a curse, and a reproach; and all of you shall see this place no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும் செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி ஜெபம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD of hosts, the God of Israel; As mine anger and my fury has been poured forth upon the inhabitants of Jerusalem; so shall my fury be poured forth upon you, when all of you shall enter into Egypt: and all of you shall be an execration, and an astonishment, and a curse, and a reproach; and all of you shall see this place no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும் செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி ஜெபம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[19. The LORD has said concerning you, O all of you remnant of Judah; Go all of you not into Egypt: know certainly that I have admonished you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும் செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி ஜெபம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[19. The LORD has said concerning you, O all of you remnant of Judah; Go all of you not into Egypt: know certainly that I have admonished you this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உம்முடைய கண்கள் எங்களைக் காண்கிறபடியே திரளான ஜனங்களில் கொஞ்சப்பேரே மீந்திருக்கிறோம் என்றார்கள்]]></a:t>
+              <a:t><![CDATA[20. For all of you dissembled in your hearts, when all of you sent me unto the LORD your God, saying, Pray for us unto the LORD our God; and according unto all that the LORD our God shall say, so declare unto us, and we will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எரேமியா தீர்க்கதரிசி அவர்களை நோக்கி: நீங்கள் சொன்னதைக் கேட்டேன்; இதோ, உங்கள் வார்த்தையின்படியே உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு மறு உத்திரவாகச் சொல்லும் எல்லா வார்த்தைகளையும் நான் உங்களுக்கு ஒன்றையும் மறைக்காமல் அறிவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. For all of you dissembled in your hearts, when all of you sent me unto the LORD your God, saying, Pray for us unto the LORD our God; and according unto all that the LORD our God shall say, so declare unto us, and we will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது நன்மையானாலும் தீமையானாலும் சரி, எங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கு நாங்கள் கீழ்ப்படிவதினால் எங்களுக்கு நன்மையுண்டாகும்படி நாங்கள் உம்மை அனுப்புகிற எங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குக் கீழ்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And said unto Jeremiah the prophet, Let, we plead to you, our supplication be accepted before you, and pray for us unto the LORD your God, even for all this remnant; (for we are left but a few of many, as yours eyes do behold us:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எரேமியா தீர்க்கதரிசி அவர்களை நோக்கி: நீங்கள் சொன்னதைக் கேட்டேன்; இதோ, உங்கள் வார்த்தையின்படியே உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு மறு உத்திரவாகச் சொல்லும் எல்லா வார்த்தைகளையும் நான் உங்களுக்கு ஒன்றையும் மறைக்காமல் அறிவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. For all of you dissembled in your hearts, when all of you sent me unto the LORD your God, saying, Pray for us unto the LORD our God; and according unto all that the LORD our God shall say, so declare unto us, and we will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5383,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது எரேமியா தீர்க்கதரிசி அவர்களை நோக்கி: நீங்கள் சொன்னதைக் கேட்டேன்; இதோ, உங்கள் வார்த்தையின்படியே உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு மறு உத்திரவாகச் சொல்லும் எல்லா வார்த்தைகளையும் நான் உங்களுக்கு ஒன்றையும் மறைக்காமல் அறிவிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And now I have this day declared it to you; but all of you have not obeyed the voice of the LORD your God, nor any thing for the which he has sent me unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And now I have this day declared it to you; but all of you have not obeyed the voice of the LORD your God, nor any thing for the which he has sent me unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Now therefore know certainly that all of you shall die by the sword, by the famine, and by the pestilence, in the place where all of you desire to go and to sojourn.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Now therefore know certainly that all of you shall die by the sword, by the famine, and by the pestilence, in the place where all of you desire to go and to sojourn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பத்துநாள் சென்றபின்பு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. And said unto Jeremiah the prophet, Let, we plead to you, our supplication be accepted before you, and pray for us unto the LORD your God, even for all this remnant; (for we are left but a few of many, as yours eyes do behold us:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன், கரேயாவின் குமாரனாகிய யோகானானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரையும், சிறியோர்முதல் பெரியோர்மட்டும் உண்டான சகல ஜனங்களையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[2. And said unto Jeremiah the prophet, Let, we plead to you, our supplication be accepted before you, and pray for us unto the LORD your God, even for all this remnant; (for we are left but a few of many, as yours eyes do behold us:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன், கரேயாவின் குமாரனாகிய யோகானானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரையும், சிறியோர்முதல் பெரியோர்மட்டும் உண்டான சகல ஜனங்களையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[3. That the LORD your God may show us the way wherein we may walk, and the thing that we may do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களை நோக்கி: உங்களுக்காக விண்ணப்பஞ்செய்யும்படிக்கு நீங்கள் என்னை அனுப்பின இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[4. Then Jeremiah the prophet said unto them, I have heard you; behold, I will pray unto the LORD your God according to your words; and it shall come to pass, that whatsoever thing the LORD shall answer you, I will declare it unto you; I will keep nothing back from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414307" r:id="rId1"/>
+    <p:sldLayoutId id="2478619176" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6637,74 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[present your supplication before him;]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படியே உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு மறு உத்திரவாகச் சொல்லும் எல்லா வார்த்தைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. If all of you will still abide in this land, then will I build you, and not pull you down, and I]]></a:t>
+              <a:t><![CDATA[நான் உங்களுக்கு ஒன்றையும் மறைக்காமல் அறிவிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will plant you, and not pluck you up: for I repent me of the evil that I have done unto you.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அவர்கள் எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் உம்மைக்கொண்டு எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Be not afraid of the king of Babylon, of whom all of you are afraid; be not afraid of him, says]]></a:t>
+              <a:t><![CDATA[சொல்லியனுப்பும் எல்லாவார்த்தைகளின்படியும் நாங்கள் செய்யாவிட்டால், கர்த்தர் நமக்கு நடுவே சத்தியமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD: for I am with you to save you, and to deliver you from his hand.]]></a:t>
+              <a:t><![CDATA[உண்மையுமான சாட்சியாயிருக்கக்கடவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I will show mercies unto you, that he may have mercy upon you, and cause you to return to]]></a:t>
+              <a:t><![CDATA[6. அது நன்மையானாலும் தீமையானாலும் சரி, எங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கு நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your own land.]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிவதினால் எங்களுக்கு நன்மையுண்டாகும்படி நாங்கள் உம்மை அனுப்புகிற எங்கள் தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But if all of you say, We will not dwell in this land, neither obey the voice of the LORD your]]></a:t>
+              <a:t><![CDATA[சத்தத்துக்குக் கீழ்படிந்து நடப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God,]]></a:t>
+              <a:t><![CDATA[7. பத்துநாள் சென்றபின்பு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Saying, No; but we will go into the land of Egypt, where we shall see no war, nor hear the sound]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன், கரேயாவின் குமாரனாகிய யோகானானையும், அவனோடிருந்த எல்லா இராணுவச் சேர்வைக்காரரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then they said to Jeremiah, The LORD be a true and faithful witness between us, if we do not even]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எல்லா இராணுவச் சேர்வைக்காரரும், கரேயாவின் குமாரனாகிய யோகனானும், ஓசாயாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the trumpet, nor have hunger of bread; and there will we dwell:]]></a:t>
+              <a:t><![CDATA[சிறியோர்முதல் பெரியோர்மட்டும் உண்டான சகல ஜனங்களையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And now therefore hear the word of the LORD, all of you remnant of Judah; Thus says the LORD of]]></a:t>
+              <a:t><![CDATA[9. அவர்களை நோக்கி: உங்களுக்காக விண்ணப்பஞ்செய்யும்படிக்கு நீங்கள் என்னை அனுப்பின இஸ்ரவேலின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hosts, the God of Israel; If all of you wholly set your faces to enter into Egypt, and go to sojourn]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there;]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் இந்த தேசத்திலே தரித்திருந்தால், நான் உங்களைக் கட்டுவேன், உங்களை இடிக்கமாட்டேன்; உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then it shall come to pass, that the sword, which all of you feared, shall overtake you there in]]></a:t>
+              <a:t><![CDATA[நாட்டுவேன், உங்களைப் பிடுங்கமாட்டேன்; நான் உங்களுக்குச் செய்திருக்கிற தீங்குக்கு மனஸ்தாபப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Egypt, and the famine, whereof all of you were afraid, shall follow close after you]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் பயப்படுகிற பாபிலோன் ராஜாவுக்கு பயப்படவேண்டாம், அவனுக்குப் பயப்படாதிருப்பீர்களாக என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there in Egypt; and there all of you shall die.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார், உங்களை இரட்சிக்கும்படிக்கும், உங்களை அவன் கைக்குத் தப்புவிக்கும்படிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So shall it be with all the men that set their faces to go into Egypt to sojourn there; they]]></a:t>
+              <a:t><![CDATA[நான் உங்களுடனே இருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall die by the sword, by the famine, and by the pestilence: and none of them shall remain or]]></a:t>
+              <a:t><![CDATA[12. அவன் உங்களுக்கு இரங்குகிறதற்கும், உங்கள் சுயதேசத்துக்கு உங்களைத் திரும்பிவரப்பண்ணுகிறதற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[escape from the evil that I will bring upon them.]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு இரக்கஞ்செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to all things for the which the LORD your God shall send you to us.]]></a:t>
+              <a:t><![CDATA[யெசனியாவும், சிறியோர் முதல் பெரியோர்மட்டும்மான சகலஜனங்களும் சேர்ந்துவந்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For thus says the LORD of hosts, the God of Israel; As mine anger and my fury has been poured]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமல், நாங்கள் இந்த தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth upon the inhabitants of Jerusalem; so shall my fury be poured forth upon you, when all of you]]></a:t>
+              <a:t><![CDATA[இருக்கிறதில்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall enter into Egypt: and all of you shall be an execration, and an astonishment, and a curse, and]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் யுத்தத்தைக் காணாததும், எக்காள சத்தத்தைக் கேளாததும், அப்பத்தாழ்ச்சியினால் பட்டினியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a reproach; and all of you shall see this place no more.]]></a:t>
+              <a:t><![CDATA[இராததுமான எகிப்து தேசத்துக்கே போய், அங்கே தரித்திருப்போம் என்றும் சொல்வீர்களேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The LORD has said concerning you, O all of you remnant of Judah; Go all of you not into Egypt:]]></a:t>
+              <a:t><![CDATA[15. யூதாவில் மீந்திருக்கிறவர்களே, அதைக்குறித்து உண்டான கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[know certainly that I have admonished you this day.]]></a:t>
+              <a:t><![CDATA[எகிப்துக்குப் போக உங்கள் முகங்களைத் திருப்பி, அங்கே தங்கப்போவீர்களானால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For all of you dissembled in your hearts, when all of you sent me unto the LORD your God,]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் பயப்படுகிற பட்டயம் எகிப்து தேசத்திலே உங்களைப் பிடிக்கும்; நீங்கள் ஐயப்படுகிற பஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, Pray for us unto the LORD our God; and according unto all that the LORD our God shall say,]]></a:t>
+              <a:t><![CDATA[எகிப்திலே உங்களைத் தொடர்ந்து வரும், அங்கே சாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so declare unto us, and we will do it.]]></a:t>
+              <a:t><![CDATA[17. எகிப்திலே தங்கவேண்டுமென்று அவ்விடத்துக்குத் தங்கள் முகங்களைத் திருப்பின எல்லா மனுஷருக்கும் என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And now I have this day declared it to you; but all of you have not obeyed the voice of the LORD]]></a:t>
+              <a:t><![CDATA[சம்பவிக்குமென்றால், பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவார்கள்; நான் அவர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Whether it be good, or whether it be evil, we will obey the voice of the LORD our God, to whom we]]></a:t>
+              <a:t><![CDATA[2. தீர்க்கதரிசியாகிய எரேமியாவை நோக்கி: உம்முடைய தேவனாகிய கர்த்தர் நாங்கள் நடக்கவேண்டிய வழியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God, nor any thing for the which he has sent me unto you.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணும் தீங்கினாலே அவர்களில் மீதியாகிறவர்களும் தப்புகிறவர்களுமில்லை என்று இஸ்ரவேலின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now therefore know certainly that all of you shall die by the sword, by the famine, and by the]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pestilence, in the place where all of you desire to go and to sojourn.]]></a:t>
+              <a:t><![CDATA[18. என் கோபமும் என் உக்கிரமும் எருசலேமின் குடிகள்மேல் எப்படி மூண்டதோ, அப்படியே என் உக்கிரம் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then all the captains of the forces, and Johanan the son of Kareah, and Jezaniah the son of]]></a:t>
+              <a:t><![CDATA[எகிப்துக்குப் போகும்போது, உங்கள்மேல் மூளும். நீங்கள் சாபமாகவும் பாழாகவும் பழிப்பாகவும் நிந்தையாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hoshaiah, and all the people from the least even unto the greatest, came near,]]></a:t>
+              <a:t><![CDATA[இருந்து, இவ்விடத்தை இனிக்காணாதிருப்பீர்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And said unto Jeremiah the prophet, Let, we plead to you, our supplication be accepted before]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and pray for us unto the LORD your God, even for all this remnant; (for we are left but a few]]></a:t>
+              <a:t><![CDATA[19. யூதாவில் மீதியானவர்களே, எகிப்துக்குப் போகாதிருங்கள் என்று கர்த்தர் உங்களைக் குறித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of many, as yours eyes do behold us:)]]></a:t>
+              <a:t><![CDATA[சொன்னாரன்பதை இந்நாளிலே உங்களுக்குச் சாட்சியாக அறிவித்தேன் என்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. That the LORD your God may show us the way wherein we may walk, and the thing that we may do.]]></a:t>
+              <a:t><![CDATA[20. உங்கள் ஆத்துமாக்களுக்கு விரோதமாய் உங்களை மோசம்போக்கினீர்கள்; நீ எங்கள் தேவனாகிய கர்த்தரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then Jeremiah the prophet said unto them, I have heard you; behold, I will pray unto the LORD]]></a:t>
+              <a:t><![CDATA[எங்களுக்காக விண்ணப்பம்பண்ணி, எங்கள் தேவனாகிய கர்த்தர் சொல்வதையெல்லாம் எங்களுக்கு அறிவிக்கவேண்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[send you; that it may be well with us, when we obey the voice of the LORD our God.]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டிய காரியத்தையும் எங்களுக்குத் தெரியப்பண்ணும்படிக்கு, நீர் எங்கள் விண்ணப்பத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God according to your words; and it shall come to pass, that whatsoever thing the LORD shall]]></a:t>
+              <a:t><![CDATA[அதின்படியே செய்வோம் என்று நீங்கள் சொல்லி, என்னை உங்கள் தேவனாகிய கர்த்தரிடத்துக்கு அனுப்பினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12777,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[answer you, I will declare it unto you; I will keep nothing back from you.]]></a:t>
+              <a:t><![CDATA[21. நான் இந்நாளில் அதை உங்களுக்கு அறிவித்தேன்; ஆனாலும், உங்கள் தேவனாகிய கர்த்தரின் சத்தத்துக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர் என்னைக்கொண்டு உங்களுக்குச் சொல்லியனுப்பின எந்தக்காரியத்துக்கும் செவிகொடாமற்போனீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இப்போதும் தங்கியிருப்பதற்கு நீங்கள் போக விரும்புகிற ஸ்தலத்தில் தானே பட்டயத்தாலும் பஞ்சத்தாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொள்ளைநோயாலும் சாவீர்களென்று நிச்சயமாய் அறியுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass after ten days, that the word of the LORD came unto Jeremiah.]]></a:t>
+              <a:t><![CDATA[இடங்கொடுத்து, மீதியாயிருக்கிற இந்தச் சகல ஜனங்களாகிய எங்களுக்காக உம்முடைய தேவனாகிய கர்த்தரை நோக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then called he Johanan the son of Kareah, and all the captains of the forces which were with him,]]></a:t>
+              <a:t><![CDATA[ஜெபம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the people from the least even to the greatest,]]></a:t>
+              <a:t><![CDATA[3. உம்முடைய கண்கள் எங்களைக் காண்கிறபடியே திரளான ஜனங்களில் கொஞ்சப்பேரே மீந்திருக்கிறோம் என்றார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And said unto them, Thus says the LORD, the God of Israel, unto whom all of you sent me to]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது எரேமியா தீர்க்கதரிசி அவர்களை நோக்கி: நீங்கள் சொன்னதைக் கேட்டேன்; இதோ, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>