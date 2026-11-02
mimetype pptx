--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -6225,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619176" r:id="rId1"/>
+    <p:sldLayoutId id="2482631306" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13762,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>