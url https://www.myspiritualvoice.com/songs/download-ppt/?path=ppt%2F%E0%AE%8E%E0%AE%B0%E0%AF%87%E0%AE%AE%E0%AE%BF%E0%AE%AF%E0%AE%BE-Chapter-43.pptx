--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -49,52 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -104,51 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -275,54 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -491,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே யூதாவின் தேசத்திலே தரித்திருக்கவேண்டும் என்னும் கர்த்தருடைய சத்தத்துக்குக் கரேயாவின் குமாரனாகிய யோகனானும், சகல இராணுவச் சேர்வைக்காரரும், சகல ஜனங்களும் செவிகொடாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. யூதா தேசத்தில் தங்கியிருப்பதற்கு, தாங்கள் துரத்துண்டிருந்த சகல ஜாதிகளிடத்திலுமிருந்து திரும்பி வந்த மீதியான யூதரெல்லாரையும், புருஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், ராஜாவின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் விட்டுப்போன சகல ஆத்துமாக்களையும், தீர்க்கதரிசியாகிய எரேமியாவையும், நேரியாவின் குமாரனாகிய பாருக்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதா தேசத்தில் தங்கியிருப்பதற்கு, தாங்கள் துரத்துண்டிருந்த சகல ஜாதிகளிடத்திலுமிருந்து திரும்பி வந்த மீதியான யூதரெல்லாரையும், புருஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், ராஜாவின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் விட்டுப்போன சகல ஆத்துமாக்களையும், தீர்க்கதரிசியாகிய எரேமியாவையும், நேரியாவின் குமாரனாகிய பாருக்கையும்,]]></a:t>
+              <a:t><![CDATA[6. கரேயாவின் குமாரனாகிய யோகனானும் சகல இராணுவச் சேர்வைக்காரரும் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கரேயாவின் குமாரனாகிய யோகனானும் சகல இராணுவச் சேர்வைக்காரரும் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய சத்தத்துக்குச் செவிகொடாதபடியினாலே, எகிப்து தேசத்துக்குப் போக எத்தனித்து, அதிலுள்ள தக்பானேஸ்மட்டும் போய்ச் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய சத்தத்துக்குச் செவிகொடாதபடியினாலே, எகிப்து தேசத்துக்குப் போக எத்தனித்து, அதிலுள்ள தக்பானேஸ்மட்டும் போய்ச் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. தக்பானேசிலே கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தக்பானேசிலே கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[9. நீ உன் கையிலே பெரிய கற்களை எடுத்துக்கொண்டு, யூதா ஜனங்களுக்கு முன்பாக அவைகளைத் தக்பானேசில் இருக்கிற பார்வோனுடைய அரமனையின் ஒலிமுகவாசலில் இருக்கிற சூளையின் களிமண்ணிலே புதைத்து வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ உன் கையிலே பெரிய கற்களை எடுத்துக்கொண்டு, யூதா ஜனங்களுக்கு முன்பாக அவைகளைத் தக்பானேசில் இருக்கிற பார்வோனுடைய அரமனையின் ஒலிமுகவாசலில் இருக்கிற சூளையின் களிமண்ணிலே புதைத்து வைத்து,]]></a:t>
+              <a:t><![CDATA[10. அவர்களை நோக்கி: இதோ, என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவை நான் அழைத்தனுப்பி, நான் புதைப்பித்த இந்தக் கற்களின்மேல், அவனுடைய சிங்காசனத்தை வைப்பேன்; அவன் தன் ராஜ கூடாரத்தை அவைகளின் மேல் விரிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களை நோக்கி: இதோ, என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவை நான் அழைத்தனுப்பி, நான் புதைப்பித்த இந்தக் கற்களின்மேல், அவனுடைய சிங்காசனத்தை வைப்பேன்; அவன் தன் ராஜ கூடாரத்தை அவைகளின் மேல் விரிப்பான்.]]></a:t>
+              <a:t><![CDATA[11. அவன் வந்து, எகிப்துதேசத்தை அழிப்பான்; சாவுக்கு ஏதுவானவன் சாவுக்கும், சிறையிருப்புக்கு ஏதுவானவன் சிறையிருப்புக்கும், பட்டயத்துக்கு ஏதுவானவன் பட்டயத்துக்கும் உள்ளாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் வந்து, எகிப்துதேசத்தை அழிப்பான்; சாவுக்கு ஏதுவானவன் சாவுக்கும், சிறையிருப்புக்கு ஏதுவானவன் சிறையிருப்புக்கும், பட்டயத்துக்கு ஏதுவானவன் பட்டயத்துக்கும் உள்ளாவான்.]]></a:t>
+              <a:t><![CDATA[12. எகிப்தின் தேவர்களுடைய கோவில்களில் அக்கினியைக் கொளுத்துவேன்; அவன் அவைகளைச் சுட்டெரித்து, அவைகளைச் சிறைபிடித்துப் போய், ஒரு மேய்ப்பன் தன் கம்பளியைப் போர்த்துக்கொள்ளுமாப் போல் எகிப்துதேசத்தைப் போர்த்துக்கொண்டு, அவ்விடத்திலிருந்து சுகமாய்ப் புறப்பட்டுப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்தின் தேவர்களுடைய கோவில்களில் அக்கினியைக் கொளுத்துவேன்; அவன் அவைகளைச் சுட்டெரித்து, அவைகளைச் சிறைபிடித்துப் போய், ஒரு மேய்ப்பன் தன் கம்பளியைப் போர்த்துக்கொள்ளுமாப் போல் எகிப்துதேசத்தைப் போர்த்துக்கொண்டு, அவ்விடத்திலிருந்து சுகமாய்ப் புறப்பட்டுப்போவான்.]]></a:t>
+              <a:t><![CDATA[13. அவன் எகிப்துதேசத்தில் இருக்கிற பெத்ஷிமேசின் சிலைகளை உடைத்து, எகிப்தின் தேவர்களுடைய கோவில்களை அக்கினியால் சுட்டுப் போடுவான் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2681,159 +2677,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. எரேமியா சகல ஜனங்களுக்கும் அவர்களுடைய தேவனாகிய கர்த்தர் தன்னைக்கொண்டு அவர்களுக்குச் சொல்லியனுப்பின எல்லா வார்த்தைகளையும் சொன்னான்; அவர்களுடைய தேவனாகிய கர்த்தருடைய எல்லாவார்தைகளையும் அவன் அவர்களுக்குச் சொல்லிமுடித்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -3434,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கல்தேயர் எங்களைக் கொன்றுபோடவும், எங்களை அவர்கள் கையில் ஒப்புக்கொடுக்கும்படி, நேரியாவின் குமாரனாகிய பாருக்குத்தானே உன்னை எங்களுக்கு விரோதமாக ஏவினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே யூதாவின் தேசத்திலே தரித்திருக்கவேண்டும் என்னும் கர்த்தருடைய சத்தத்துக்குக் கரேயாவின் குமாரனாகிய யோகனானும், சகல இராணுவச் சேர்வைக்காரரும், சகல ஜனங்களும் செவிகொடாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470626446" r:id="rId1"/>
+    <p:sldLayoutId id="2474726269" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3733,58 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അങ്ങനെ കാരേഹിന്റെ മകനായ യോഹാനാനും എല്ലാ പടത്തലവന്മാരും സകലജനവും യെഹൂദാദേശത്തു പാർക്കേണം എന്നുള്ള]]></a:t>
+              <a:t><![CDATA[యెహోవా మాట వినకపోయిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ വാക്കു അനുസരിച്ചില്ല.]]></a:t>
+              <a:t><![CDATA[5. మరియు కారేహ కుమారుడైన యోహానానును సేనల యధిపతులందరును యెహోవా మాట విననివారై, యూదాదేశములో నివ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. സകലജാതികളുടെയും ഇടയിൽ ചിതറിപ്പോയിട്ടു യെഹൂദാദേശത്തു പാർക്കേണ്ടതിന്നു മടങ്ങിവന്ന യെഹൂദാശിഷ്ടത്തെ]]></a:t>
+              <a:t><![CDATA[సించుటకు తాము తరిమి వేయబడిన ఆయా ప్రదేశములనుండి తిరిగి వచ్చిన యూదుల శేషమును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒക്കെയും]]></a:t>
+              <a:t><![CDATA[6. అనగా రాజ దేహసంరక్షకులకధిపతియగు నెబూజరదాను షాఫాను కుమారుడైన అహీకాము కుమారుడగు గెదల్యాకు అప్ప]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. പുരുഷന്മാരെയും സ്ത്രീകളെയും പൈതങ്ങളെയും രാജകുമാരികളെയും അകമ്പടിനായകനായ നെബൂസർ-അദാൻ ശാഫാന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[గించిన పురుషులను స్త్రీలను పిల్లలను రాజకుమార్తెలను ప్రవక్తయగు యిర్మీయాను నేరీయా కుమారుడగు బారూకును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഹീക്കാമിന്റെ മകനായ ഗെദല്യാവെ ഏല്പിച്ചിരുന്ന എല്ലാവരെയും യിരെമ്യാപ്രവാചകനെയും നേർയ്യാവിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[తోడుకొనిపోయి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാരൂക്കിനെയും കാരേഹിന്റെ മകനായ യോഹാനാനും എല്ലാ പടത്തലവന്മാരും കൂട്ടിക്കൊണ്ടു,]]></a:t>
+              <a:t><![CDATA[7. ఐగుప్తుదేశములో ప్రవేశించిరి. వారు తహపనేసుకు రాగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. യഹോവയുടെ വാക്കു അനുസരിക്കാതെ മിസ്രയീംദേശത്തു ചെന്നു തഹ്പനേസ്വരെ എത്തി.]]></a:t>
+              <a:t><![CDATA[8. యెహోవా వాక్కు తహపనేసులో యిర్మీయాకు ప్రత్యక్షమై యిలాగు సెల విచ్చెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. തഹ്പനേസിൽവെച്ചു യിരെമ്യാവിന്നു യഹോവയുടെ അരുളപ്പാടുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[9. నీవు పెద్ద రాళ్లను చేత పట్టుకొని, యూదా మనుష్యులు చూచుచుండగా తహపనేసులో నున్న ఫరో నగరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നീ വലിയ കല്ലുകളെ എടുത്തു യെഹൂദാപുരുഷന്മാർ കാൺകെ തഹ്പനേസിൽ ഫറവോന്റെ അരമനയുടെ പടിക്കലുള്ള കളത്തിലെ]]></a:t>
+              <a:t><![CDATA[ద్వారముననున్న శిలావరణములోని సున్నములో వాటిని పాతిపెట్టి జనులకీమాట ప్రకటింపుము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിരെമ്യാവു സകലജനത്തോടും അവരുടെ ദൈവമായ യഹോവ അവനെ അവരുടെ അടുക്കൽ അയച്ചു പറയിച്ച ഈ സകല വചനങ്ങളും,]]></a:t>
+              <a:t><![CDATA[1. అతడు ప్రజలకందరికి ప్రకటింపవలెనని దేవుడైన... యెహోవా పంపిన ప్రకారము యిర్మీయా వారి దేవుడగు యెహోవా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കളിമണ്ണിൽ കുഴിച്ചിട്ടു അവരോടു പറയേണ്ടതു:]]></a:t>
+              <a:t><![CDATA[10. ఇశ్రాయేలు దేవుడును సైన్యముల కధిపతియునగు యెహోవా సెలవిచ్చునదేమనగాఇదిగో నా దాసుడగు బబులోను రాజైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ എന്റെ ദാസനായ]]></a:t>
+              <a:t><![CDATA[నెబుకద్రెజరును నేను పిలువనంపించి తీసికొనివచ్చి, నేను పాతిపెట్టిన యీ రాళ్లమీద అతని సింహాసనము ఉంచెదను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെബൂഖദ്നേസർ എന്ന ബാബേൽരാജാവിനെ വരുത്തി ഞാൻ കുഴിച്ചിട്ട ഈ കല്ലുകളിന്മേൽ അവന്റെ സിംഹാസനം വെക്കും; അവൻ]]></a:t>
+              <a:t><![CDATA[అతడు రత్నకంబళిని వాటిమీదనే వేయిం చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവയുടെമേൽ തന്റെ മണിപ്പന്തൽ നിർത്തും.]]></a:t>
+              <a:t><![CDATA[11. అతడువచ్చి తెగులునకు నిర్ణయమైన వారిని తెగు లునకును, చెరకు నిర్ణయమైనవారిని చెరకును, ఖడ్గమునకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവൻ അന്നു മിസ്രയീംദേശം ജയിച്ചടക്കി മരണത്തിന്നുള്ളവരെ മരണത്തിന്നും പ്രവാസത്തിന്നുള്ളവരെ]]></a:t>
+              <a:t><![CDATA[నిర్ణయమైనవారిని ఖడ్గమునకును అప్పగించుచు ఐగుప్తీ యులను హతముచేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവാസത്തിന്നും വാളിന്നുള്ളവരെ വാളിന്നും ഏല്പിക്കും.]]></a:t>
+              <a:t><![CDATA[12. ఐగుప్తు దేవతల గుళ్లలో నేను అగ్ని రాజ బెట్టుచున్నాను, వాటిని నెబుకద్రెజరు కాల్చి వేయును, ఆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഞാൻ മിസ്രയീമിലെ ദേവന്മാരുടെ ക്ഷേത്രങ്ങൾക്കു തീ വെക്കും; അവയെ ചുട്ടുകളഞ്ഞിട്ടു അവൻ അവരെ]]></a:t>
+              <a:t><![CDATA[దేవతలను చెరగొనిపోవును, గొఱ్ఱలకాపరి తన వస్త్రమును చుట్టుకొనునట్లు అతడు ఐగుప్తుదేశమును తనకు చుట్టుకొని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവാസത്തിലേക്കു കൊണ്ടുപോകും; ഒരിടയൻ തന്റെ പുതെപ്പു പുതെക്കുന്നതു പോലെ അവൻ മിസ്രയീംദേശത്തെ]]></a:t>
+              <a:t><![CDATA[నిరాటంకముగా అక్కడనుండి సాగి పోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുതെക്കയും അവിടെനിന്നു സമാധാനത്തോടെ പുറപ്പെട്ടുപോകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[13. అతడు ఐగుప్తులోనున్న సూర్యదేవతాపట్టణము లోని సూర్యప్రతిమలను విరుగగొట్టి ఐగుప్తు దేవతల గుళ్లను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവൻ മിസ്രയീംദേശത്തു ബേത്ത്-ശേമെശിലെ വിഗ്രഹങ്ങളെ തകർത്തു മിസ്രയീമ്യദേവന്മാരുടെ ക്ഷേത്രങ്ങളെ]]></a:t>
+              <a:t><![CDATA[అగ్నిచేత కాల్చివేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,183 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ ദൈവമായ യഹോവയുടെ സകലവചനങ്ങളും തന്നേ, പറഞ്ഞു തീർന്നശേഷം]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[തീവെച്ചു ചുട്ടുകളയും.]]></a:t>
+              <a:t><![CDATA[సెలవిచ్చిన మాటలన్నిటిని వారికి ప్రకటించి చాలింపగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഹോശയ്യാവിന്റെ മകനായ അസർയ്യാവും കാരേഹിന്റെ മകനായ യോഹാനാനും അഹങ്കാരികളായ പുരുഷന്മാരൊക്കെയും]]></a:t>
+              <a:t><![CDATA[2. హోషేయా కుమారుడైన అజర్యాయును కారేహ కుమారుడైన యోహానానును గర్విష్ఠులందరును యిర్మీయాతో ఇట్లనిరినీవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാവോടു: നീ ഭോഷ്കു പറയുന്നു; മിസ്രയീമിൽ ചെന്നു പാർക്കേണ്ടതിന്നു അവിടെ പോകരുതെന്നു പറവാൻ]]></a:t>
+              <a:t><![CDATA[అబద్ధము పలుకుచున్నావుఐగుప్తులో కాపురముండుటకు మీరు అక్కడికి వెళ్లకూడ దని ప్రకటించుటకై మన దేవుడైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളുടെ ദൈവമായ യഹോവ നിന്നെ അയച്ചിട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[యెహోవా నిన్ను పంపలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. കല്ദയർ ഞങ്ങളെ കൊന്നുകളയേണ്ടതിന്നും ഞങ്ങളെ ബദ്ധരാക്കി ബാബേലിലേക്കു കൊണ്ടുപോകേണ്ടതിന്നും ഞങ്ങളെ]]></a:t>
+              <a:t><![CDATA[3. మమ్మును చంపుటకును, బబులోనునకు చెర పట్టుకొని పోవుటకును, కల్దీయులచేతికి మమ్మును అప్పగింప వలెనని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ കയ്യിൽ ഏല്പിപ്പാൻ നേർയ്യാവിന്റെ മകനായ ബാരൂക്ക് നിന്നെ ഞങ്ങൾക്കു വിരോധമായി]]></a:t>
+              <a:t><![CDATA[నేరీయా కుమారుడైన బారూకు మాకు విరోధముగా రేపుచున్నాడు. (అని చెప్పిరి)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉത്സാഹിപ്പിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[4. కాగా కారేహ కుమారుడైన యోహానానును సేనలయధిపతులందరును ప్రజ లందురును యూదాదేశములో కాపురముండవలెనన్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>