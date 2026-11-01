--- v1 (2026-08-03)
+++ v2 (2026-11-01)
@@ -49,50 +49,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +108,53 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +281,56 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே யூதாவின் தேசத்திலே தரித்திருக்கவேண்டும் என்னும் கர்த்தருடைய சத்தத்துக்குக் கரேயாவின் குமாரனாகிய யோகனானும், சகல இராணுவச் சேர்வைக்காரரும், சகல ஜனங்களும் செவிகொடாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. So Johanan the son of Kareah, and all the captains of the forces, and all the people, obeyed not the voice of the LORD, to dwell in the land of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதா தேசத்தில் தங்கியிருப்பதற்கு, தாங்கள் துரத்துண்டிருந்த சகல ஜாதிகளிடத்திலுமிருந்து திரும்பி வந்த மீதியான யூதரெல்லாரையும், புருஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், ராஜாவின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் விட்டுப்போன சகல ஆத்துமாக்களையும், தீர்க்கதரிசியாகிய எரேமியாவையும், நேரியாவின் குமாரனாகிய பாருக்கையும்,]]></a:t>
+              <a:t><![CDATA[4. So Johanan the son of Kareah, and all the captains of the forces, and all the people, obeyed not the voice of the LORD, to dwell in the land of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதா தேசத்தில் தங்கியிருப்பதற்கு, தாங்கள் துரத்துண்டிருந்த சகல ஜாதிகளிடத்திலுமிருந்து திரும்பி வந்த மீதியான யூதரெல்லாரையும், புருஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், ராஜாவின் குமாரனாகிய அகிக்காமின் மகனான கெதலியாவினிடத்தில் விட்டுப்போன சகல ஆத்துமாக்களையும், தீர்க்கதரிசியாகிய எரேமியாவையும், நேரியாவின் குமாரனாகிய பாருக்கையும்,]]></a:t>
+              <a:t><![CDATA[5. But Johanan the son of Kareah, and all the captains of the forces, took all the remnant of Judah, that were returned from all nations, where they had been driven, to dwell in the land of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கரேயாவின் குமாரனாகிய யோகனானும் சகல இராணுவச் சேர்வைக்காரரும் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. But Johanan the son of Kareah, and all the captains of the forces, took all the remnant of Judah, that were returned from all nations, where they had been driven, to dwell in the land of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கரேயாவின் குமாரனாகிய யோகனானும் சகல இராணுவச் சேர்வைக்காரரும் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. But Johanan the son of Kareah, and all the captains of the forces, took all the remnant of Judah, that were returned from all nations, where they had been driven, to dwell in the land of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கரேயாவின் குமாரனாகிய யோகனானும் சகல இராணுவச் சேர்வைக்காரரும் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. But Johanan the son of Kareah, and all the captains of the forces, took all the remnant of Judah, that were returned from all nations, where they had been driven, to dwell in the land of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய சத்தத்துக்குச் செவிகொடாதபடியினாலே, எகிப்து தேசத்துக்குப் போக எத்தனித்து, அதிலுள்ள தக்பானேஸ்மட்டும் போய்ச் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Even men, and women, and children, and the king's daughters, and every person that Nebuzaradan the captain of the guard had left with Gedaliah the son of Ahikam the son of Shaphan, and Jeremiah the prophet, and Baruch the son of Neriah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தக்பானேசிலே கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[7. So they came into the land of Egypt: for they obeyed not the voice of the LORD: thus came they even to Tahpanhes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ உன் கையிலே பெரிய கற்களை எடுத்துக்கொண்டு, யூதா ஜனங்களுக்கு முன்பாக அவைகளைத் தக்பானேசில் இருக்கிற பார்வோனுடைய அரமனையின் ஒலிமுகவாசலில் இருக்கிற சூளையின் களிமண்ணிலே புதைத்து வைத்து,]]></a:t>
+              <a:t><![CDATA[7. So they came into the land of Egypt: for they obeyed not the voice of the LORD: thus came they even to Tahpanhes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ உன் கையிலே பெரிய கற்களை எடுத்துக்கொண்டு, யூதா ஜனங்களுக்கு முன்பாக அவைகளைத் தக்பானேசில் இருக்கிற பார்வோனுடைய அரமனையின் ஒலிமுகவாசலில் இருக்கிற சூளையின் களிமண்ணிலே புதைத்து வைத்து,]]></a:t>
+              <a:t><![CDATA[8. Then came the word of the LORD unto Jeremiah in Tahpanhes, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியா சகல ஜனங்களுக்கும் அவர்களுடைய தேவனாகிய கர்த்தர் தன்னைக்கொண்டு அவர்களுக்குச் சொல்லியனுப்பின எல்லா வார்த்தைகளையும் சொன்னான்; அவர்களுடைய தேவனாகிய கர்த்தருடைய எல்லாவார்தைகளையும் அவன் அவர்களுக்குச் சொல்லிமுடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that when Jeremiah had made an end of speaking unto all the people all the words of the LORD their God, for which the LORD their God had sent him to them, even all these words,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களை நோக்கி: இதோ, என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவை நான் அழைத்தனுப்பி, நான் புதைப்பித்த இந்தக் கற்களின்மேல், அவனுடைய சிங்காசனத்தை வைப்பேன்; அவன் தன் ராஜ கூடாரத்தை அவைகளின் மேல் விரிப்பான்.]]></a:t>
+              <a:t><![CDATA[9. Take great stones in yours hand, and hide them in the clay in the brick-kiln, which is at the entry of Pharaoh's house in Tahpanhes, in the sight of the men of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களை நோக்கி: இதோ, என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவை நான் அழைத்தனுப்பி, நான் புதைப்பித்த இந்தக் கற்களின்மேல், அவனுடைய சிங்காசனத்தை வைப்பேன்; அவன் தன் ராஜ கூடாரத்தை அவைகளின் மேல் விரிப்பான்.]]></a:t>
+              <a:t><![CDATA[9. Take great stones in yours hand, and hide them in the clay in the brick-kiln, which is at the entry of Pharaoh's house in Tahpanhes, in the sight of the men of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களை நோக்கி: இதோ, என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவை நான் அழைத்தனுப்பி, நான் புதைப்பித்த இந்தக் கற்களின்மேல், அவனுடைய சிங்காசனத்தை வைப்பேன்; அவன் தன் ராஜ கூடாரத்தை அவைகளின் மேல் விரிப்பான்.]]></a:t>
+              <a:t><![CDATA[10. And say unto them, Thus says the LORD of hosts, the God of Israel; Behold, I will send and take Nebuchadrezzar the king of Babylon, my servant, and will set his throne upon these stones that I have hid; and he shall spread his royal pavilion over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் வந்து, எகிப்துதேசத்தை அழிப்பான்; சாவுக்கு ஏதுவானவன் சாவுக்கும், சிறையிருப்புக்கு ஏதுவானவன் சிறையிருப்புக்கும், பட்டயத்துக்கு ஏதுவானவன் பட்டயத்துக்கும் உள்ளாவான்.]]></a:t>
+              <a:t><![CDATA[10. And say unto them, Thus says the LORD of hosts, the God of Israel; Behold, I will send and take Nebuchadrezzar the king of Babylon, my servant, and will set his throne upon these stones that I have hid; and he shall spread his royal pavilion over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் வந்து, எகிப்துதேசத்தை அழிப்பான்; சாவுக்கு ஏதுவானவன் சாவுக்கும், சிறையிருப்புக்கு ஏதுவானவன் சிறையிருப்புக்கும், பட்டயத்துக்கு ஏதுவானவன் பட்டயத்துக்கும் உள்ளாவான்.]]></a:t>
+              <a:t><![CDATA[10. And say unto them, Thus says the LORD of hosts, the God of Israel; Behold, I will send and take Nebuchadrezzar the king of Babylon, my servant, and will set his throne upon these stones that I have hid; and he shall spread his royal pavilion over them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்தின் தேவர்களுடைய கோவில்களில் அக்கினியைக் கொளுத்துவேன்; அவன் அவைகளைச் சுட்டெரித்து, அவைகளைச் சிறைபிடித்துப் போய், ஒரு மேய்ப்பன் தன் கம்பளியைப் போர்த்துக்கொள்ளுமாப் போல் எகிப்துதேசத்தைப் போர்த்துக்கொண்டு, அவ்விடத்திலிருந்து சுகமாய்ப் புறப்பட்டுப்போவான்.]]></a:t>
+              <a:t><![CDATA[11. And when he comes, he shall strike the land of Egypt, and deliver such as are for death to death; and such as are for captivity to captivity; and such as are for the sword to the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்தின் தேவர்களுடைய கோவில்களில் அக்கினியைக் கொளுத்துவேன்; அவன் அவைகளைச் சுட்டெரித்து, அவைகளைச் சிறைபிடித்துப் போய், ஒரு மேய்ப்பன் தன் கம்பளியைப் போர்த்துக்கொள்ளுமாப் போல் எகிப்துதேசத்தைப் போர்த்துக்கொண்டு, அவ்விடத்திலிருந்து சுகமாய்ப் புறப்பட்டுப்போவான்.]]></a:t>
+              <a:t><![CDATA[11. And when he comes, he shall strike the land of Egypt, and deliver such as are for death to death; and such as are for captivity to captivity; and such as are for the sword to the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்தின் தேவர்களுடைய கோவில்களில் அக்கினியைக் கொளுத்துவேன்; அவன் அவைகளைச் சுட்டெரித்து, அவைகளைச் சிறைபிடித்துப் போய், ஒரு மேய்ப்பன் தன் கம்பளியைப் போர்த்துக்கொள்ளுமாப் போல் எகிப்துதேசத்தைப் போர்த்துக்கொண்டு, அவ்விடத்திலிருந்து சுகமாய்ப் புறப்பட்டுப்போவான்.]]></a:t>
+              <a:t><![CDATA[12. And I will kindle a fire in the houses of the gods of Egypt; and he shall burn them, and carry them away captives: and he shall array himself with the land of Egypt, as a shepherd puts on his garment; and he shall go forth from thence in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் எகிப்துதேசத்தில் இருக்கிற பெத்ஷிமேசின் சிலைகளை உடைத்து, எகிப்தின் தேவர்களுடைய கோவில்களை அக்கினியால் சுட்டுப் போடுவான் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And I will kindle a fire in the houses of the gods of Egypt; and he shall burn them, and carry them away captives: and he shall array himself with the land of Egypt, as a shepherd puts on his garment; and he shall go forth from thence in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் எகிப்துதேசத்தில் இருக்கிற பெத்ஷிமேசின் சிலைகளை உடைத்து, எகிப்தின் தேவர்களுடைய கோவில்களை அக்கினியால் சுட்டுப் போடுவான் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And I will kindle a fire in the houses of the gods of Egypt; and he shall burn them, and carry them away captives: and he shall array himself with the land of Egypt, as a shepherd puts on his garment; and he shall go forth from thence in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2679,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியா சகல ஜனங்களுக்கும் அவர்களுடைய தேவனாகிய கர்த்தர் தன்னைக்கொண்டு அவர்களுக்குச் சொல்லியனுப்பின எல்லா வார்த்தைகளையும் சொன்னான்; அவர்களுடைய தேவனாகிய கர்த்தருடைய எல்லாவார்தைகளையும் அவன் அவர்களுக்குச் சொல்லிமுடித்தபின்பு,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that when Jeremiah had made an end of speaking unto all the people all the words of the LORD their God, for which the LORD their God had sent him to them, even all these words,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. He shall break also the images of Bethshemesh, that is in the land of Egypt; and the houses of the gods of the Egyptians shall he burn with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. He shall break also the images of Bethshemesh, that is in the land of Egypt; and the houses of the gods of the Egyptians shall he burn with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. He shall break also the images of Bethshemesh, that is in the land of Egypt; and the houses of the gods of the Egyptians shall he burn with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஓசாயாவின் குமாரனாகிய அசரியாவும், கரேயாவின் குமாரனாகிய யோகானானும், அகங்காரிகளான எல்லா மனுஷரும் எரேமியாவை நோக்கி: நீ பொய் சொல்லுகிறாய்; எகிப்திலே தங்கும்படிக்கு அங்கே போகாதிருங்கள் என்று சொல்ல எங்கள் தேவனாகிய கர்த்தர் உன்னை எங்களிடத்துக்கு அனுப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that when Jeremiah had made an end of speaking unto all the people all the words of the LORD their God, for which the LORD their God had sent him to them, even all these words,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஓசாயாவின் குமாரனாகிய அசரியாவும், கரேயாவின் குமாரனாகிய யோகானானும், அகங்காரிகளான எல்லா மனுஷரும் எரேமியாவை நோக்கி: நீ பொய் சொல்லுகிறாய்; எகிப்திலே தங்கும்படிக்கு அங்கே போகாதிருங்கள் என்று சொல்ல எங்கள் தேவனாகிய கர்த்தர் உன்னை எங்களிடத்துக்கு அனுப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Then spoke Azariah the son of Hoshaiah, and Johanan the son of Kareah, and all the proud men, saying unto Jeremiah, You speak falsely: the LORD our God has not sent you to say, Go not into Egypt to sojourn there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஓசாயாவின் குமாரனாகிய அசரியாவும், கரேயாவின் குமாரனாகிய யோகானானும், அகங்காரிகளான எல்லா மனுஷரும் எரேமியாவை நோக்கி: நீ பொய் சொல்லுகிறாய்; எகிப்திலே தங்கும்படிக்கு அங்கே போகாதிருங்கள் என்று சொல்ல எங்கள் தேவனாகிய கர்த்தர் உன்னை எங்களிடத்துக்கு அனுப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[2. Then spoke Azariah the son of Hoshaiah, and Johanan the son of Kareah, and all the proud men, saying unto Jeremiah, You speak falsely: the LORD our God has not sent you to say, Go not into Egypt to sojourn there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கல்தேயர் எங்களைக் கொன்றுபோடவும், எங்களை அவர்கள் கையில் ஒப்புக்கொடுக்கும்படி, நேரியாவின் குமாரனாகிய பாருக்குத்தானே உன்னை எங்களுக்கு விரோதமாக ஏவினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then spoke Azariah the son of Hoshaiah, and Johanan the son of Kareah, and all the proud men, saying unto Jeremiah, You speak falsely: the LORD our God has not sent you to say, Go not into Egypt to sojourn there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கல்தேயர் எங்களைக் கொன்றுபோடவும், எங்களை அவர்கள் கையில் ஒப்புக்கொடுக்கும்படி, நேரியாவின் குமாரனாகிய பாருக்குத்தானே உன்னை எங்களுக்கு விரோதமாக ஏவினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But Baruch the son of Neriah sets you on against us, in order to deliver us into the hand of the Chaldeans, that they might put us to death, and carry us away captives into Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே யூதாவின் தேசத்திலே தரித்திருக்கவேண்டும் என்னும் கர்த்தருடைய சத்தத்துக்குக் கரேயாவின் குமாரனாகிய யோகனானும், சகல இராணுவச் சேர்வைக்காரரும், சகல ஜனங்களும் செவிகொடாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But Baruch the son of Neriah sets you on against us, in order to deliver us into the hand of the Chaldeans, that they might put us to death, and carry us away captives into Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474726269" r:id="rId1"/>
+    <p:sldLayoutId id="2482540447" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3959,74 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా మాట వినకపోయిరి.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே யூதாவின் தேசத்திலே தரித்திருக்கவேண்டும் என்னும் கர்த்தருடைய சத்தத்துக்குக் கரேயாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మరియు కారేహ కుమారుడైన యోహానానును సేనల యధిపతులందరును యెహోవా మాట విననివారై, యూదాదేశములో నివ]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யோகனானும், சகல இராணுவச் சேர்வைக்காரரும், சகல ஜனங்களும் செவிகொடாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సించుటకు తాము తరిమి వేయబడిన ఆయా ప్రదేశములనుండి తిరిగి వచ్చిన యూదుల శేషమును,]]></a:t>
+              <a:t><![CDATA[5. யூதா தேசத்தில் தங்கியிருப்பதற்கு, தாங்கள் துரத்துண்டிருந்த சகல ஜாதிகளிடத்திலுமிருந்து திரும்பி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అనగా రాజ దేహసంరక్షకులకధిపతియగు నెబూజరదాను షాఫాను కుమారుడైన అహీకాము కుమారుడగు గెదల్యాకు అప్ప]]></a:t>
+              <a:t><![CDATA[வந்த மீதியான யூதரெல்லாரையும், புருஷரையும், ஸ்திரீகளையும், குழந்தைகளையும், ராஜாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గించిన పురుషులను స్త్రీలను పిల్లలను రాజకుమార్తెలను ప్రవక్తయగు యిర్మీయాను నేరీయా కుమారుడగు బారూకును]]></a:t>
+              <a:t><![CDATA[அகிக்காமின் மகனான கெதலியாவினிடத்தில் விட்டுப்போன சகல ஆத்துமாக்களையும், தீர்க்கதரிசியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తోడుకొనిపోయి]]></a:t>
+              <a:t><![CDATA[எரேமியாவையும், நேரியாவின் குமாரனாகிய பாருக்கையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఐగుప్తుదేశములో ప్రవేశించిరి. వారు తహపనేసుకు రాగా]]></a:t>
+              <a:t><![CDATA[6. கரேயாவின் குமாரனாகிய யோகனானும் சகல இராணுவச் சேர்வைக்காரரும் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యెహోవా వాక్కు తహపనేసులో యిర్మీయాకు ప్రత్యక్షమై యిలాగు సెల విచ్చెను]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய சத்தத்துக்குச் செவிகொடாதபடியினாலே, எகிப்து தேசத்துக்குப் போக எத்தனித்து, அதிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీవు పెద్ద రాళ్లను చేత పట్టుకొని, యూదా మనుష్యులు చూచుచుండగా తహపనేసులో నున్న ఫరో నగరు]]></a:t>
+              <a:t><![CDATA[தக்பானேஸ்மட்டும் போய்ச் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ద్వారముననున్న శిలావరణములోని సున్నములో వాటిని పాతిపెట్టి జనులకీమాట ప్రకటింపుము]]></a:t>
+              <a:t><![CDATA[8. தக்பானேசிலே கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అతడు ప్రజలకందరికి ప్రకటింపవలెనని దేవుడైన... యెహోవా పంపిన ప్రకారము యిర్మీయా వారి దేవుడగు యెహోవా]]></a:t>
+              <a:t><![CDATA[1. எரேமியா சகல ஜனங்களுக்கும் அவர்களுடைய தேவனாகிய கர்த்தர் தன்னைக்கொண்டு அவர்களுக்குச் சொல்லியனுப்பின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఇశ్రాయేలు దేవుడును సైన్యముల కధిపతియునగు యెహోవా సెలవిచ్చునదేమనగాఇదిగో నా దాసుడగు బబులోను రాజైన]]></a:t>
+              <a:t><![CDATA[9. நீ உன் கையிலே பெரிய கற்களை எடுத்துக்கொண்டு, யூதா ஜனங்களுக்கு முன்பாக அவைகளைத் தக்பானேசில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నెబుకద్రెజరును నేను పిలువనంపించి తీసికొనివచ్చి, నేను పాతిపెట్టిన యీ రాళ్లమీద అతని సింహాసనము ఉంచెదను,]]></a:t>
+              <a:t><![CDATA[இருக்கிற பார்வோனுடைய அரமனையின் ஒலிமுகவாசலில் இருக்கிற சூளையின் களிமண்ணிலே புதைத்து வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడు రత్నకంబళిని వాటిమీదనే వేయిం చును.]]></a:t>
+              <a:t><![CDATA[10. அவர்களை நோக்கி: இதோ, என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అతడువచ్చి తెగులునకు నిర్ణయమైన వారిని తెగు లునకును, చెరకు నిర్ణయమైనవారిని చెరకును, ఖడ్గమునకు]]></a:t>
+              <a:t><![CDATA[அழைத்தனுப்பி, நான் புதைப்பித்த இந்தக் கற்களின்மேல், அவனுடைய சிங்காசனத்தை வைப்பேன்; அவன் தன் ராஜ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్ణయమైనవారిని ఖడ్గమునకును అప్పగించుచు ఐగుప్తీ యులను హతముచేయును.]]></a:t>
+              <a:t><![CDATA[கூடாரத்தை அவைகளின் மேல் விரிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఐగుప్తు దేవతల గుళ్లలో నేను అగ్ని రాజ బెట్టుచున్నాను, వాటిని నెబుకద్రెజరు కాల్చి వేయును, ఆ]]></a:t>
+              <a:t><![CDATA[11. அவன் வந்து, எகிப்துதேசத்தை அழிப்பான்; சாவுக்கு ஏதுவானவன் சாவுக்கும், சிறையிருப்புக்கு ஏதுவானவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవతలను చెరగొనిపోవును, గొఱ్ఱలకాపరి తన వస్త్రమును చుట్టుకొనునట్లు అతడు ఐగుప్తుదేశమును తనకు చుట్టుకొని]]></a:t>
+              <a:t><![CDATA[சிறையிருப்புக்கும், பட்டயத்துக்கு ஏதுவானவன் பட்டயத்துக்கும் உள்ளாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిరాటంకముగా అక్కడనుండి సాగి పోవును.]]></a:t>
+              <a:t><![CDATA[12. எகிப்தின் தேவர்களுடைய கோவில்களில் அக்கினியைக் கொளுத்துவேன்; அவன் அவைகளைச் சுட்டெரித்து, அவைகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అతడు ఐగుప్తులోనున్న సూర్యదేవతాపట్టణము లోని సూర్యప్రతిమలను విరుగగొట్టి ఐగుప్తు దేవతల గుళ్లను]]></a:t>
+              <a:t><![CDATA[சிறைபிடித்துப் போய், ஒரு மேய்ப்பன் தன் கம்பளியைப் போர்த்துக்கொள்ளுமாப் போல் எகிப்துதேசத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అగ్నిచేత కాల్చివేయును.]]></a:t>
+              <a:t><![CDATA[போர்த்துக்கொண்டு, அவ்விடத்திலிருந்து சுகமாய்ப் புறப்பட்டுப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిచ్చిన మాటలన్నిటిని వారికి ప్రకటించి చాలింపగా]]></a:t>
+              <a:t><![CDATA[எல்லா வார்த்தைகளையும் சொன்னான்; அவர்களுடைய தேவனாகிய கர்த்தருடைய எல்லாவார்தைகளையும் அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அவன் எகிப்துதேசத்தில் இருக்கிற பெத்ஷிமேசின் சிலைகளை உடைத்து, எகிப்தின் தேவர்களுடைய கோவில்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினியால் சுட்டுப் போடுவான் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. హోషేయా కుమారుడైన అజర్యాయును కారేహ కుమారుడైన యోహానానును గర్విష్ఠులందరును యిర్మీయాతో ఇట్లనిరినీవు]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொல்லிமுடித்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబద్ధము పలుకుచున్నావుఐగుప్తులో కాపురముండుటకు మీరు అక్కడికి వెళ్లకూడ దని ప్రకటించుటకై మన దేవుడైన]]></a:t>
+              <a:t><![CDATA[2. ஓசாயாவின் குமாரனாகிய அசரியாவும், கரேயாவின் குமாரனாகிய யோகானானும், அகங்காரிகளான எல்லா மனுஷரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా నిన్ను పంపలేదు.]]></a:t>
+              <a:t><![CDATA[எரேமியாவை நோக்கி: நீ பொய் சொல்லுகிறாய்; எகிப்திலே தங்கும்படிக்கு அங்கே போகாதிருங்கள் என்று சொல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. మమ్మును చంపుటకును, బబులోనునకు చెర పట్టుకొని పోవుటకును, కల్దీయులచేతికి మమ్మును అప్పగింప వలెనని]]></a:t>
+              <a:t><![CDATA[எங்கள் தேவனாகிய கர்த்தர் உன்னை எங்களிடத்துக்கு அனுப்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేరీయా కుమారుడైన బారూకు మాకు విరోధముగా రేపుచున్నాడు. (అని చెప్పిరి)]]></a:t>
+              <a:t><![CDATA[3. கல்தேயர் எங்களைக் கொன்றுபோடவும், எங்களை அவர்கள் கையில் ஒப்புக்கொடுக்கும்படி, நேரியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. కాగా కారేహ కుమారుడైన యోహానానును సేనలయధిపతులందరును ప్రజ లందురును యూదాదేశములో కాపురముండవలెనన్న]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய பாருக்குத்தானே உன்னை எங்களுக்கு விரோதமாக ஏவினான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>