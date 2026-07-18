--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -149,50 +149,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -252,50 +256,52 @@
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -472,53 +478,55 @@
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -687,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் அவர்கள் அந்நிய தேவர்களுக்கு தூபங்காட்டாதபடிக்கு, என் சொல்லைக் கேளாமலும், பொல்லாப்பை விட்டுத் திரும்புவதற்குச் செவியைச் சாய்க்காமலும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. நான் வெறுக்கிற இந்த அருவருப்பான காரியத்தைச் செய்யாதிருங்களென்று, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு உங்களுக்கு ஏற்கனவே சொல்லியனுப்பிக்கொண்டிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -905,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், என் உக்கிரமும் என் கோபமும் மூண்டு, யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் பற்றியெரிந்தது; அவைகள் இந்நாளில் இருக்கிறபடி வனாந்தரமும் பாழுமாய்ப் போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் அவர்கள் அந்நிய தேவர்களுக்கு தூபங்காட்டாதபடிக்கு, என் சொல்லைக் கேளாமலும், பொல்லாப்பை விட்டுத் திரும்புவதற்குச் செவியைச் சாய்க்காமலும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1123,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நீங்கள் யூதாவில் ஒருவரையும் உங்களுக்கு மீதியாக வைக்காமல், உங்களில் புருஷனையும் ஸ்திரீயையும் பிள்ளையையும் பால்குடிக்கிற குழந்தையையும் வேரற்றுப்போகப்பண்ணும்படிக்கு, உங்கள் கைகளின் கிரியைகளாலே எனக்குக் கோபமூட்டுகிற பெரிய பொல்லாப்பை உங்கள் ஆத்துமாக்களுக்கு விரோதமாகச் செய்து,]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், என் உக்கிரமும் என் கோபமும் மூண்டு, யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் பற்றியெரிந்தது; அவைகள் இந்நாளில் இருக்கிறபடி வனாந்தரமும் பாழுமாய்ப் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1450,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களை வேரற்றுப்போகப்பண்ணுவதற்காகவும், நீங்கள் பூமியின் சகல ஜாதிகளுக்குள்ளும் சாபமும் நிந்தையுமாயிருப்பதற்காகவும், நீங்கள் தங்கியிருக்கவந்த எகிப்துதேசத்திலே அந்நிய தேவர்களுக்கு தூபங்காட்டுவானேன்?]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நீங்கள் யூதாவில் ஒருவரையும் உங்களுக்கு மீதியாக வைக்காமல், உங்களில் புருஷனையும் ஸ்திரீயையும் பிள்ளையையும் பால்குடிக்கிற குழந்தையையும் வேரற்றுப்போகப்பண்ணும்படிக்கு, உங்கள் கைகளின் கிரியைகளாலே எனக்குக் கோபமூட்டுகிற பெரிய பொல்லாப்பை உங்கள் ஆத்துமாக்களுக்கு விரோதமாகச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1886,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதாதேசத்திலும் எருசலேமின் வீதிகளிலும் உங்கள் பிதாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், அவர்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும், நீங்கள் செய்த பொல்லாப்புகளையும் உங்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும் மறந்துபோனீர்களோ?]]></a:t>
+              <a:t><![CDATA[8. உங்களை வேரற்றுப்போகப்பண்ணுவதற்காகவும், நீங்கள் பூமியின் சகல ஜாதிகளுக்குள்ளும் சாபமும் நிந்தையுமாயிருப்பதற்காகவும், நீங்கள் தங்கியிருக்கவந்த எகிப்துதேசத்திலே அந்நிய தேவர்களுக்கு தூபங்காட்டுவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2213,51 +2221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் இந்நாள்மட்டும் மனம் நொறுங்குண்டதுமில்லை, அவர்கள் பயப்படுகிறதுமில்லை; நான் உங்கள் முன்பாகவும் உங்கள் பிதாக்கள் முன்பாகவும் வைத்த என் வேதத்தின்படியும் என் கட்டளைகளின்படியும் நடக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[9. யூதாதேசத்திலும் எருசலேமின் வீதிகளிலும் உங்கள் பிதாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், அவர்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும், நீங்கள் செய்த பொல்லாப்புகளையும் உங்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும் மறந்துபோனீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2431,51 +2439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உங்களுக்குத் தீங்குண்டாகவும், யூதாவனைத்தையும் சங்கரிக்கத்தக்கதாகவும், என் முகத்தை உங்களுக்கு விரோதமாகத் திருப்பி,]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் இந்நாள்மட்டும் மனம் நொறுங்குண்டதுமில்லை, அவர்கள் பயப்படுகிறதுமில்லை; நான் உங்கள் முன்பாகவும் உங்கள் பிதாக்கள் முன்பாகவும் வைத்த என் வேதத்தின்படியும் என் கட்டளைகளின்படியும் நடக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3303,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எருசலேமை தண்டித்தபடி எகிப்துதேசத்தில் குடியிருக்கிறவர்களையும் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. எகிப்து தேசத்திலே தங்கும்படிக்கு வரத் தங்கள் முகங்களைத் திருப்பின மீதியான யூதரை வாரிக்கொள்ளுவேன்; அவர்கள் அனைவரும் எகிப்துதேசத்திலே நிர்மூலமாவார்கள்; அவர்கள் சிறியவன்முதல் பெரியவன்வரைக்கும், பட்டயத்துக்கு இரையாகி, பஞ்சத்தாலும் நிர்மூலமாவார்கள்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் செத்து, சாபமும் பாழும் பழிப்பும் நிந்தையுமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3521,51 +3529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்துதேசத்திலே தங்கவும், மறுபடியும் தங்கள் ஆத்துமா வாஞ்சித்திருக்கிற யூதா தேசத்திலே குடியேறுவதற்கு அங்கே திரும்பிப்போகவும் வேண்டுமென்று இங்கே வந்த மீதியான யூதரிலே மீதியாயிருக்கிறவர்களும் தப்புகிறவர்களுமில்லை; தப்பிப்போகிறவர்களாகிய மற்றவர்களேயொழிய அவர்களில் ஒருவரும் அங்கே திரும்புவதில்லையென்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. நான் எருசலேமை தண்டித்தபடி எகிப்துதேசத்தில் குடியிருக்கிறவர்களையும் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3848,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தங்கள் ஸ்திரீகள் அந்நியதேவர்களுக்குத் தூபங்காட்டினதாக அறிந்திருந்த எல்லாப் புருஷரும், பெரிய கூட்டமாய் நின்றிருந்த எல்லா ஸ்திரீகளும், எகிப்துதேசத்தில் பத்ரோசிலே குடியிருந்த சகல ஜனங்களும் எரேமியாவுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[14. எகிப்துதேசத்திலே தங்கவும், மறுபடியும் தங்கள் ஆத்துமா வாஞ்சித்திருக்கிற யூதா தேசத்திலே குடியேறுவதற்கு அங்கே திரும்பிப்போகவும் வேண்டுமென்று இங்கே வந்த மீதியான யூதரிலே மீதியாயிருக்கிறவர்களும் தப்புகிறவர்களுமில்லை; தப்பிப்போகிறவர்களாகிய மற்றவர்களேயொழிய அவர்களில் ஒருவரும் அங்கே திரும்புவதில்லையென்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4284,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ கர்த்தருடைய நாமத்தில் எங்களுக்குச் சொன்ன வார்த்தையின்படியே நாங்கள் உனக்குச் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது தங்கள் ஸ்திரீகள் அந்நியதேவர்களுக்குத் தூபங்காட்டினதாக அறிந்திருந்த எல்லாப் புருஷரும், பெரிய கூட்டமாய் நின்றிருந்த எல்லா ஸ்திரீகளும், எகிப்துதேசத்தில் பத்ரோசிலே குடியிருந்த சகல ஜனங்களும் எரேமியாவுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4393,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. நீ கர்த்தருடைய நாமத்தில் எங்களுக்குச் சொன்ன வார்த்தையின்படியே நாங்கள் உனக்குச் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4502,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. நீ கர்த்தருடைய நாமத்தில் எங்களுக்குச் சொன்ன வார்த்தையின்படியே நாங்கள் உனக்குச் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் வானராக்கினிக்கு தூபங்காட்டாமலும், அவளுக்குப் பானபலிகளை வார்க்காமலும் போனதுமுதற்கொண்டு, எல்லாம் எங்களுக்குக் குறைவுபட்டது; பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்துபோனோம்.]]></a:t>
+              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4938,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் வானராக்கினிக்கு தூபங்காட்டாமலும், அவளுக்குப் பானபலிகளை வார்க்காமலும் போனதுமுதற்கொண்டு, எல்லாம் எங்களுக்குக் குறைவுபட்டது; பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்துபோனோம்.]]></a:t>
+              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5047,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும் நாங்கள் வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்த்தபோது, நாங்கள் எங்கள் புருஷரின் அனுமதியில்லாமல் அவளுக்குப் பணியாரங்களைச் சுட்டு, பானபலிகளை வார்த்து, அவளை நமஸ்கரித்தோமோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் வானராக்கினிக்கு தூபங்காட்டாமலும், அவளுக்குப் பானபலிகளை வார்க்காமலும் போனதுமுதற்கொண்டு, எல்லாம் எங்களுக்குக் குறைவுபட்டது; பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்துபோனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5156,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும் நாங்கள் வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்த்தபோது, நாங்கள் எங்கள் புருஷரின் அனுமதியில்லாமல் அவளுக்குப் பணியாரங்களைச் சுட்டு, பானபலிகளை வார்த்து, அவளை நமஸ்கரித்தோமோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் வானராக்கினிக்கு தூபங்காட்டாமலும், அவளுக்குப் பானபலிகளை வார்க்காமலும் போனதுமுதற்கொண்டு, எல்லாம் எங்களுக்குக் குறைவுபட்டது; பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்துபோனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5374,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது எரேமியா, தனக்கு இப்படிப்பட்ட மறுமொழி கொடுத்த சகல ஜனங்களாகிய ஸ்திரீ புருஷர்களையும் மற்ற யாவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[19. மேலும் நாங்கள் வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்த்தபோது, நாங்கள் எங்கள் புருஷரின் அனுமதியில்லாமல் அவளுக்குப் பணியாரங்களைச் சுட்டு, பானபலிகளை வார்த்து, அவளை நமஸ்கரித்தோமோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5483,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது எரேமியா, தனக்கு இப்படிப்பட்ட மறுமொழி கொடுத்த சகல ஜனங்களாகிய ஸ்திரீ புருஷர்களையும் மற்ற யாவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[19. மேலும் நாங்கள் வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்த்தபோது, நாங்கள் எங்கள் புருஷரின் அனுமதியில்லாமல் அவளுக்குப் பணியாரங்களைச் சுட்டு, பானபலிகளை வார்த்து, அவளை நமஸ்கரித்தோமோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5592,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது எரேமியா, தனக்கு இப்படிப்பட்ட மறுமொழி கொடுத்த சகல ஜனங்களாகிய ஸ்திரீ புருஷர்களையும் மற்ற யாவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5701,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது எரேமியா, தனக்கு இப்படிப்பட்ட மறுமொழி கொடுத்த சகல ஜனங்களாகிய ஸ்திரீ புருஷர்களையும் மற்ற யாவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5810,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5919,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6028,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6137,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6246,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6355,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6573,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் எரேமியா சகல ஜனங்களையும், சகல ஸ்திரீகளையும் நோக்கி: எகிப்துதேசத்தில் இருக்கிற யூதராகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6682,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் எரேமியா சகல ஜனங்களையும், சகல ஸ்திரீகளையும் நோக்கி: எகிப்துதேசத்தில் இருக்கிற யூதராகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6791,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6900,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
+              <a:t><![CDATA[24. பின்னும் எரேமியா சகல ஜனங்களையும், சகல ஸ்திரீகளையும் நோக்கி: எகிப்துதேசத்தில் இருக்கிற யூதராகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7009,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
+              <a:t><![CDATA[24. பின்னும் எரேமியா சகல ஜனங்களையும், சகல ஸ்திரீகளையும் நோக்கி: எகிப்துதேசத்தில் இருக்கிற யூதராகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7227,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7336,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7445,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7554,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதோ, நான் அவர்கள்மேல் நன்மைக்கல்ல தீமைக்கே ஜாக்கிரதையாயிருப்பேன்; எகிப்து தேசத்திலிருக்கிற யூதா மனுஷர் எல்லாரும் ஒழிந்து தீருமளவும் பட்டயத்தாலும் பஞ்சத்தாலும் சங்காரமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7772,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதோ, நான் அவர்கள்மேல் நன்மைக்கல்ல தீமைக்கே ஜாக்கிரதையாயிருப்பேன்; எகிப்து தேசத்திலிருக்கிற யூதா மனுஷர் எல்லாரும் ஒழிந்து தீருமளவும் பட்டயத்தாலும் பஞ்சத்தாலும் சங்காரமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7881,51 +7889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7990,51 +7998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. இதோ, நான் அவர்கள்மேல் நன்மைக்கல்ல தீமைக்கே ஜாக்கிரதையாயிருப்பேன்; எகிப்து தேசத்திலிருக்கிற யூதா மனுஷர் எல்லாரும் ஒழிந்து தீருமளவும் பட்டயத்தாலும் பஞ்சத்தாலும் சங்காரமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8099,51 +8107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. இதோ, நான் அவர்கள்மேல் நன்மைக்கல்ல தீமைக்கே ஜாக்கிரதையாயிருப்பேன்; எகிப்து தேசத்திலிருக்கிற யூதா மனுஷர் எல்லாரும் ஒழிந்து தீருமளவும் பட்டயத்தாலும் பஞ்சத்தாலும் சங்காரமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8208,51 +8216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் இவ்விடத்தில் உங்களை தண்டிப்பேன் என்று உங்களுக்கு விரோதமாய்ச் சொன்ன என் வார்த்தைகள் மெய்ப்படுமென்று நீங்கள் அறிவதற்கு உங்களுக்கு இதுவே அடையாளம் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8317,51 +8325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் இவ்விடத்தில் உங்களை தண்டிப்பேன் என்று உங்களுக்கு விரோதமாய்ச் சொன்ன என் வார்த்தைகள் மெய்ப்படுமென்று நீங்கள் அறிவதற்கு உங்களுக்கு இதுவே அடையாளம் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8426,51 +8434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8535,51 +8543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. நான் இவ்விடத்தில் உங்களை தண்டிப்பேன் என்று உங்களுக்கு விரோதமாய்ச் சொன்ன என் வார்த்தைகள் மெய்ப்படுமென்று நீங்கள் அறிவதற்கு உங்களுக்கு இதுவே அடையாளம் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8644,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. நான் இவ்விடத்தில் உங்களை தண்டிப்பேன் என்று உங்களுக்கு விரோதமாய்ச் சொன்ன என் வார்த்தைகள் மெய்ப்படுமென்று நீங்கள் அறிவதற்கு உங்களுக்கு இதுவே அடையாளம் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8872,50 +8880,268 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. இதோ, அவர்களும் நீங்களும் உங்கள் பிதாக்களும் அறியாத தேவர்களுக்கு தூபங்காட்டவும், ஆராதனை செய்யவும் போய் எனக்குக் கோபமூட்டும்படிக்குச் செய்த அவர்களுடைய பொல்லாப்பினிமித்தம், அவைகள் இந்நாளில் பாழாய்க்கிடக்கிறது, அவைகளில் குடியில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -8971,51 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் வெறுக்கிற இந்த அருவருப்பான காரியத்தைச் செய்யாதிருங்களென்று, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு உங்களுக்கு ஏற்கனவே சொல்லியனுப்பிக்கொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, அவர்களும் நீங்களும் உங்கள் பிதாக்களும் அறியாத தேவர்களுக்கு தூபங்காட்டவும், ஆராதனை செய்யவும் போய் எனக்குக் கோபமூட்டும்படிக்குச் செய்த அவர்களுடைய பொல்லாப்பினிமித்தம், அவைகள் இந்நாளில் பாழாய்க்கிடக்கிறது, அவைகளில் குடியில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9050,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496576" r:id="rId1"/>
+    <p:sldLayoutId id="2473414256" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9710,50 +9936,66 @@
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -9862,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മ്ളേച്ഛകാര്യം നിങ്ങൾ ചെയ്യരുതെന്നു പറയിച്ചു.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless I sent unto you all my servants the prophets, rising early and sending them, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എന്നാൽ അവർ അന്യദേവന്മാർക്കു ധൂപംകാട്ടാതവണ്ണം തങ്ങളുടെ ദോഷം വിട്ടുതിരിയേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[Oh, do not this abominable thing that I hate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശ്രദ്ധിക്കാതെയും ചെവി ചായിക്കാതെയും ഇരുന്നു.]]></a:t>
+              <a:t><![CDATA[5. But they hearkened not, nor inclined their ear to turn from their wickedness, to burn no incense]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അതുകൊണ്ടു എന്റെ ക്രോധവും കോപവും ചൊരിഞ്ഞു യെഹൂദാപട്ടണങ്ങളിലും യെരൂശലേംവീഥികളിലും ജ്വലിച്ചു; അവ]]></a:t>
+              <a:t><![CDATA[unto other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇന്നു ശൂന്യവും നാശവും ആയി കിടക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[6. Wherefore my fury and mine anger was poured forth, and was kindled in the cities of Judah and in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ആകയാൽ യിസ്രായേലിന്റെ ദൈവമായി സൈന്യങ്ങളുടെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[the streets of Jerusalem; and they are wasted and desolate, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശേഷിപ്പായി ആരും ഇല്ലാതാകുംവണ്ണം യെഹൂദയുടെ മദ്ധ്യേനിന്നു പുരുഷനെയും സ്ത്രീയെയും പൈതലിനെയും]]></a:t>
+              <a:t><![CDATA[7. Therefore now thus says the LORD, the God of hosts, the God of Israel; Wherefore commit all of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുലകുടിക്കുന്ന കുഞ്ഞിനെയും ഛേദിച്ചുകളയേണ്ടതിന്നും]]></a:t>
+              <a:t><![CDATA[you this great evil against your souls, to cut off from you man and woman, child and nursing infant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നിങ്ങൾ വന്നു പാർക്കുന്ന മിസ്രയീംദേശത്തുവെച്ചു അന്യദേവന്മാർക്കു ധൂപം കാണിച്ചു നിങ്ങളുടെ കൈകളുടെ]]></a:t>
+              <a:t><![CDATA[out of Judah, to leave you none to remain;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവൃത്തികൾകൊണ്ടു എന്നെ കോപിപ്പിക്കുന്നതിനാൽ നിങ്ങളെത്തന്നേ ഛേദിച്ചുകളഞ്ഞിട്ടു സകല ഭൂജാതികളുടെയും]]></a:t>
+              <a:t><![CDATA[8. In that all of you provoke me unto wrath with the works of your hands, burning incense unto other]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. മിസ്രയീംദേശത്തു മിഗ്ദോലിലും തഹ്പനേസിലും നോഫിലും പത്രോസ് ദേശത്തും പാർക്കുന്ന സകല യെഹൂദന്മാരെയും]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah concerning all the Jews which dwell in the land of Egypt, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടയിൽ നിങ്ങൾ ശാപവും നിന്ദയും ആയ്തീരേണ്ടതിന്നും നിങ്ങളുടെ പ്രാണഹാനിക്കായി ഈ മഹാദോഷം ചെയ്യുന്നതെന്തു?]]></a:t>
+              <a:t><![CDATA[gods in the land of Egypt, where all of you be gone to dwell, that all of you might cut yourselves]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യെഹൂദാദേശത്തും യെരൂശലേമിന്റെ വീഥികളിലും നിങ്ങളുടെ പിതാക്കന്മാർ ചെയ്ത ദോഷങ്ങളും]]></a:t>
+              <a:t><![CDATA[off, and that all of you might be a curse and a reproach among all the nations of the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാരാജാക്കന്മാർ ചെയ്ത ദോഷങ്ങളും അവരുടെ ഭാര്യമാർ ചെയ്ത ദോഷങ്ങളും നിങ്ങൾ ചെയ്ത ദോഷങ്ങളും]]></a:t>
+              <a:t><![CDATA[9. Have all of you forgotten the wickedness of your fathers, and the wickedness of the kings of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ ഭാര്യമാർ ചെയ്ത ദോഷങ്ങളും നിങ്ങൾ മറന്നുപോയോ?]]></a:t>
+              <a:t><![CDATA[Judah, and the wickedness of their wives, and your own wickedness, and the wickedness of your wives,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവർ ഇന്നുവരെയും തങ്ങളെത്തന്നേ താഴ്ത്തിയില്ല; അവർ ഭയപ്പെടുകയോ ഞാൻ നിങ്ങളുടെ മുമ്പിലും നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[which they have committed in the land of Judah, and in the streets of Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിതാക്കന്മാരുടെ മുമ്പിലും വെച്ച ന്യായപ്രമാണവും ചട്ടങ്ങളും അനുസരിച്ചു നടക്കയോ ചെയ്തതുമില്ല.]]></a:t>
+              <a:t><![CDATA[10. They are not humbled even unto this day, neither have they feared, nor walked in my law, nor in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അതുകൊണ്ടു യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ]]></a:t>
+              <a:t><![CDATA[my statutes, that I set before you and before your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനർത്ഥത്തിന്നായിട്ടു, യെഹൂദയെ മുഴുവനും ഛേദിച്ചുകളവാനായിട്ടുതന്നേ, എന്റെ മുഖം നിങ്ങൾക്കു എതിരായി]]></a:t>
+              <a:t><![CDATA[11. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will set my face against you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[for evil, and to cut off all Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. മിസ്രയീംദേശത്തു ചെന്നു പാർപ്പാൻ അവിടെ പോകേണ്ടതിന്നു മുഖം തിരിച്ചിരിക്കുന്ന യെഹൂദാശിഷ്ടത്തെ ഞാൻ]]></a:t>
+              <a:t><![CDATA[12. And I will take the remnant of Judah, that have set their faces to go into the land of Egypt to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുറിച്ചു യിരെമ്യാവിന്നുണ്ടായ അരുളപ്പാടു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[dwell at Migdol, and at Tahpanhes, and at Noph, and in the country of Pathros, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിക്കും; അവരെല്ലാവരും മുടിഞ്ഞുപോകും; മിസ്രയീംദേശത്തു അവർ വീഴും; വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും അവർ]]></a:t>
+              <a:t><![CDATA[sojourn there, and they shall all be consumed, and fall in the land of Egypt; they shall even be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുടിഞ്ഞുപോകും; അവർ ആബാലവൃദ്ധം വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും മരിക്കും; അവർ പ്രാക്കിന്നും സ്തംഭനത്തിന്നും]]></a:t>
+              <a:t><![CDATA[consumed by the sword and by the famine: they shall die, from the least even unto the greatest, by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശാപത്തിന്നും നിന്ദെക്കും വിഷയമായ്തീരും.]]></a:t>
+              <a:t><![CDATA[the sword and by the famine: and they shall be an execration, and an astonishment, and a curse, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞാൻ യെരൂശലേമിനെ സന്ദർശിച്ചതുപോലെ മിസ്രയീംദേശത്തു പാർക്കുന്നവരെയും വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും]]></a:t>
+              <a:t><![CDATA[a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹാമാരികൊണ്ടും സന്ദർശിക്കും.]]></a:t>
+              <a:t><![CDATA[13. For I will punish them that dwell in the land of Egypt, as I have punished Jerusalem, by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. മിസ്രയിംദേശത്തുവന്നു പാർക്കുന്ന യെഹൂദാശിഷ്ടത്തിൽ ആരും അവർക്കു മടങ്ങിച്ചെന്നു പാർപ്പാൻ ആഗ്രഹമുള്ള]]></a:t>
+              <a:t><![CDATA[sword, by the famine, and by the pestilence:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാദേശത്തേക്കു മടങ്ങിപ്പോവാന്തക്കവണ്ണം ചാടിപ്പോകയില്ല, ശേഷിക്കയുമില്ല; വഴുതിപ്പോകുന്ന]]></a:t>
+              <a:t><![CDATA[14. So that none of the remnant of Judah, which are gone into the land of Egypt to sojourn there,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചിരല്ലാതെ ആരും മടങ്ങിപ്പോകയില്ല.]]></a:t>
+              <a:t><![CDATA[shall escape or remain, that they should return into the land of Judah, to the which they have a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അതിന്നു തങ്ങളുടെ ഭാര്യമാർ അന്യദേവന്മാർക്കു ധൂപം കാട്ടീട്ടുണ്ടെന്നു അറിഞ്ഞ സകലപുരുഷന്മാരും]]></a:t>
+              <a:t><![CDATA[desire to return to dwell there: for none shall return but such as shall escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹാസംഘമായി അരികെ നിന്ന സകലസ്ത്രീകളും മിസ്രയീംദേശത്തു പത്രോസിൽ പാർത്ത സകലജനവും യിരെമ്യാവോടു ഉത്തരം]]></a:t>
+              <a:t><![CDATA[15. Then all the men which knew that their wives had burned incense unto other gods, and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ യെരൂശലേമിന്മേലും]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD of hosts, the God of Israel; All of you have seen all the evil that I have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[women that stood by, a great multitude, even all the people that dwelt in the land of Egypt, in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നീ യഹോവയുടെ നാമത്തിൽ ഞങ്ങളോടു പറഞ്ഞിരിക്കുന്ന വചനം സംബന്ധിച്ചു ഞങ്ങൾ നിന്നെ കൂട്ടാക്കുകയില്ല.]]></a:t>
+              <a:t><![CDATA[Pathros, answered Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആകാശരാജ്ഞിക്കു ധൂപംകാട്ടുകയും അവൾക്കു പാനീയബലി പകരുകയും ചെയ്യും എന്നു ഞങ്ങൾ നേർന്നിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[16. As for the word that you have spoken unto us in the name of the LORD, we will not hearken unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നേർച്ച ഒക്കെയും ഞങ്ങൾ നിവർത്തിക്കും; ഞങ്ങളും ഞങ്ങളുടെ പിതാക്കന്മാരും രാജാക്കന്മാരും പ്രഭുക്കന്മാരും]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാപട്ടണങ്ങളിലും യെരൂശലേം വീഥികളിലും ചെയ്തതുപോലെ തന്നേ; അന്നു ഞങ്ങൾക്കു വേണ്ടുവോളം ആഹാരവും]]></a:t>
+              <a:t><![CDATA[17. But we will certainly do whatsoever thing goes forth out of our own mouth, to burn incense unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സുഖവും ഉണ്ടായിരുന്നു; ഒരു അനർത്ഥവും നേരിട്ടിരുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[the queen of heaven, and to pour out drink offerings unto her, as we have done, we, and our fathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എന്നാൽ ഞങ്ങൾ ആകാശരാജ്ഞിക്കു ധൂപം കാട്ടുന്നതും പാനീയബലിപകരുന്നതും നിർത്തിയതു മുതൽ ഞങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[our kings, and our princes, in the cities of Judah, and in the streets of Jerusalem: for then had we]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാം ബുദ്ധിമുട്ടു തന്നേ; ഞങ്ങൾ വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും മുടിയുന്നു.]]></a:t>
+              <a:t><![CDATA[plenty of victuals, and were well, and saw no evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ആകാശരാജ്ഞിക്കു ധൂപംകാട്ടുകയും പാനീയബലി പകരുകയും ചെയ്യുമ്പോൾ, ഞങ്ങൾ അവളുടെ രൂപത്തിൽ അട]]></a:t>
+              <a:t><![CDATA[18. But since we left off to burn incense to the queen of heaven, and to pour out drink offerings]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടാക്കുന്നതും അവൾക്കു പാനീയബലി പകരുന്നതും ഞങ്ങളുടെ ഭർത്താക്കന്മാരെ കൂടാതെയോ?]]></a:t>
+              <a:t><![CDATA[unto her, we have wanted all things, and have been consumed by the sword and by the famine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലയെഹൂദാപട്ടണങ്ങളിന്മേലും വരുത്തിയിരിക്കുന്ന അനർത്ഥം ഒക്കെയും നിങ്ങൾ കണ്ടിട്ടുണ്ടല്ലോ; അവ]]></a:t>
+              <a:t><![CDATA[brought upon Jerusalem, and upon all the cities of Judah; and, behold, this day they are a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അപ്പോൾ യിരെമ്യാവു സകലജനത്തോടും, പുരുഷന്മാരും സ്ത്രികളുമായി തന്നോടു ഉത്തരം പറഞ്ഞ സകല]]></a:t>
+              <a:t><![CDATA[19. And when we burned incense to the queen of heaven, and poured out drink offerings unto her, did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തോടും തന്നേ, പറഞ്ഞതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[we make her cakes to worship her, and pour out drink offerings unto her, without our men?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. യെഹൂദാപട്ടണങ്ങളിലും യെരൂശലേമിന്റെ വീഥികളിലും നിങ്ങളും നിങ്ങളുടെ പിതാക്കന്മാരും രാജാക്കന്മാരും]]></a:t>
+              <a:t><![CDATA[20. Then Jeremiah said unto all the people, to the men, and to the women, and to all the people]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രഭുക്കന്മാരും ദേശത്തുള്ള ജനവും ധൂപംകാട്ടിയതു യഹോവ ഓർത്തില്ലയോ? അവന്റെ മനസ്സിൽ അതു വന്നില്ലയോ?]]></a:t>
+              <a:t><![CDATA[which had given him that answer, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നിങ്ങളുടെ ദുഷ്‌പ്രവൃത്തികൾനിമിത്തവും നിങ്ങൾ പ്രവർത്തിച്ച മ്ളേച്ഛതനിമിത്തവും യഹോവെക്കു സഹിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[21. The incense that all of you burned in the cities of Judah, and in the streets of Jerusalem, all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഹിയാതെയായി; അതുകൊണ്ടു നിങ്ങളുടെ ദേശം ഇന്നു നിവാസികൾ ഇല്ലാതെ ശൂന്യവും സ്തംഭനഹേതുവും ശാപവിഷയവും]]></a:t>
+              <a:t><![CDATA[of you, and your fathers, your kings, and your princes, and the people of the land, did not the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിത്തീർന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[remember them, and came it not into his mind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. നിങ്ങൾ യഹോവയുടെ വാക്കു അനുസരിക്കാതെയും അവന്റെ ന്യായപ്രമാണവും ചട്ടങ്ങളും സാക്ഷ്യങ്ങളും]]></a:t>
+              <a:t><![CDATA[22. So that the LORD could no longer bear, because of the evil of your doings, and because of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രമാണിച്ചു നടക്കാതെയും ധൂപംകാട്ടി യഹോവയോടു പാപം ചെയ്കകൊണ്ടു, ഇന്നു ഈ അനർത്ഥം നിങ്ങൾക്കു വന്നു]]></a:t>
+              <a:t><![CDATA[abominations which all of you have committed; therefore is your land a desolation, and an]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭവിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[astonishment, and a curse, without an inhabitant, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശൂന്യമായിരിക്കുന്നു; ആരും അവയിൽ വസിക്കുന്നതുമില്ല.]]></a:t>
+              <a:t><![CDATA[desolation, and no man dwells therein,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. പിന്നെയും യിരെമ്യാവു സകലജനത്തോടും സകലസ്ത്രീകളോടും പറഞ്ഞതു: മിസ്രയീംദേശത്തിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[23. Because all of you have burned incense, and because all of you have sinned against the LORD, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദന്മാരായ നിങ്ങൾ എല്ലാവരും യഹോവയുടെ വചനം കേൾപ്പിൻ!]]></a:t>
+              <a:t><![CDATA[have not obeyed the voice of the LORD, nor walked in his law, nor in his statutes, nor in his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ആകാശരാജ്ഞിക്കു ധൂപം]]></a:t>
+              <a:t><![CDATA[testimonies; therefore this evil is happened unto you, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാട്ടുവാനും പാനീയബലി പകരുവാനും നേർന്നിക്കുന്ന നേർച്ചകളെ ഞങ്ങൾ നിവർത്തിക്കും എന്നു നിങ്ങളും നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[24. Moreover Jeremiah said unto all the people, and to all the women, Hear the word of the LORD, all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാര്യമാരും വായ്കൊണ്ടു പറകയും കൈകൊണ്ടു അനുഷ്ഠിക്കയും ചെയ്തിരിക്കുന്നു; നിങ്ങളുടെ നേർച്ചകളെ]]></a:t>
+              <a:t><![CDATA[Judah that are in the land of Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉറപ്പാക്കിക്കൊൾവിൻ! നിങ്ങളുടെ നേർച്ചകളെ അനുഷ്ഠിച്ചുകൊൾവിൻ!]]></a:t>
+              <a:t><![CDATA[25. Thus says the LORD of hosts, the God of Israel, saying; All of you and your wives have both]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അതുകൊണ്ടു മിസ്രയീംദേശത്തു പാർക്കുന്ന സകലയെഹൂദന്മാരുമായുള്ളോരേ, യഹോവയുടെ വചനം കേൾപ്പിൻ!]]></a:t>
+              <a:t><![CDATA[spoken with your mouths, and fulfilled with your hand, saying, We will surely perform our vows that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീംദേശത്തെയും ഒരു യെഹൂദനും വായെടുത്തു: യഹോവയായ കർത്താവണ എന്നിങ്ങനെ എന്റെ നാമം ഇനി]]></a:t>
+              <a:t><![CDATA[we have vowed, to burn incense to the queen of heaven, and to pour out drink offerings unto her: all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉച്ചരിക്കയില്ല എന്നു ഞാൻ എന്റെ മഹത്തായ നാമം ചൊല്ലി സത്യം ചെയ്യുന്നു എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[of you will surely accomplish your vows, and surely perform your vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ഞാൻ അവരുടെ നന്മെക്കായിട്ടല്ല, തിന്മെക്കായിട്ടത്രേ ജാഗരിച്ചിരിക്കും; മിസ്രയീംദേശത്തിലെ]]></a:t>
+              <a:t><![CDATA[26. Therefore hear all of you the word of the LORD, all Judah that dwell in the land of Egypt;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അതു, അവരോ നിങ്ങളോ നിങ്ങളുടെ പിതാക്കന്മാരോ അറിയാത്ത അന്യദേവന്മാർക്കു ധപൂംകാട്ടുവാനും അവയെ]]></a:t>
+              <a:t><![CDATA[3. Because of their wickedness which they have committed to provoke me to anger, in that they went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലായെഹൂദന്മാരും വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും നശിച്ചു മുടിഞ്ഞുപോകും.]]></a:t>
+              <a:t><![CDATA[Behold, I have sworn by my great name, says the LORD, that my name shall no more be named in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. എന്നാൽ വാളിന്നു തെറ്റി ഒഴിയുന്ന ഏതാനും പേർ മിസ്രയീംദേശത്തു നിന്നു യെഹൂദാദേശത്തേക്കു മടങ്ങിവരും;]]></a:t>
+              <a:t><![CDATA[mouth of any man of Judah in all the land of Egypt, saying, The Lord GOD lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീംദേശത്തു വന്നു പാർക്കുന്ന ശേഷം യെഹൂദന്മാർ ഒക്കെയും എന്റെ വചനമോ അവരുടേതോ ഏതു നിവൃത്തിയായി]]></a:t>
+              <a:t><![CDATA[27. Behold, I will watch over them for evil, and not for good: and all the men of Judah that are in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നറിയും.]]></a:t>
+              <a:t><![CDATA[the land of Egypt shall be consumed by the sword and by the famine, until there be an end of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. എന്റെ വചനം നിങ്ങളുടെ തിന്മെക്കായിട്ടു നിവർത്തിയായ്‍വരുമെന്നു നിങ്ങൾ അറിയേണ്ടതിന്നു ഞാൻ ഈ]]></a:t>
+              <a:t><![CDATA[28. Yet a small number that escape the sword shall return out of the land of Egypt into the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്ഥലത്തുവെച്ചു നിങ്ങളെ സന്ദർശിക്കും എന്നതു നിങ്ങൾക്കു ഒരു അടയാളം ആകും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[Judah, and all the remnant of Judah, that are gone into the land of Egypt to sojourn there, shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഞാൻ യെഹൂദാരാജാവായ സിദെക്കീയാവെ അവന്റെ ശത്രുവും അവന്നു പ്രാണഹാനി വരുത്തുവാൻ നോക്കിയവനുമായ]]></a:t>
+              <a:t><![CDATA[know whose words shall stand, mine, or their's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെബൂഖദ്നേസർ എന്ന ബാബേൽരാജാവിന്റെ കയ്യിൽ ഏല്പിച്ചതുപോലെ ഞാൻ മിസ്രയീംരാജാവായ ഫറവോൻ-ഹോഫ്രയെയും]]></a:t>
+              <a:t><![CDATA[29. And this shall be a sign unto you, says the LORD, that I will punish you in this place, that all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ ശത്രുക്കളുടെ കയ്യിലും അവന്നു പ്രാണഹാനി വരുത്തുവാൻ നോക്കുന്നവരുടെ കയ്യിലും ഏല്പിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[of you may know that my words shall surely stand against you for evil:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[30. Thus says the LORD; Behold, I will give Pharaohhophra king of Egypt into the hand of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +20136,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സേവിപ്പാനും ചെന്നു എന്നെ കോപിപ്പിപ്പാൻ തക്കവണ്ണം അവർ ചെയ്ത ദോഷംനിമിത്തമത്രേ.]]></a:t>
+              <a:t><![CDATA[to burn incense, and to serve other gods, whom they knew not, neither they, all of you, nor your]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[enemies, and into the hand of them that seek his life; as I gave Zedekiah king of Judah into the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[hand of Nebuchadrezzar king of Babylon, his enemy, and that sought his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഞാൻ ഇടവിടാതെ പ്രവാചകന്മാരായ എന്റെ ദാസന്മാരെ ഒക്കെയും നിങ്ങളുടെ അടുക്കൽ അയച്ചു: ഞാൻ വെറുക്കുന്ന ഈ]]></a:t>
+              <a:t><![CDATA[fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20087,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 44]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20372,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>79</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>