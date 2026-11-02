--- v1 (2026-07-18)
+++ v2 (2026-11-02)
@@ -153,50 +153,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -258,50 +268,55 @@
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -480,53 +495,58 @@
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -586,51 +606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் வெறுக்கிற இந்த அருவருப்பான காரியத்தைச் செய்யாதிருங்களென்று, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு உங்களுக்கு ஏற்கனவே சொல்லியனுப்பிக்கொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless I sent unto you all my servants the prophets, rising early and sending them, saying, Oh, do not this abominable thing that I hate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -695,51 +715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் வெறுக்கிற இந்த அருவருப்பான காரியத்தைச் செய்யாதிருங்களென்று, தீர்க்கதரிசிகளாகிய என் ஊழியக்காரரைக்கொண்டு உங்களுக்கு ஏற்கனவே சொல்லியனுப்பிக்கொண்டிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[5. But they hearkened not, nor inclined their ear to turn from their wickedness, to burn no incense unto other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -804,51 +824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் அவர்கள் அந்நிய தேவர்களுக்கு தூபங்காட்டாதபடிக்கு, என் சொல்லைக் கேளாமலும், பொல்லாப்பை விட்டுத் திரும்புவதற்குச் செவியைச் சாய்க்காமலும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But they hearkened not, nor inclined their ear to turn from their wickedness, to burn no incense unto other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -913,51 +933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் அவர்கள் அந்நிய தேவர்களுக்கு தூபங்காட்டாதபடிக்கு, என் சொல்லைக் கேளாமலும், பொல்லாப்பை விட்டுத் திரும்புவதற்குச் செவியைச் சாய்க்காமலும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore my fury and mine anger was poured forth, and was kindled in the cities of Judah and in the streets of Jerusalem; and they are wasted and desolate, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1022,51 +1042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், என் உக்கிரமும் என் கோபமும் மூண்டு, யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் பற்றியெரிந்தது; அவைகள் இந்நாளில் இருக்கிறபடி வனாந்தரமும் பாழுமாய்ப் போயிற்று.]]></a:t>
+              <a:t><![CDATA[6. Wherefore my fury and mine anger was poured forth, and was kindled in the cities of Judah and in the streets of Jerusalem; and they are wasted and desolate, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1131,51 +1151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், என் உக்கிரமும் என் கோபமும் மூண்டு, யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் பற்றியெரிந்தது; அவைகள் இந்நாளில் இருக்கிறபடி வனாந்தரமும் பாழுமாய்ப் போயிற்று.]]></a:t>
+              <a:t><![CDATA[7. Therefore now thus says the LORD, the God of hosts, the God of Israel; Wherefore commit all of you this great evil against your souls, to cut off from you man and woman, child and nursing infant, out of Judah, to leave you none to remain;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1240,51 +1260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நீங்கள் யூதாவில் ஒருவரையும் உங்களுக்கு மீதியாக வைக்காமல், உங்களில் புருஷனையும் ஸ்திரீயையும் பிள்ளையையும் பால்குடிக்கிற குழந்தையையும் வேரற்றுப்போகப்பண்ணும்படிக்கு, உங்கள் கைகளின் கிரியைகளாலே எனக்குக் கோபமூட்டுகிற பெரிய பொல்லாப்பை உங்கள் ஆத்துமாக்களுக்கு விரோதமாகச் செய்து,]]></a:t>
+              <a:t><![CDATA[7. Therefore now thus says the LORD, the God of hosts, the God of Israel; Wherefore commit all of you this great evil against your souls, to cut off from you man and woman, child and nursing infant, out of Judah, to leave you none to remain;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1349,51 +1369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நீங்கள் யூதாவில் ஒருவரையும் உங்களுக்கு மீதியாக வைக்காமல், உங்களில் புருஷனையும் ஸ்திரீயையும் பிள்ளையையும் பால்குடிக்கிற குழந்தையையும் வேரற்றுப்போகப்பண்ணும்படிக்கு, உங்கள் கைகளின் கிரியைகளாலே எனக்குக் கோபமூட்டுகிற பெரிய பொல்லாப்பை உங்கள் ஆத்துமாக்களுக்கு விரோதமாகச் செய்து,]]></a:t>
+              <a:t><![CDATA[7. Therefore now thus says the LORD, the God of hosts, the God of Israel; Wherefore commit all of you this great evil against your souls, to cut off from you man and woman, child and nursing infant, out of Judah, to leave you none to remain;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1458,51 +1478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நீங்கள் யூதாவில் ஒருவரையும் உங்களுக்கு மீதியாக வைக்காமல், உங்களில் புருஷனையும் ஸ்திரீயையும் பிள்ளையையும் பால்குடிக்கிற குழந்தையையும் வேரற்றுப்போகப்பண்ணும்படிக்கு, உங்கள் கைகளின் கிரியைகளாலே எனக்குக் கோபமூட்டுகிற பெரிய பொல்லாப்பை உங்கள் ஆத்துமாக்களுக்கு விரோதமாகச் செய்து,]]></a:t>
+              <a:t><![CDATA[7. Therefore now thus says the LORD, the God of hosts, the God of Israel; Wherefore commit all of you this great evil against your souls, to cut off from you man and woman, child and nursing infant, out of Judah, to leave you none to remain;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1567,51 +1587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களை வேரற்றுப்போகப்பண்ணுவதற்காகவும், நீங்கள் பூமியின் சகல ஜாதிகளுக்குள்ளும் சாபமும் நிந்தையுமாயிருப்பதற்காகவும், நீங்கள் தங்கியிருக்கவந்த எகிப்துதேசத்திலே அந்நிய தேவர்களுக்கு தூபங்காட்டுவானேன்?]]></a:t>
+              <a:t><![CDATA[8. In that all of you provoke me unto wrath with the works of your hands, burning incense unto other gods in the land of Egypt, where all of you be gone to dwell, that all of you might cut yourselves off, and that all of you might be a curse and a reproach among all the nations of the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1676,51 +1696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகிப்துதேசத்தில் குடியேறி, மிக்தோலிலும், தக்பானேசிலும், நோப்பிலும், பத்ரோஸ் சீமையிலும் வாசமான எல்லா யூதரையுங்குறித்து, எரேமியாவுக்கு உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah concerning all the Jews which dwell in the land of Egypt, which dwell at Migdol, and at Tahpanhes, and at Noph, and in the country of Pathros, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1785,51 +1805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களை வேரற்றுப்போகப்பண்ணுவதற்காகவும், நீங்கள் பூமியின் சகல ஜாதிகளுக்குள்ளும் சாபமும் நிந்தையுமாயிருப்பதற்காகவும், நீங்கள் தங்கியிருக்கவந்த எகிப்துதேசத்திலே அந்நிய தேவர்களுக்கு தூபங்காட்டுவானேன்?]]></a:t>
+              <a:t><![CDATA[8. In that all of you provoke me unto wrath with the works of your hands, burning incense unto other gods in the land of Egypt, where all of you be gone to dwell, that all of you might cut yourselves off, and that all of you might be a curse and a reproach among all the nations of the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1894,51 +1914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்களை வேரற்றுப்போகப்பண்ணுவதற்காகவும், நீங்கள் பூமியின் சகல ஜாதிகளுக்குள்ளும் சாபமும் நிந்தையுமாயிருப்பதற்காகவும், நீங்கள் தங்கியிருக்கவந்த எகிப்துதேசத்திலே அந்நிய தேவர்களுக்கு தூபங்காட்டுவானேன்?]]></a:t>
+              <a:t><![CDATA[8. In that all of you provoke me unto wrath with the works of your hands, burning incense unto other gods in the land of Egypt, where all of you be gone to dwell, that all of you might cut yourselves off, and that all of you might be a curse and a reproach among all the nations of the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2003,51 +2023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதாதேசத்திலும் எருசலேமின் வீதிகளிலும் உங்கள் பிதாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், அவர்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும், நீங்கள் செய்த பொல்லாப்புகளையும் உங்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும் மறந்துபோனீர்களோ?]]></a:t>
+              <a:t><![CDATA[9. Have all of you forgotten the wickedness of your fathers, and the wickedness of the kings of Judah, and the wickedness of their wives, and your own wickedness, and the wickedness of your wives, which they have committed in the land of Judah, and in the streets of Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2112,51 +2132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதாதேசத்திலும் எருசலேமின் வீதிகளிலும் உங்கள் பிதாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், அவர்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும், நீங்கள் செய்த பொல்லாப்புகளையும் உங்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும் மறந்துபோனீர்களோ?]]></a:t>
+              <a:t><![CDATA[9. Have all of you forgotten the wickedness of your fathers, and the wickedness of the kings of Judah, and the wickedness of their wives, and your own wickedness, and the wickedness of your wives, which they have committed in the land of Judah, and in the streets of Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2221,51 +2241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதாதேசத்திலும் எருசலேமின் வீதிகளிலும் உங்கள் பிதாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், அவர்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும், நீங்கள் செய்த பொல்லாப்புகளையும் உங்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும் மறந்துபோனீர்களோ?]]></a:t>
+              <a:t><![CDATA[9. Have all of you forgotten the wickedness of your fathers, and the wickedness of the kings of Judah, and the wickedness of their wives, and your own wickedness, and the wickedness of your wives, which they have committed in the land of Judah, and in the streets of Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2330,51 +2350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் இந்நாள்மட்டும் மனம் நொறுங்குண்டதுமில்லை, அவர்கள் பயப்படுகிறதுமில்லை; நான் உங்கள் முன்பாகவும் உங்கள் பிதாக்கள் முன்பாகவும் வைத்த என் வேதத்தின்படியும் என் கட்டளைகளின்படியும் நடக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[9. Have all of you forgotten the wickedness of your fathers, and the wickedness of the kings of Judah, and the wickedness of their wives, and your own wickedness, and the wickedness of your wives, which they have committed in the land of Judah, and in the streets of Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2439,51 +2459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் இந்நாள்மட்டும் மனம் நொறுங்குண்டதுமில்லை, அவர்கள் பயப்படுகிறதுமில்லை; நான் உங்கள் முன்பாகவும் உங்கள் பிதாக்கள் முன்பாகவும் வைத்த என் வேதத்தின்படியும் என் கட்டளைகளின்படியும் நடக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[10. They are not humbled even unto this day, neither have they feared, nor walked in my law, nor in my statutes, that I set before you and before your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2548,51 +2568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உங்களுக்குத் தீங்குண்டாகவும், யூதாவனைத்தையும் சங்கரிக்கத்தக்கதாகவும், என் முகத்தை உங்களுக்கு விரோதமாகத் திருப்பி,]]></a:t>
+              <a:t><![CDATA[10. They are not humbled even unto this day, neither have they feared, nor walked in my law, nor in my statutes, that I set before you and before your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2657,51 +2677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உங்களுக்குத் தீங்குண்டாகவும், யூதாவனைத்தையும் சங்கரிக்கத்தக்கதாகவும், என் முகத்தை உங்களுக்கு விரோதமாகத் திருப்பி,]]></a:t>
+              <a:t><![CDATA[10. They are not humbled even unto this day, neither have they feared, nor walked in my law, nor in my statutes, that I set before you and before your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2766,51 +2786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்து தேசத்திலே தங்கும்படிக்கு வரத் தங்கள் முகங்களைத் திருப்பின மீதியான யூதரை வாரிக்கொள்ளுவேன்; அவர்கள் அனைவரும் எகிப்துதேசத்திலே நிர்மூலமாவார்கள்; அவர்கள் சிறியவன்முதல் பெரியவன்வரைக்கும், பட்டயத்துக்கு இரையாகி, பஞ்சத்தாலும் நிர்மூலமாவார்கள்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் செத்து, சாபமும் பாழும் பழிப்பும் நிந்தையுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will set my face against you for evil, and to cut off all Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2875,51 +2895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகிப்துதேசத்தில் குடியேறி, மிக்தோலிலும், தக்பானேசிலும், நோப்பிலும், பத்ரோஸ் சீமையிலும் வாசமான எல்லா யூதரையுங்குறித்து, எரேமியாவுக்கு உண்டான வசனம்:]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah concerning all the Jews which dwell in the land of Egypt, which dwell at Migdol, and at Tahpanhes, and at Noph, and in the country of Pathros, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2984,51 +3004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்து தேசத்திலே தங்கும்படிக்கு வரத் தங்கள் முகங்களைத் திருப்பின மீதியான யூதரை வாரிக்கொள்ளுவேன்; அவர்கள் அனைவரும் எகிப்துதேசத்திலே நிர்மூலமாவார்கள்; அவர்கள் சிறியவன்முதல் பெரியவன்வரைக்கும், பட்டயத்துக்கு இரையாகி, பஞ்சத்தாலும் நிர்மூலமாவார்கள்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் செத்து, சாபமும் பாழும் பழிப்பும் நிந்தையுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will set my face against you for evil, and to cut off all Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3093,51 +3113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்து தேசத்திலே தங்கும்படிக்கு வரத் தங்கள் முகங்களைத் திருப்பின மீதியான யூதரை வாரிக்கொள்ளுவேன்; அவர்கள் அனைவரும் எகிப்துதேசத்திலே நிர்மூலமாவார்கள்; அவர்கள் சிறியவன்முதல் பெரியவன்வரைக்கும், பட்டயத்துக்கு இரையாகி, பஞ்சத்தாலும் நிர்மூலமாவார்கள்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் செத்து, சாபமும் பாழும் பழிப்பும் நிந்தையுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And I will take the remnant of Judah, that have set their faces to go into the land of Egypt to sojourn there, and they shall all be consumed, and fall in the land of Egypt; they shall even be consumed by the sword and by the famine: they shall die, from the least even unto the greatest, by the sword and by the famine: and they shall be an execration, and an astonishment, and a curse, and a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3202,51 +3222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்து தேசத்திலே தங்கும்படிக்கு வரத் தங்கள் முகங்களைத் திருப்பின மீதியான யூதரை வாரிக்கொள்ளுவேன்; அவர்கள் அனைவரும் எகிப்துதேசத்திலே நிர்மூலமாவார்கள்; அவர்கள் சிறியவன்முதல் பெரியவன்வரைக்கும், பட்டயத்துக்கு இரையாகி, பஞ்சத்தாலும் நிர்மூலமாவார்கள்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் செத்து, சாபமும் பாழும் பழிப்பும் நிந்தையுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And I will take the remnant of Judah, that have set their faces to go into the land of Egypt to sojourn there, and they shall all be consumed, and fall in the land of Egypt; they shall even be consumed by the sword and by the famine: they shall die, from the least even unto the greatest, by the sword and by the famine: and they shall be an execration, and an astonishment, and a curse, and a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3311,51 +3331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்து தேசத்திலே தங்கும்படிக்கு வரத் தங்கள் முகங்களைத் திருப்பின மீதியான யூதரை வாரிக்கொள்ளுவேன்; அவர்கள் அனைவரும் எகிப்துதேசத்திலே நிர்மூலமாவார்கள்; அவர்கள் சிறியவன்முதல் பெரியவன்வரைக்கும், பட்டயத்துக்கு இரையாகி, பஞ்சத்தாலும் நிர்மூலமாவார்கள்; அவர்கள் பட்டயத்தாலும் பஞ்சத்தாலும் செத்து, சாபமும் பாழும் பழிப்பும் நிந்தையுமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And I will take the remnant of Judah, that have set their faces to go into the land of Egypt to sojourn there, and they shall all be consumed, and fall in the land of Egypt; they shall even be consumed by the sword and by the famine: they shall die, from the least even unto the greatest, by the sword and by the famine: and they shall be an execration, and an astonishment, and a curse, and a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3420,51 +3440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எருசலேமை தண்டித்தபடி எகிப்துதேசத்தில் குடியிருக்கிறவர்களையும் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. And I will take the remnant of Judah, that have set their faces to go into the land of Egypt to sojourn there, and they shall all be consumed, and fall in the land of Egypt; they shall even be consumed by the sword and by the famine: they shall die, from the least even unto the greatest, by the sword and by the famine: and they shall be an execration, and an astonishment, and a curse, and a reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3529,51 +3549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எருசலேமை தண்டித்தபடி எகிப்துதேசத்தில் குடியிருக்கிறவர்களையும் பட்டயத்தாலும் பஞ்சத்தாலும், கொள்ளைநோயாலும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. For I will punish them that dwell in the land of Egypt, as I have punished Jerusalem, by the sword, by the famine, and by the pestilence:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3638,51 +3658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்துதேசத்திலே தங்கவும், மறுபடியும் தங்கள் ஆத்துமா வாஞ்சித்திருக்கிற யூதா தேசத்திலே குடியேறுவதற்கு அங்கே திரும்பிப்போகவும் வேண்டுமென்று இங்கே வந்த மீதியான யூதரிலே மீதியாயிருக்கிறவர்களும் தப்புகிறவர்களுமில்லை; தப்பிப்போகிறவர்களாகிய மற்றவர்களேயொழிய அவர்களில் ஒருவரும் அங்கே திரும்புவதில்லையென்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. For I will punish them that dwell in the land of Egypt, as I have punished Jerusalem, by the sword, by the famine, and by the pestilence:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3747,51 +3767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்துதேசத்திலே தங்கவும், மறுபடியும் தங்கள் ஆத்துமா வாஞ்சித்திருக்கிற யூதா தேசத்திலே குடியேறுவதற்கு அங்கே திரும்பிப்போகவும் வேண்டுமென்று இங்கே வந்த மீதியான யூதரிலே மீதியாயிருக்கிறவர்களும் தப்புகிறவர்களுமில்லை; தப்பிப்போகிறவர்களாகிய மற்றவர்களேயொழிய அவர்களில் ஒருவரும் அங்கே திரும்புவதில்லையென்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. So that none of the remnant of Judah, which are gone into the land of Egypt to sojourn there, shall escape or remain, that they should return into the land of Judah, to the which they have a desire to return to dwell there: for none shall return but such as shall escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3856,51 +3876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்துதேசத்திலே தங்கவும், மறுபடியும் தங்கள் ஆத்துமா வாஞ்சித்திருக்கிற யூதா தேசத்திலே குடியேறுவதற்கு அங்கே திரும்பிப்போகவும் வேண்டுமென்று இங்கே வந்த மீதியான யூதரிலே மீதியாயிருக்கிறவர்களும் தப்புகிறவர்களுமில்லை; தப்பிப்போகிறவர்களாகிய மற்றவர்களேயொழிய அவர்களில் ஒருவரும் அங்கே திரும்புவதில்லையென்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. So that none of the remnant of Judah, which are gone into the land of Egypt to sojourn there, shall escape or remain, that they should return into the land of Judah, to the which they have a desire to return to dwell there: for none shall return but such as shall escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3965,51 +3985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தங்கள் ஸ்திரீகள் அந்நியதேவர்களுக்குத் தூபங்காட்டினதாக அறிந்திருந்த எல்லாப் புருஷரும், பெரிய கூட்டமாய் நின்றிருந்த எல்லா ஸ்திரீகளும், எகிப்துதேசத்தில் பத்ரோசிலே குடியிருந்த சகல ஜனங்களும் எரேமியாவுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[14. So that none of the remnant of Judah, which are gone into the land of Egypt to sojourn there, shall escape or remain, that they should return into the land of Judah, to the which they have a desire to return to dwell there: for none shall return but such as shall escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4074,51 +4094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நான் எருசலேமின்மேலும், யூதாவின் சகல பட்டணங்களின் மேலும், வரப்பண்ணின தீங்கையெல்லாம் நீங்கள் கண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD of hosts, the God of Israel; All of you have seen all the evil that I have brought upon Jerusalem, and upon all the cities of Judah; and, behold, this day they are a desolation, and no man dwells therein,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4183,51 +4203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தங்கள் ஸ்திரீகள் அந்நியதேவர்களுக்குத் தூபங்காட்டினதாக அறிந்திருந்த எல்லாப் புருஷரும், பெரிய கூட்டமாய் நின்றிருந்த எல்லா ஸ்திரீகளும், எகிப்துதேசத்தில் பத்ரோசிலே குடியிருந்த சகல ஜனங்களும் எரேமியாவுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[14. So that none of the remnant of Judah, which are gone into the land of Egypt to sojourn there, shall escape or remain, that they should return into the land of Judah, to the which they have a desire to return to dwell there: for none shall return but such as shall escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4292,51 +4312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தங்கள் ஸ்திரீகள் அந்நியதேவர்களுக்குத் தூபங்காட்டினதாக அறிந்திருந்த எல்லாப் புருஷரும், பெரிய கூட்டமாய் நின்றிருந்த எல்லா ஸ்திரீகளும், எகிப்துதேசத்தில் பத்ரோசிலே குடியிருந்த சகல ஜனங்களும் எரேமியாவுக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[15. Then all the men which knew that their wives had burned incense unto other gods, and all the women that stood by, a great multitude, even all the people that dwelt in the land of Egypt, in Pathros, answered Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4401,51 +4421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ கர்த்தருடைய நாமத்தில் எங்களுக்குச் சொன்ன வார்த்தையின்படியே நாங்கள் உனக்குச் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[15. Then all the men which knew that their wives had burned incense unto other gods, and all the women that stood by, a great multitude, even all the people that dwelt in the land of Egypt, in Pathros, answered Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4510,51 +4530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ கர்த்தருடைய நாமத்தில் எங்களுக்குச் சொன்ன வார்த்தையின்படியே நாங்கள் உனக்குச் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[15. Then all the men which knew that their wives had burned incense unto other gods, and all the women that stood by, a great multitude, even all the people that dwelt in the land of Egypt, in Pathros, answered Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4619,51 +4639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. As for the word that you have spoken unto us in the name of the LORD, we will not hearken unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4728,51 +4748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[17. But we will certainly do whatsoever thing goes forth out of our own mouth, to burn incense unto the queen of heaven, and to pour out drink offerings unto her, as we have done, we, and our fathers, our kings, and our princes, in the cities of Judah, and in the streets of Jerusalem: for then had we plenty of victuals, and were well, and saw no evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4837,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[17. But we will certainly do whatsoever thing goes forth out of our own mouth, to burn incense unto the queen of heaven, and to pour out drink offerings unto her, as we have done, we, and our fathers, our kings, and our princes, in the cities of Judah, and in the streets of Jerusalem: for then had we plenty of victuals, and were well, and saw no evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4946,51 +4966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும், எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
+              <a:t><![CDATA[17. But we will certainly do whatsoever thing goes forth out of our own mouth, to burn incense unto the queen of heaven, and to pour out drink offerings unto her, as we have done, we, and our fathers, our kings, and our princes, in the cities of Judah, and in the streets of Jerusalem: for then had we plenty of victuals, and were well, and saw no evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5055,51 +5075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் வானராக்கினிக்கு தூபங்காட்டாமலும், அவளுக்குப் பானபலிகளை வார்க்காமலும் போனதுமுதற்கொண்டு, எல்லாம் எங்களுக்குக் குறைவுபட்டது; பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்துபோனோம்.]]></a:t>
+              <a:t><![CDATA[17. But we will certainly do whatsoever thing goes forth out of our own mouth, to burn incense unto the queen of heaven, and to pour out drink offerings unto her, as we have done, we, and our fathers, our kings, and our princes, in the cities of Judah, and in the streets of Jerusalem: for then had we plenty of victuals, and were well, and saw no evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5164,51 +5184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் வானராக்கினிக்கு தூபங்காட்டாமலும், அவளுக்குப் பானபலிகளை வார்க்காமலும் போனதுமுதற்கொண்டு, எல்லாம் எங்களுக்குக் குறைவுபட்டது; பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்துபோனோம்.]]></a:t>
+              <a:t><![CDATA[18. But since we left off to burn incense to the queen of heaven, and to pour out drink offerings unto her, we have wanted all things, and have been consumed by the sword and by the famine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5273,51 +5293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நான் எருசலேமின்மேலும், யூதாவின் சகல பட்டணங்களின் மேலும், வரப்பண்ணின தீங்கையெல்லாம் நீங்கள் கண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD of hosts, the God of Israel; All of you have seen all the evil that I have brought upon Jerusalem, and upon all the cities of Judah; and, behold, this day they are a desolation, and no man dwells therein,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5382,51 +5402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும் நாங்கள் வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்த்தபோது, நாங்கள் எங்கள் புருஷரின் அனுமதியில்லாமல் அவளுக்குப் பணியாரங்களைச் சுட்டு, பானபலிகளை வார்த்து, அவளை நமஸ்கரித்தோமோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. But since we left off to burn incense to the queen of heaven, and to pour out drink offerings unto her, we have wanted all things, and have been consumed by the sword and by the famine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5491,51 +5511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும் நாங்கள் வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்த்தபோது, நாங்கள் எங்கள் புருஷரின் அனுமதியில்லாமல் அவளுக்குப் பணியாரங்களைச் சுட்டு, பானபலிகளை வார்த்து, அவளை நமஸ்கரித்தோமோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when we burned incense to the queen of heaven, and poured out drink offerings unto her, did we make her cakes to worship her, and pour out drink offerings unto her, without our men?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5600,51 +5620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது எரேமியா, தனக்கு இப்படிப்பட்ட மறுமொழி கொடுத்த சகல ஜனங்களாகிய ஸ்திரீ புருஷர்களையும் மற்ற யாவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[19. And when we burned incense to the queen of heaven, and poured out drink offerings unto her, did we make her cakes to worship her, and pour out drink offerings unto her, without our men?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5709,51 +5729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது எரேமியா, தனக்கு இப்படிப்பட்ட மறுமொழி கொடுத்த சகல ஜனங்களாகிய ஸ்திரீ புருஷர்களையும் மற்ற யாவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[19. And when we burned incense to the queen of heaven, and poured out drink offerings unto her, did we make her cakes to worship her, and pour out drink offerings unto her, without our men?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5818,51 +5838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[20. Then Jeremiah said unto all the people, to the men, and to the women, and to all the people which had given him that answer, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5927,51 +5947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[20. Then Jeremiah said unto all the people, to the men, and to the women, and to all the people which had given him that answer, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6036,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள் ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத் தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[21. The incense that all of you burned in the cities of Judah, and in the streets of Jerusalem, all of you, and your fathers, your kings, and your princes, and the people of the land, did not the LORD remember them, and came it not into his mind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6145,51 +6165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. The incense that all of you burned in the cities of Judah, and in the streets of Jerusalem, all of you, and your fathers, your kings, and your princes, and the people of the land, did not the LORD remember them, and came it not into his mind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6254,51 +6274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. The incense that all of you burned in the cities of Judah, and in the streets of Jerusalem, all of you, and your fathers, your kings, and your princes, and the people of the land, did not the LORD remember them, and came it not into his mind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6363,51 +6383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம் பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும் பாழும் சாபமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[22. So that the LORD could no longer bear, because of the evil of your doings, and because of the abominations which all of you have committed; therefore is your land a desolation, and an astonishment, and a curse, without an inhabitant, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6472,51 +6492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நான் எருசலேமின்மேலும், யூதாவின் சகல பட்டணங்களின் மேலும், வரப்பண்ணின தீங்கையெல்லாம் நீங்கள் கண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Because of their wickedness which they have committed to provoke me to anger, in that they went to burn incense, and to serve other gods, whom they knew not, neither they, all of you, nor your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6581,51 +6601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[22. So that the LORD could no longer bear, because of the evil of your doings, and because of the abominations which all of you have committed; therefore is your land a desolation, and an astonishment, and a curse, without an inhabitant, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6690,51 +6710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[22. So that the LORD could no longer bear, because of the evil of your doings, and because of the abominations which all of you have committed; therefore is your land a desolation, and an astonishment, and a curse, without an inhabitant, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6799,51 +6819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச் செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Because all of you have burned incense, and because all of you have sinned against the LORD, and have not obeyed the voice of the LORD, nor walked in his law, nor in his statutes, nor in his testimonies; therefore this evil is happened unto you, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6908,51 +6928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் எரேமியா சகல ஜனங்களையும், சகல ஸ்திரீகளையும் நோக்கி: எகிப்துதேசத்தில் இருக்கிற யூதராகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. Because all of you have burned incense, and because all of you have sinned against the LORD, and have not obeyed the voice of the LORD, nor walked in his law, nor in his statutes, nor in his testimonies; therefore this evil is happened unto you, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7017,51 +7037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்னும் எரேமியா சகல ஜனங்களையும், சகல ஸ்திரீகளையும் நோக்கி: எகிப்துதேசத்தில் இருக்கிற யூதராகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. Because all of you have burned incense, and because all of you have sinned against the LORD, and have not obeyed the voice of the LORD, nor walked in his law, nor in his statutes, nor in his testimonies; therefore this evil is happened unto you, as at this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7126,51 +7146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
+              <a:t><![CDATA[24. Moreover Jeremiah said unto all the people, and to all the women, Hear the word of the LORD, all Judah that are in the land of Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7235,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
+              <a:t><![CDATA[24. Moreover Jeremiah said unto all the people, and to all the women, Hear the word of the LORD, all Judah that are in the land of Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7344,51 +7364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
+              <a:t><![CDATA[25. Thus says the LORD of hosts, the God of Israel, saying; All of you and your wives have both spoken with your mouths, and fulfilled with your hand, saying, We will surely perform our vows that we have vowed, to burn incense to the queen of heaven, and to pour out drink offerings unto her: all of you will surely accomplish your vows, and surely perform your vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7453,51 +7473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும், அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும் செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும் மெய்யே.]]></a:t>
+              <a:t><![CDATA[25. Thus says the LORD of hosts, the God of Israel, saying; All of you and your wives have both spoken with your mouths, and fulfilled with your hand, saying, We will surely perform our vows that we have vowed, to burn incense to the queen of heaven, and to pour out drink offerings unto her: all of you will surely accomplish your vows, and surely perform your vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7562,51 +7582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. Thus says the LORD of hosts, the God of Israel, saying; All of you and your wives have both spoken with your mouths, and fulfilled with your hand, saying, We will surely perform our vows that we have vowed, to burn incense to the queen of heaven, and to pour out drink offerings unto her: all of you will surely accomplish your vows, and surely perform your vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7671,51 +7691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, அவர்களும் நீங்களும் உங்கள் பிதாக்களும் அறியாத தேவர்களுக்கு தூபங்காட்டவும், ஆராதனை செய்யவும் போய் எனக்குக் கோபமூட்டும்படிக்குச் செய்த அவர்களுடைய பொல்லாப்பினிமித்தம், அவைகள் இந்நாளில் பாழாய்க்கிடக்கிறது, அவைகளில் குடியில்லை.]]></a:t>
+              <a:t><![CDATA[3. Because of their wickedness which they have committed to provoke me to anger, in that they went to burn incense, and to serve other gods, whom they knew not, neither they, all of you, nor your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7780,51 +7800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. Thus says the LORD of hosts, the God of Israel, saying; All of you and your wives have both spoken with your mouths, and fulfilled with your hand, saying, We will surely perform our vows that we have vowed, to burn incense to the queen of heaven, and to pour out drink offerings unto her: all of you will surely accomplish your vows, and surely perform your vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7889,51 +7909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. Thus says the LORD of hosts, the God of Israel, saying; All of you and your wives have both spoken with your mouths, and fulfilled with your hand, saying, We will surely perform our vows that we have vowed, to burn incense to the queen of heaven, and to pour out drink offerings unto her: all of you will surely accomplish your vows, and surely perform your vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7998,51 +8018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதோ, நான் அவர்கள்மேல் நன்மைக்கல்ல தீமைக்கே ஜாக்கிரதையாயிருப்பேன்; எகிப்து தேசத்திலிருக்கிற யூதா மனுஷர் எல்லாரும் ஒழிந்து தீருமளவும் பட்டயத்தாலும் பஞ்சத்தாலும் சங்காரமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Therefore hear all of you the word of the LORD, all Judah that dwell in the land of Egypt; Behold, I have sworn by my great name, says the LORD, that my name shall no more be named in the mouth of any man of Judah in all the land of Egypt, saying, The Lord GOD lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8107,51 +8127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதோ, நான் அவர்கள்மேல் நன்மைக்கல்ல தீமைக்கே ஜாக்கிரதையாயிருப்பேன்; எகிப்து தேசத்திலிருக்கிற யூதா மனுஷர் எல்லாரும் ஒழிந்து தீருமளவும் பட்டயத்தாலும் பஞ்சத்தாலும் சங்காரமாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Therefore hear all of you the word of the LORD, all Judah that dwell in the land of Egypt; Behold, I have sworn by my great name, says the LORD, that my name shall no more be named in the mouth of any man of Judah in all the land of Egypt, saying, The Lord GOD lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8216,51 +8236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Therefore hear all of you the word of the LORD, all Judah that dwell in the land of Egypt; Behold, I have sworn by my great name, says the LORD, that my name shall no more be named in the mouth of any man of Judah in all the land of Egypt, saying, The Lord GOD lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8325,51 +8345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Therefore hear all of you the word of the LORD, all Judah that dwell in the land of Egypt; Behold, I have sworn by my great name, says the LORD, that my name shall no more be named in the mouth of any man of Judah in all the land of Egypt, saying, The Lord GOD lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8434,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த் திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Behold, I will watch over them for evil, and not for good: and all the men of Judah that are in the land of Egypt shall be consumed by the sword and by the famine, until there be an end of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8543,51 +8563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் இவ்விடத்தில் உங்களை தண்டிப்பேன் என்று உங்களுக்கு விரோதமாய்ச் சொன்ன என் வார்த்தைகள் மெய்ப்படுமென்று நீங்கள் அறிவதற்கு உங்களுக்கு இதுவே அடையாளம் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[27. Behold, I will watch over them for evil, and not for good: and all the men of Judah that are in the land of Egypt shall be consumed by the sword and by the famine, until there be an end of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8652,51 +8672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் இவ்விடத்தில் உங்களை தண்டிப்பேன் என்று உங்களுக்கு விரோதமாய்ச் சொன்ன என் வார்த்தைகள் மெய்ப்படுமென்று நீங்கள் அறிவதற்கு உங்களுக்கு இதுவே அடையாளம் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. Yet a small number that escape the sword shall return out of the land of Egypt into the land of Judah, and all the remnant of Judah, that are gone into the land of Egypt to sojourn there, shall know whose words shall stand, mine, or their's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8761,51 +8781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. Yet a small number that escape the sword shall return out of the land of Egypt into the land of Judah, and all the remnant of Judah, that are gone into the land of Egypt to sojourn there, shall know whose words shall stand, mine, or their's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8870,51 +8890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, அவர்களும் நீங்களும் உங்கள் பிதாக்களும் அறியாத தேவர்களுக்கு தூபங்காட்டவும், ஆராதனை செய்யவும் போய் எனக்குக் கோபமூட்டும்படிக்குச் செய்த அவர்களுடைய பொல்லாப்பினிமித்தம், அவைகள் இந்நாளில் பாழாய்க்கிடக்கிறது, அவைகளில் குடியில்லை.]]></a:t>
+              <a:t><![CDATA[3. Because of their wickedness which they have committed to provoke me to anger, in that they went to burn incense, and to serve other gods, whom they knew not, neither they, all of you, nor your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8979,51 +8999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. Yet a small number that escape the sword shall return out of the land of Egypt into the land of Judah, and all the remnant of Judah, that are gone into the land of Egypt to sojourn there, shall know whose words shall stand, mine, or their's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9088,51 +9108,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத் தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன் ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And this shall be a sign unto you, says the LORD, that I will punish you in this place, that all of you may know that my words shall surely stand against you for evil:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And this shall be a sign unto you, says the LORD, that I will punish you in this place, that all of you may know that my words shall surely stand against you for evil:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus says the LORD; Behold, I will give Pharaohhophra king of Egypt into the hand of his enemies, and into the hand of them that seek his life; as I gave Zedekiah king of Judah into the hand of Nebuchadrezzar king of Babylon, his enemy, and that sought his life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus says the LORD; Behold, I will give Pharaohhophra king of Egypt into the hand of his enemies, and into the hand of them that seek his life; as I gave Zedekiah king of Judah into the hand of Nebuchadrezzar king of Babylon, his enemy, and that sought his life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus says the LORD; Behold, I will give Pharaohhophra king of Egypt into the hand of his enemies, and into the hand of them that seek his life; as I gave Zedekiah king of Judah into the hand of Nebuchadrezzar king of Babylon, his enemy, and that sought his life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus says the LORD; Behold, I will give Pharaohhophra king of Egypt into the hand of his enemies, and into the hand of them that seek his life; as I gave Zedekiah king of Judah into the hand of Nebuchadrezzar king of Babylon, his enemy, and that sought his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9197,51 +9762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, அவர்களும் நீங்களும் உங்கள் பிதாக்களும் அறியாத தேவர்களுக்கு தூபங்காட்டவும், ஆராதனை செய்யவும் போய் எனக்குக் கோபமூட்டும்படிக்குச் செய்த அவர்களுடைய பொல்லாப்பினிமித்தம், அவைகள் இந்நாளில் பாழாய்க்கிடக்கிறது, அவைகளில் குடியில்லை.]]></a:t>
+              <a:t><![CDATA[4. Nevertheless I sent unto you all my servants the prophets, rising early and sending them, saying, Oh, do not this abominable thing that I hate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9276,51 +9841,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414256" r:id="rId1"/>
+    <p:sldLayoutId id="2482630083" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9952,50 +10517,90 @@
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Nevertheless I sent unto you all my servants the prophets, rising early and sending them, saying,]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரரைக்கொண்டு உங்களுக்கு ஏற்கனவே சொல்லியனுப்பிக்கொண்டிருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Oh, do not this abominable thing that I hate.]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் அவர்கள் அந்நிய தேவர்களுக்கு தூபங்காட்டாதபடிக்கு, என் சொல்லைக் கேளாமலும், பொல்லாப்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But they hearkened not, nor inclined their ear to turn from their wickedness, to burn no incense]]></a:t>
+              <a:t><![CDATA[விட்டுத் திரும்புவதற்குச் செவியைச் சாய்க்காமலும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto other gods.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், என் உக்கிரமும் என் கோபமும் மூண்டு, யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherefore my fury and mine anger was poured forth, and was kindled in the cities of Judah and in]]></a:t>
+              <a:t><![CDATA[பற்றியெரிந்தது; அவைகள் இந்நாளில் இருக்கிறபடி வனாந்தரமும் பாழுமாய்ப் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the streets of Jerusalem; and they are wasted and desolate, as at this day.]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் இஸ்ரவேலின் தேவனும் சேனைகளின் தேவனுமாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore now thus says the LORD, the God of hosts, the God of Israel; Wherefore commit all of]]></a:t>
+              <a:t><![CDATA[யூதாவில் ஒருவரையும் உங்களுக்கு மீதியாக வைக்காமல், உங்களில் புருஷனையும் ஸ்திரீயையும் பிள்ளையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you this great evil against your souls, to cut off from you man and woman, child and nursing infant,]]></a:t>
+              <a:t><![CDATA[பால்குடிக்கிற குழந்தையையும் வேரற்றுப்போகப்பண்ணும்படிக்கு, உங்கள் கைகளின் கிரியைகளாலே எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of Judah, to leave you none to remain;]]></a:t>
+              <a:t><![CDATA[கோபமூட்டுகிற பெரிய பொல்லாப்பை உங்கள் ஆத்துமாக்களுக்கு விரோதமாகச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In that all of you provoke me unto wrath with the works of your hands, burning incense unto other]]></a:t>
+              <a:t><![CDATA[8. உங்களை வேரற்றுப்போகப்பண்ணுவதற்காகவும், நீங்கள் பூமியின் சகல ஜாதிகளுக்குள்ளும் சாபமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word that came to Jeremiah concerning all the Jews which dwell in the land of Egypt, which]]></a:t>
+              <a:t><![CDATA[1. எகிப்துதேசத்தில் குடியேறி, மிக்தோலிலும், தக்பானேசிலும், நோப்பிலும், பத்ரோஸ் சீமையிலும் வாசமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gods in the land of Egypt, where all of you be gone to dwell, that all of you might cut yourselves]]></a:t>
+              <a:t><![CDATA[நிந்தையுமாயிருப்பதற்காகவும், நீங்கள் தங்கியிருக்கவந்த எகிப்துதேசத்திலே அந்நிய தேவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[off, and that all of you might be a curse and a reproach among all the nations of the earth?]]></a:t>
+              <a:t><![CDATA[தூபங்காட்டுவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Have all of you forgotten the wickedness of your fathers, and the wickedness of the kings of]]></a:t>
+              <a:t><![CDATA[9. யூதாதேசத்திலும் எருசலேமின் வீதிகளிலும் உங்கள் பிதாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, and the wickedness of their wives, and your own wickedness, and the wickedness of your wives,]]></a:t>
+              <a:t><![CDATA[ராஜாக்கள் செய்த பொல்லாப்புகளையும், யூதாவின் ராஜாக்கள் செய்த பொல்லாப்புகளையும், அவர்கள் ஸ்திரீகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which they have committed in the land of Judah, and in the streets of Jerusalem?]]></a:t>
+              <a:t><![CDATA[செய்த பொல்லாப்புகளையும், நீங்கள் செய்த பொல்லாப்புகளையும் உங்கள் ஸ்திரீகள் செய்த பொல்லாப்புகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. They are not humbled even unto this day, neither have they feared, nor walked in my law, nor in]]></a:t>
+              <a:t><![CDATA[மறந்துபோனீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my statutes, that I set before you and before your fathers.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் இந்நாள்மட்டும் மனம் நொறுங்குண்டதுமில்லை, அவர்கள் பயப்படுகிறதுமில்லை; நான் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will set my face against you]]></a:t>
+              <a:t><![CDATA[முன்பாகவும் உங்கள் பிதாக்கள் முன்பாகவும் வைத்த என் வேதத்தின்படியும் என் கட்டளைகளின்படியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for evil, and to cut off all Judah.]]></a:t>
+              <a:t><![CDATA[நடக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I will take the remnant of Judah, that have set their faces to go into the land of Egypt to]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwell at Migdol, and at Tahpanhes, and at Noph, and in the country of Pathros, saying,]]></a:t>
+              <a:t><![CDATA[எல்லா யூதரையுங்குறித்து, எரேமியாவுக்கு உண்டான வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sojourn there, and they shall all be consumed, and fall in the land of Egypt; they shall even be]]></a:t>
+              <a:t><![CDATA[தீங்குண்டாகவும், யூதாவனைத்தையும் சங்கரிக்கத்தக்கதாகவும், என் முகத்தை உங்களுக்கு விரோதமாகத் திருப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consumed by the sword and by the famine: they shall die, from the least even unto the greatest, by]]></a:t>
+              <a:t><![CDATA[12. எகிப்து தேசத்திலே தங்கும்படிக்கு வரத் தங்கள் முகங்களைத் திருப்பின மீதியான யூதரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sword and by the famine: and they shall be an execration, and an astonishment, and a curse, and]]></a:t>
+              <a:t><![CDATA[வாரிக்கொள்ளுவேன்; அவர்கள் அனைவரும் எகிப்துதேசத்திலே நிர்மூலமாவார்கள்; அவர்கள் சிறியவன்முதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a reproach.]]></a:t>
+              <a:t><![CDATA[பெரியவன்வரைக்கும், பட்டயத்துக்கு இரையாகி, பஞ்சத்தாலும் நிர்மூலமாவார்கள்; அவர்கள் பட்டயத்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For I will punish them that dwell in the land of Egypt, as I have punished Jerusalem, by the]]></a:t>
+              <a:t><![CDATA[பஞ்சத்தாலும் செத்து, சாபமும் பாழும் பழிப்பும் நிந்தையுமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword, by the famine, and by the pestilence:]]></a:t>
+              <a:t><![CDATA[13. நான் எருசலேமை தண்டித்தபடி எகிப்துதேசத்தில் குடியிருக்கிறவர்களையும் பட்டயத்தாலும் பஞ்சத்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So that none of the remnant of Judah, which are gone into the land of Egypt to sojourn there,]]></a:t>
+              <a:t><![CDATA[கொள்ளைநோயாலும் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall escape or remain, that they should return into the land of Judah, to the which they have a]]></a:t>
+              <a:t><![CDATA[14. எகிப்துதேசத்திலே தங்கவும், மறுபடியும் தங்கள் ஆத்துமா வாஞ்சித்திருக்கிற யூதா தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desire to return to dwell there: for none shall return but such as shall escape.]]></a:t>
+              <a:t><![CDATA[குடியேறுவதற்கு அங்கே திரும்பிப்போகவும் வேண்டுமென்று இங்கே வந்த மீதியான யூதரிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then all the men which knew that their wives had burned incense unto other gods, and all the]]></a:t>
+              <a:t><![CDATA[மீதியாயிருக்கிறவர்களும் தப்புகிறவர்களுமில்லை; தப்பிப்போகிறவர்களாகிய மற்றவர்களேயொழிய அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Thus says the LORD of hosts, the God of Israel; All of you have seen all the evil that I have]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: நான் எருசலேமின்மேலும், யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[women that stood by, a great multitude, even all the people that dwelt in the land of Egypt, in]]></a:t>
+              <a:t><![CDATA[ஒருவரும் அங்கே திரும்புவதில்லையென்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pathros, answered Jeremiah, saying,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது தங்கள் ஸ்திரீகள் அந்நியதேவர்களுக்குத் தூபங்காட்டினதாக அறிந்திருந்த எல்லாப் புருஷரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. As for the word that you have spoken unto us in the name of the LORD, we will not hearken unto]]></a:t>
+              <a:t><![CDATA[பெரிய கூட்டமாய் நின்றிருந்த எல்லா ஸ்திரீகளும், எகிப்துதேசத்தில் பத்ரோசிலே குடியிருந்த சகல ஜனங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[எரேமியாவுக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But we will certainly do whatsoever thing goes forth out of our own mouth, to burn incense unto]]></a:t>
+              <a:t><![CDATA[16. நீ கர்த்தருடைய நாமத்தில் எங்களுக்குச் சொன்ன வார்த்தையின்படியே நாங்கள் உனக்குச் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the queen of heaven, and to pour out drink offerings unto her, as we have done, we, and our fathers,]]></a:t>
+              <a:t><![CDATA[17. எங்கள் வாயிலிருந்து புறப்பட்ட எல்லா வார்த்தையின்படியேயும் நாங்கள் செய்து, வானராக்கினிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[our kings, and our princes, in the cities of Judah, and in the streets of Jerusalem: for then had we]]></a:t>
+              <a:t><![CDATA[தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்ப்போம்; நாங்களும், எங்கள் பிதாக்களும், எங்கள் ராஜாக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[plenty of victuals, and were well, and saw no evil.]]></a:t>
+              <a:t><![CDATA[எங்கள் பிரபுக்களும், யூதா பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் செய்ததுபோலவே செய்வோம்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But since we left off to burn incense to the queen of heaven, and to pour out drink offerings]]></a:t>
+              <a:t><![CDATA[நாங்கள் அப்பத்தினால் திருப்தியாகி, ஒரு பொல்லாப்பையும் காணாமல் வாழ்ந்திருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto her, we have wanted all things, and have been consumed by the sword and by the famine.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் வானராக்கினிக்கு தூபங்காட்டாமலும், அவளுக்குப் பானபலிகளை வார்க்காமலும் போனதுமுதற்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought upon Jerusalem, and upon all the cities of Judah; and, behold, this day they are a]]></a:t>
+              <a:t><![CDATA[சகல பட்டணங்களின் மேலும், வரப்பண்ணின தீங்கையெல்லாம் நீங்கள் கண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And when we burned incense to the queen of heaven, and poured out drink offerings unto her, did]]></a:t>
+              <a:t><![CDATA[எல்லாம் எங்களுக்குக் குறைவுபட்டது; பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்துபோனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we make her cakes to worship her, and pour out drink offerings unto her, without our men?]]></a:t>
+              <a:t><![CDATA[19. மேலும் நாங்கள் வானராக்கினிக்கு தூபங்காட்டி, அவளுக்குப் பானபலிகளை வார்த்தபோது, நாங்கள் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then Jeremiah said unto all the people, to the men, and to the women, and to all the people]]></a:t>
+              <a:t><![CDATA[புருஷரின் அனுமதியில்லாமல் அவளுக்குப் பணியாரங்களைச் சுட்டு, பானபலிகளை வார்த்து, அவளை நமஸ்கரித்தோமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which had given him that answer, saying,]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The incense that all of you burned in the cities of Judah, and in the streets of Jerusalem, all]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது எரேமியா, தனக்கு இப்படிப்பட்ட மறுமொழி கொடுத்த சகல ஜனங்களாகிய ஸ்திரீ புருஷர்களையும் மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you, and your fathers, your kings, and your princes, and the people of the land, did not the LORD]]></a:t>
+              <a:t><![CDATA[யாவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remember them, and came it not into his mind?]]></a:t>
+              <a:t><![CDATA[21. யூதாவின் பட்டணங்களிலும், எருசலேமின் வீதிகளிலும், நீங்களும் உங்கள் பிதாக்களும் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. So that the LORD could no longer bear, because of the evil of your doings, and because of the]]></a:t>
+              <a:t><![CDATA[ராஜாக்களும், உங்கள் பிரபுக்களும், தேசத்தின் ஜனங்களும் காட்டின தூபங்களை அல்லவோ கர்த்தர் நினைத்துத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abominations which all of you have committed; therefore is your land a desolation, and an]]></a:t>
+              <a:t><![CDATA[தம்முடைய மனதிலே வைத்துக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[astonishment, and a curse, without an inhabitant, as at this day.]]></a:t>
+              <a:t><![CDATA[22. உங்கள் கிரியைகளின் பொல்லாப்பையும், நீங்கள் செய்த அருவருப்புகளையும், கர்த்தர் அப்புறம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desolation, and no man dwells therein,]]></a:t>
+              <a:t><![CDATA[3. இதோ, அவர்களும் நீங்களும் உங்கள் பிதாக்களும் அறியாத தேவர்களுக்கு தூபங்காட்டவும், ஆராதனை செய்யவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Because all of you have burned incense, and because all of you have sinned against the LORD, and]]></a:t>
+              <a:t><![CDATA[பொறுத்திருக்கக் கூடாதபடியினால் அல்லவோ, உங்கள் தேசம் இந்நாளில் இருக்கிறபடி குடியற்ற அந்தரவெளியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have not obeyed the voice of the LORD, nor walked in his law, nor in his statutes, nor in his]]></a:t>
+              <a:t><![CDATA[பாழும் சாபமுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[testimonies; therefore this evil is happened unto you, as at this day.]]></a:t>
+              <a:t><![CDATA[23. நீங்கள் தூபங்காட்டி, கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்து, கர்த்தருடைய சத்தத்துக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Moreover Jeremiah said unto all the people, and to all the women, Hear the word of the LORD, all]]></a:t>
+              <a:t><![CDATA[செவிகொடாமலும், அவருடைய வேதத்துக்கும், அவருடைய கட்டளைகளுக்கும், அவருடைய சாட்சிகளுக்கும் இணங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah that are in the land of Egypt:]]></a:t>
+              <a:t><![CDATA[நடவாமலும் போனபடியினாலே இந்நாளில் இருக்கிறபடி இந்தத் தீங்கு உங்களுக்கு நேரிட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Thus says the LORD of hosts, the God of Israel, saying; All of you and your wives have both]]></a:t>
+              <a:t><![CDATA[24. பின்னும் எரேமியா சகல ஜனங்களையும், சகல ஸ்திரீகளையும் நோக்கி: எகிப்துதேசத்தில் இருக்கிற யூதராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoken with your mouths, and fulfilled with your hand, saying, We will surely perform our vows that]]></a:t>
+              <a:t><![CDATA[நீங்கள் எல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we have vowed, to burn incense to the queen of heaven, and to pour out drink offerings unto her: all]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், வானராக்கினிக்கு தூபங்காட்டவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you will surely accomplish your vows, and surely perform your vows.]]></a:t>
+              <a:t><![CDATA[அவளுக்குப் பானபலிகளை வார்க்கவும், நாங்கள் நேர்ந்துகொண்ட பொருத்தனைகளை எவ்விதத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Therefore hear all of you the word of the LORD, all Judah that dwell in the land of Egypt;]]></a:t>
+              <a:t><![CDATA[செலுத்துவோமென்று, நீங்களும் உங்கள் ஸ்திரீகளும், உங்கள் வாயினாலே சொல்லி, உங்கள் கைகளினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Because of their wickedness which they have committed to provoke me to anger, in that they went]]></a:t>
+              <a:t><![CDATA[போய் எனக்குக் கோபமூட்டும்படிக்குச் செய்த அவர்களுடைய பொல்லாப்பினிமித்தம், அவைகள் இந்நாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Behold, I have sworn by my great name, says the LORD, that my name shall no more be named in the]]></a:t>
+              <a:t><![CDATA[நிறைவேற்றினீர்கள்; நீங்கள் உங்கள் பொருத்தனைகளை ஸ்திரப்படுத்தினது மெய்யே, அவைகளைச் செலுத்தினதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mouth of any man of Judah in all the land of Egypt, saying, The Lord GOD lives.]]></a:t>
+              <a:t><![CDATA[மெய்யே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Behold, I will watch over them for evil, and not for good: and all the men of Judah that are in]]></a:t>
+              <a:t><![CDATA[26. ஆகையால், எகிப்துதேசத்தில் குடியிருக்கிற யூதா ஜனங்களாகிய நீங்கள் எல்லாரும் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Egypt shall be consumed by the sword and by the famine, until there be an end of them.]]></a:t>
+              <a:t><![CDATA[வார்த்தையைக் கேளுங்கள்; இதோ கர்த்தராகிய ஆண்டவருடைய ஜீவனாணை என்று, எகிப்து தேசமெங்கும் ஒரு யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Yet a small number that escape the sword shall return out of the land of Egypt into the land of]]></a:t>
+              <a:t><![CDATA[மனுஷன் வாயினாலும் இனி என் நாமம் வழங்கபடுவதில்லையென்று நான் என் மகத்தான நாமத்தைக் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah, and all the remnant of Judah, that are gone into the land of Egypt to sojourn there, shall]]></a:t>
+              <a:t><![CDATA[ஆணையிடுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[know whose words shall stand, mine, or their's.]]></a:t>
+              <a:t><![CDATA[27. இதோ, நான் அவர்கள்மேல் நன்மைக்கல்ல தீமைக்கே ஜாக்கிரதையாயிருப்பேன்; எகிப்து தேசத்திலிருக்கிற யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And this shall be a sign unto you, says the LORD, that I will punish you in this place, that all]]></a:t>
+              <a:t><![CDATA[மனுஷர் எல்லாரும் ஒழிந்து தீருமளவும் பட்டயத்தாலும் பஞ்சத்தாலும் சங்காரமாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you may know that my words shall surely stand against you for evil:]]></a:t>
+              <a:t><![CDATA[28. ஆனாலும் பட்டயத்துக்குத் தப்புகிறவர்கள் எகிப்துதேசத்திலிருந்து யூதாதேசத்துக்குக் கொஞ்சம் பேராய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Thus says the LORD; Behold, I will give Pharaohhophra king of Egypt into the hand of his]]></a:t>
+              <a:t><![CDATA[திரும்புவார்கள்; அப்படியே எகிப்துதேசத்திலே தங்கியிருக்க வந்த யூதாவில் மீதியான அனைவரும் அக்காலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to burn incense, and to serve other gods, whom they knew not, neither they, all of you, nor your]]></a:t>
+              <a:t><![CDATA[பாழாய்க்கிடக்கிறது, அவைகளில் குடியில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies, and into the hand of them that seek his life; as I gave Zedekiah king of Judah into the]]></a:t>
+              <a:t><![CDATA[தங்களுடைய வார்த்தையோ, என் வார்த்தையோ, யாருடைய வார்த்தை மெய்ப்படும் என்று அறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +21005,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand of Nebuchadrezzar king of Babylon, his enemy, and that sought his life.]]></a:t>
+              <a:t><![CDATA[29. நான் இவ்விடத்தில் உங்களை தண்டிப்பேன் என்று உங்களுக்கு விரோதமாய்ச் சொன்ன என் வார்த்தைகள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மெய்ப்படுமென்று நீங்கள் அறிவதற்கு உங்களுக்கு இதுவே அடையாளம் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இதோ, நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவை, அவனுடைய சத்துருவும் அவன் பிராணனை வாங்கத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேடினவனுமாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுத்துபோல, நான் பார்வோன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒப்பிரா என்னும் எகிப்தின் ராஜாவையும், அவனுடைய சத்துருக்களின் கையிலும், அவன் பிராணனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாங்கத்தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers.]]></a:t>
+              <a:t><![CDATA[4. நான் வெறுக்கிற இந்த அருவருப்பான காரியத்தைச் செய்யாதிருங்களென்று, தீர்க்கதரிசிகளாகிய என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20593,91 +21858,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 44]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20703,51 +21968,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20878,51 +22143,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>81</Slides>
+  <Slides>86</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>