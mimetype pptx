--- v0 (2026-08-03)
+++ v1 (2026-11-02)
@@ -99,50 +99,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +193,58 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +396,61 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. குதிரைவீரரே, குதிரைகளின் மேல் சேணங்களை வைத்து ஏறி, தலைச்சீராயை அணிந்துகொண்டு நில்லுங்கள்; ஈட்டிகளைத் துலக்கி, கவசங்களைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. Wherefore have I seen them dismayed and turned away back? and their mighty ones are beaten down, and are fled swiftly, and look not back: for fear was round about, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. குதிரைவீரரே, குதிரைகளின் மேல் சேணங்களை வைத்து ஏறி, தலைச்சீராயை அணிந்துகொண்டு நில்லுங்கள்; ஈட்டிகளைத் துலக்கி, கவசங்களைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. Wherefore have I seen them dismayed and turned away back? and their mighty ones are beaten down, and are fled swiftly, and look not back: for fear was round about, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் கலங்கி, பின்வாங்குகிறதை நான் காண்கிறதென்ன? சுற்றிலுமுண்டான பயங்கரத்தினிமித்தம் அவர்களுடைய பராக்கிரமசாலிகள் முறியுண்டு, திரும்பிப்பாராமல் ஓட்டமாய் ஓடிப்போகிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. Wherefore have I seen them dismayed and turned away back? and their mighty ones are beaten down, and are fled swiftly, and look not back: for fear was round about, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் கலங்கி, பின்வாங்குகிறதை நான் காண்கிறதென்ன? சுற்றிலுமுண்டான பயங்கரத்தினிமித்தம் அவர்களுடைய பராக்கிரமசாலிகள் முறியுண்டு, திரும்பிப்பாராமல் ஓட்டமாய் ஓடிப்போகிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Let not the swift flee away, nor the mighty man escape; they shall stumble, and fall toward the north by the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வேகமாய் ஓடுகிறவன் ஓடிப்போகவேண்டாம்; பராக்கிரமசாலி தப்பிப்போகவேண்டாம்; வடக்கே ஐப்பிராத்து நதியண்டையிலே அவர்கள் இடறிவிழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Let not the swift flee away, nor the mighty man escape; they shall stumble, and fall toward the north by the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வேகமாய் ஓடுகிறவன் ஓடிப்போகவேண்டாம்; பராக்கிரமசாலி தப்பிப்போகவேண்டாம்; வடக்கே ஐப்பிராத்து நதியண்டையிலே அவர்கள் இடறிவிழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Who is this that comes up as a flood, whose waters are moved as the rivers?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பிரவாகம்போல் புரண்டுவருகிற இவன் யார்? அலைகள் மோதியடிக்கிற நதிகள்போல் எழும்பிவருகிற இவன் யார்?]]></a:t>
+              <a:t><![CDATA[8. Egypt rises up like a flood, and his waters are moved like the rivers; and he says, I will go up, and will cover the earth; I will destroy the city and the inhabitants thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எகிப்தியனே பிரவாகத்தைப் போல் புரண்டுவருகிறான், அவனே அலைகள் மோதியடிக்கிற நதிகள்போல எழும்பிவருகிறான்; நான் போய், தேசத்தை மூடி, நகரத்தையும் அதில் குடியிருக்கிறவர்களையும் அழிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Egypt rises up like a flood, and his waters are moved like the rivers; and he says, I will go up, and will cover the earth; I will destroy the city and the inhabitants thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எகிப்தியனே பிரவாகத்தைப் போல் புரண்டுவருகிறான், அவனே அலைகள் மோதியடிக்கிற நதிகள்போல எழும்பிவருகிறான்; நான் போய், தேசத்தை மூடி, நகரத்தையும் அதில் குடியிருக்கிறவர்களையும் அழிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Egypt rises up like a flood, and his waters are moved like the rivers; and he says, I will go up, and will cover the earth; I will destroy the city and the inhabitants thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. குதிரைகளே, போய் ஏறுங்கள்; இரதங்களே, கடகட என்று ஓடுங்கள்; பராக்கிரமசாலிகளும், கேடகம் பிடிக்கிற எத்தியோப்பியரும், பூத்தியரும், வில்லைபிடித்து நாணேற்றுகிற லீதியரும் புறப்படக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Come up, all of you horses; and rage, all of you chariots; and let the mighty men come forth; the Ethiopians and the Libyans, that handle the shield; and the Lydians, that handle and bend the bow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. புறஜாதிகளுக்கு விரோதமாய் எரேமியா தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD which came to Jeremiah the prophet against the Gentiles;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. குதிரைகளே, போய் ஏறுங்கள்; இரதங்களே, கடகட என்று ஓடுங்கள்; பராக்கிரமசாலிகளும், கேடகம் பிடிக்கிற எத்தியோப்பியரும், பூத்தியரும், வில்லைபிடித்து நாணேற்றுகிற லீதியரும் புறப்படக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Come up, all of you horses; and rage, all of you chariots; and let the mighty men come forth; the Ethiopians and the Libyans, that handle the shield; and the Lydians, that handle and bend the bow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், இது சேனைகளின் கர்த்தராகிய ஆண்டவரின் நாளும், அவர் தம்முடைய சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுகிற நாளுமாயிருக்கிறது; ஆகையால், பட்டயம் பட்சித்து, அவர்களுடைய இரத்தத்தால் திருப்தியாகி வெறித்திருக்கும்; வடதேசத்தில் ஐப்பிராத்து நதியண்டையிலே சேனைகளின் கர்த்தராகிய ஆண்டவருக்கு ஒரு யாகமும் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. For this is the day of the Lord GOD of hosts, a day of vengeance, that he may avenge him of his adversaries: and the sword shall devour, and it shall be satiate and made drunk with their blood: for the Lord GOD of hosts has a sacrifice in the north country by the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், இது சேனைகளின் கர்த்தராகிய ஆண்டவரின் நாளும், அவர் தம்முடைய சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுகிற நாளுமாயிருக்கிறது; ஆகையால், பட்டயம் பட்சித்து, அவர்களுடைய இரத்தத்தால் திருப்தியாகி வெறித்திருக்கும்; வடதேசத்தில் ஐப்பிராத்து நதியண்டையிலே சேனைகளின் கர்த்தராகிய ஆண்டவருக்கு ஒரு யாகமும் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. For this is the day of the Lord GOD of hosts, a day of vengeance, that he may avenge him of his adversaries: and the sword shall devour, and it shall be satiate and made drunk with their blood: for the Lord GOD of hosts has a sacrifice in the north country by the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும், இது சேனைகளின் கர்த்தராகிய ஆண்டவரின் நாளும், அவர் தம்முடைய சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுகிற நாளுமாயிருக்கிறது; ஆகையால், பட்டயம் பட்சித்து, அவர்களுடைய இரத்தத்தால் திருப்தியாகி வெறித்திருக்கும்; வடதேசத்தில் ஐப்பிராத்து நதியண்டையிலே சேனைகளின் கர்த்தராகிய ஆண்டவருக்கு ஒரு யாகமும் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. For this is the day of the Lord GOD of hosts, a day of vengeance, that he may avenge him of his adversaries: and the sword shall devour, and it shall be satiate and made drunk with their blood: for the Lord GOD of hosts has a sacrifice in the north country by the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எகிப்தின் குமாரத்தியாகிய கன்னிகையே, நீ கீலேயாத்துக்குப் போய், பிசின் தைலம் வாங்கு; திரளான அவிழ்தங்களை நீ கூட்டுகிறது விருதா, உனக்கு ஆரோக்கியமுண்டாகாது.]]></a:t>
+              <a:t><![CDATA[10. For this is the day of the Lord GOD of hosts, a day of vengeance, that he may avenge him of his adversaries: and the sword shall devour, and it shall be satiate and made drunk with their blood: for the Lord GOD of hosts has a sacrifice in the north country by the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எகிப்தின் குமாரத்தியாகிய கன்னிகையே, நீ கீலேயாத்துக்குப் போய், பிசின் தைலம் வாங்கு; திரளான அவிழ்தங்களை நீ கூட்டுகிறது விருதா, உனக்கு ஆரோக்கியமுண்டாகாது.]]></a:t>
+              <a:t><![CDATA[11. Go up into Gilead, and take balm, O virgin, the daughter of Egypt: in vain shall you use many medicines; for you shall not be cured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜாதிகள் உன் இலச்சையைக் கேள்விப்பட்டார்கள்; உன் கூக்குரலால் தேசம் நிறைந்தது; பராக்கிரமசாலியின்மேல் பராக்கிரமசாலி இடறி, இருவரும் ஏகமாய் விழுந்தார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Go up into Gilead, and take balm, O virgin, the daughter of Egypt: in vain shall you use many medicines; for you shall not be cured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜாதிகள் உன் இலச்சையைக் கேள்விப்பட்டார்கள்; உன் கூக்குரலால் தேசம் நிறைந்தது; பராக்கிரமசாலியின்மேல் பராக்கிரமசாலி இடறி, இருவரும் ஏகமாய் விழுந்தார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. The nations have heard of your shame, and your cry has filled the land: for the mighty man has stumbled against the mighty, and they are fallen both together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எகிப்துதேசத்தை அழிக்கப் பாபிலோன் ராஜாவாகிய நேபுகாத் நேச்சார் வருவானென்பதைக்குறித்து, எரேமியா தீர்க்கதரிசியினிடத்தில் கர்த்தர் சொன்ன வசனம்:]]></a:t>
+              <a:t><![CDATA[12. The nations have heard of your shame, and your cry has filled the land: for the mighty man has stumbled against the mighty, and they are fallen both together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எகிப்துதேசத்தை அழிக்கப் பாபிலோன் ராஜாவாகிய நேபுகாத் நேச்சார் வருவானென்பதைக்குறித்து, எரேமியா தீர்க்கதரிசியினிடத்தில் கர்த்தர் சொன்ன வசனம்:]]></a:t>
+              <a:t><![CDATA[13. The word that the LORD spoke to Jeremiah the prophet, how Nebuchadrezzar king of Babylon should come and strike the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்தைக்குறித்தும், ஐப்பிராத்து நதியண்டையில் கர்கேமிசிலே இருந்ததும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாலாம் வருஷத்திலே முறிய அடித்ததுமான பார்வோன்நேகோ என்னப்பட்ட எகிப்து ராஜாவின் ராணுவத்தைக்குறித்தும் அவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Against Egypt, against the army of Pharaohnecho king of Egypt, which was by the river Euphrates in Carchemish, which Nebuchadrezzar king of Babylon stroke in the fourth year of Jehoiakim the son of Josiah king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆயத்தப்பட்டு நில், பட்டயம் உன்னைச் சுற்றிலும் உண்டானதைப் பட்சித்துபோடுகிறதென்று சொல்லி, எகிப்திலே அறிவித்து, மிக்தோலிலே கூறி, நோப்பிலும் தக்பானேசிலும் பிரசித்தம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. The word that the LORD spoke to Jeremiah the prophet, how Nebuchadrezzar king of Babylon should come and strike the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆயத்தப்பட்டு நில், பட்டயம் உன்னைச் சுற்றிலும் உண்டானதைப் பட்சித்துபோடுகிறதென்று சொல்லி, எகிப்திலே அறிவித்து, மிக்தோலிலே கூறி, நோப்பிலும் தக்பானேசிலும் பிரசித்தம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Declare all of you in Egypt, and publish in Migdol, and publish in Noph and in Tahpanhes: say all of you, Stand fast, and prepare you; for the sword shall devour round about you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் வீரர் வாரிக்கொள்ளப்படுகிறதென்ன? கர்த்தர் அவர்களைத் தன்ளினதால் அவர்கள் நிலைநிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. Declare all of you in Egypt, and publish in Migdol, and publish in Noph and in Tahpanhes: say all of you, Stand fast, and prepare you; for the sword shall devour round about you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அநேகரை இடறப்பண்ணுகிறார்; அவனவன் தனக்கடுத்தவன்மேல் விழுகிறான்; அவர்கள்: எழுந்திருங்கள், கொல்லுகிற பட்டயத்துக்குத் தப்ப நமது ஜனத்தண்டைக்கும், நாம் பிறந்த தேசத்துக்கும் திரும்பிப்போவோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Why are your valiant men swept away? they stood not, because the LORD did drive them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அநேகரை இடறப்பண்ணுகிறார்; அவனவன் தனக்கடுத்தவன்மேல் விழுகிறான்; அவர்கள்: எழுந்திருங்கள், கொல்லுகிற பட்டயத்துக்குத் தப்ப நமது ஜனத்தண்டைக்கும், நாம் பிறந்த தேசத்துக்கும் திரும்பிப்போவோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. He made many to fall, yea, one fell upon another: and they said, Arise, and let us go again to our own people, and to the land of our nativity, from the oppressing sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்தின் ராஜாவாகிய பார்வோன் பாழாக்கப்பட்டான்; அவனுக்குக் குறித்த காலம் முடிந்ததென்று அங்கே சத்தமிட்டுச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. He made many to fall, yea, one fell upon another: and they said, Arise, and let us go again to our own people, and to the land of our nativity, from the oppressing sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எகிப்தின் ராஜாவாகிய பார்வோன் பாழாக்கப்பட்டான்; அவனுக்குக் குறித்த காலம் முடிந்ததென்று அங்கே சத்தமிட்டுச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. They did cry there, Pharaoh king of Egypt is but a noise; he has passed the time appointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பர்வதங்களில் தாபோரும் சமுத்திரத்தின் அருகே கர்மேலும் இருக்கிற நிச்சயம்போல் அவன் வருவானென்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா தம்முடைய ஜீவனைக் கொண்டு சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. They did cry there, Pharaoh king of Egypt is but a noise; he has passed the time appointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பர்வதங்களில் தாபோரும் சமுத்திரத்தின் அருகே கர்மேலும் இருக்கிற நிச்சயம்போல் அவன் வருவானென்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா தம்முடைய ஜீவனைக் கொண்டு சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. As I live, says the King, whose name is the LORD of hosts, Surely as Tabor is among the mountains, and as Carmel by the sea, so shall he comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எகிப்துதேசவாசியாகிய குமாரத்தியே, சிறையிருப்புக்குப் போகும் பிரயாண சாமான்களை ஆயத்தப்படுத்து, நோப் பாழாகும்; அது குடியில்லாமல் சுட்டெரிக்கப்பட்டுக் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[18. As I live, says the King, whose name is the LORD of hosts, Surely as Tabor is among the mountains, and as Carmel by the sea, so shall he comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்தைக்குறித்தும், ஐப்பிராத்து நதியண்டையில் கர்கேமிசிலே இருந்ததும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாலாம் வருஷத்திலே முறிய அடித்ததுமான பார்வோன்நேகோ என்னப்பட்ட எகிப்து ராஜாவின் ராணுவத்தைக்குறித்தும் அவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Against Egypt, against the army of Pharaohnecho king of Egypt, which was by the river Euphrates in Carchemish, which Nebuchadrezzar king of Babylon stroke in the fourth year of Jehoiakim the son of Josiah king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எகிப்துதேசவாசியாகிய குமாரத்தியே, சிறையிருப்புக்குப் போகும் பிரயாண சாமான்களை ஆயத்தப்படுத்து, நோப் பாழாகும்; அது குடியில்லாமல் சுட்டெரிக்கப்பட்டுக் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[19. O you daughter dwelling in Egypt, furnish yourself to go into captivity: for Noph shall be waste and desolate without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எகிப்து மகா நேர்த்தியான கடாரி, அடிக்கிறவன் வடக்கேயிருந்து வருகிறான்.]]></a:t>
+              <a:t><![CDATA[19. O you daughter dwelling in Egypt, furnish yourself to go into captivity: for Noph shall be waste and desolate without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதின் நடுவில் இருக்கிற அதின் கூலிப்படைகள் கொழுத்த காளைகள் போலிருக்கிறார்கள்; இவர்களும் நிற்காமல், திரும்பிக்கொண்டு ஏகமாய் ஓடிப்போவார்கள்; அவர்கள் விசாரிக்கப்படுகிற அவர்களுடைய ஆபத்துநாள் அவர்கள் மேல் வந்தது.]]></a:t>
+              <a:t><![CDATA[20. Egypt is like a very fair heifer, but destruction comes; it comes out of the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதின் நடுவில் இருக்கிற அதின் கூலிப்படைகள் கொழுத்த காளைகள் போலிருக்கிறார்கள்; இவர்களும் நிற்காமல், திரும்பிக்கொண்டு ஏகமாய் ஓடிப்போவார்கள்; அவர்கள் விசாரிக்கப்படுகிற அவர்களுடைய ஆபத்துநாள் அவர்கள் மேல் வந்தது.]]></a:t>
+              <a:t><![CDATA[21. Also her hired men are in the midst of her like fatted bullocks; for they also are turned back, and are fled away together: they did not stand, because the day of their calamity was come upon them, and the time of their visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் பாம்பைபோல சீறிவருவான், இராணுவபலத்தோடே நடந்து, காடுவெட்டிகளைப்போல் கோடாரிகளோடு அதின்மேல் வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Also her hired men are in the midst of her like fatted bullocks; for they also are turned back, and are fled away together: they did not stand, because the day of their calamity was come upon them, and the time of their visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் பாம்பைபோல சீறிவருவான், இராணுவபலத்தோடே நடந்து, காடுவெட்டிகளைப்போல் கோடாரிகளோடு அதின்மேல் வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Also her hired men are in the midst of her like fatted bullocks; for they also are turned back, and are fled away together: they did not stand, because the day of their calamity was come upon them, and the time of their visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எண்ணப்படாத மரங்களாயிருந்தாலும் அந்தக் காட்டை வெட்டுவார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் வெட்டுக்கிளிகளைப் பார்க்கிலும் அதிகமானவர்கள், அவர்களுக்குத் தொகையில்லை.]]></a:t>
+              <a:t><![CDATA[22. The voice thereof shall go like a serpent; for they shall march with an army, and come against her with axes, as hewers of wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எண்ணப்படாத மரங்களாயிருந்தாலும் அந்தக் காட்டை வெட்டுவார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் வெட்டுக்கிளிகளைப் பார்க்கிலும் அதிகமானவர்கள், அவர்களுக்குத் தொகையில்லை.]]></a:t>
+              <a:t><![CDATA[22. The voice thereof shall go like a serpent; for they shall march with an army, and come against her with axes, as hewers of wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எகிப்தின் குமாரத்தி கலங்குவாள்; வடதிசை ஜனத்தின் கையில் ஒப்புக்கொடுக்கப்படுவாள்.]]></a:t>
+              <a:t><![CDATA[23. They shall cut down her forest, says the LORD, though it cannot be searched; because they are more than the grasshoppers, and are innumerable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் நோ என்னும் பட்டணத்திலுள்ள திரளான ஜனங்களையும், பார்வோனையும், எகிப்தையும், அதின் தேவர்களையும், அதின் ராஜாக்களையும், பார்வோனையும், அவனை நம்பியிருக்கிறவர்களையும் விசாரித்து,]]></a:t>
+              <a:t><![CDATA[23. They shall cut down her forest, says the LORD, though it cannot be searched; because they are more than the grasshoppers, and are innumerable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்தைக்குறித்தும், ஐப்பிராத்து நதியண்டையில் கர்கேமிசிலே இருந்ததும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார், யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாலாம் வருஷத்திலே முறிய அடித்ததுமான பார்வோன்நேகோ என்னப்பட்ட எகிப்து ராஜாவின் ராணுவத்தைக்குறித்தும் அவர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Against Egypt, against the army of Pharaohnecho king of Egypt, which was by the river Euphrates in Carchemish, which Nebuchadrezzar king of Babylon stroke in the fourth year of Jehoiakim the son of Josiah king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் நோ என்னும் பட்டணத்திலுள்ள திரளான ஜனங்களையும், பார்வோனையும், எகிப்தையும், அதின் தேவர்களையும், அதின் ராஜாக்களையும், பார்வோனையும், அவனை நம்பியிருக்கிறவர்களையும் விசாரித்து,]]></a:t>
+              <a:t><![CDATA[24. The daughter of Egypt shall be confounded; she shall be delivered into the hand of the people of the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும், பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும், அவனுடைய சேவகரின் கையிலும், அவர்களை ஒப்புக்கொடுப்பேன்; அதற்குப்பின்பு அது பூர்வகாலத்தில் இருந்ததுபோல் குடியேற்றப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. The LORD of hosts, the God of Israel, says; Behold, I will punish the multitude of No, and Pharaoh, and Egypt, with their gods, and their kings; even Pharaoh, and all them that trust in him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும், பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும், அவனுடைய சேவகரின் கையிலும், அவர்களை ஒப்புக்கொடுப்பேன்; அதற்குப்பின்பு அது பூர்வகாலத்தில் இருந்ததுபோல் குடியேற்றப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. The LORD of hosts, the God of Israel, says; Behold, I will punish the multitude of No, and Pharaoh, and Egypt, with their gods, and their kings; even Pharaoh, and all them that trust in him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே, நீ கலங்காதே; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியை அவர்கள் சிறையிருப்பின் தேசத்திலுமிருந்து விடுவித்து இரட்சிப்பேன்; அப்பொழுது யாக்கோபு திரும்பிவந்து, அமைதியோடும் சாங்கோபாங்கத்தோடும் இருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுவார் இல்லை.]]></a:t>
+              <a:t><![CDATA[25. The LORD of hosts, the God of Israel, says; Behold, I will punish the multitude of No, and Pharaoh, and Egypt, with their gods, and their kings; even Pharaoh, and all them that trust in him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5742,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே, நீ கலங்காதே; இதோ, நான் உன்னைத் தூரத்திலும், உன் சந்ததியை அவர்கள் சிறையிருப்பின் தேசத்திலுமிருந்து விடுவித்து இரட்சிப்பேன்; அப்பொழுது யாக்கோபு திரும்பிவந்து, அமைதியோடும் சாங்கோபாங்கத்தோடும் இருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுவார் இல்லை.]]></a:t>
+              <a:t><![CDATA[26. And I will deliver them into the hand of those that seek their lives, and into the hand of Nebuchadrezzar king of Babylon, and into the hand of his servants: and afterward it shall be inhabited, as in the days of old, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I will deliver them into the hand of those that seek their lives, and into the hand of Nebuchadrezzar king of Babylon, and into the hand of his servants: and afterward it shall be inhabited, as in the days of old, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I will deliver them into the hand of those that seek their lives, and into the hand of Nebuchadrezzar king of Babylon, and into the hand of his servants: and afterward it shall be inhabited, as in the days of old, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But fear not you, O my servant Jacob, and be not dismayed, O Israel: for, behold, I will save you from far off, and your seed from the land of their captivity; and Jacob shall return, and be in rest and at ease, and none shall make him afraid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But fear not you, O my servant Jacob, and be not dismayed, O Israel: for, behold, I will save you from far off, and your seed from the land of their captivity; and Jacob shall return, and be in rest and at ease, and none shall make him afraid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But fear not you, O my servant Jacob, and be not dismayed, O Israel: for, behold, I will save you from far off, and your seed from the land of their captivity; and Jacob shall return, and be in rest and at ease, and none shall make him afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னுடனே இருக்கிறேன்; உன்னைத் துரத்திவிட்ட எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமல், உன்னை மட்டாய் தண்டிப்பேன்; ஆனாலும் உன்னை நான் குற்றமில்லாமல் நீங்கலாக விடுவதில்லையென்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Against Egypt, against the army of Pharaohnecho king of Egypt, which was by the river Euphrates in Carchemish, which Nebuchadrezzar king of Babylon stroke in the fourth year of Jehoiakim the son of Josiah king of Judah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Fear you not, O Jacob my servant, says the LORD: for I am with you; for I will make a full end of all the nations where I have driven you: but I will not make a full end of you, but correct you in measure; yet will I not leave you wholly unpunished.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Fear you not, O Jacob my servant, says the LORD: for I am with you; for I will make a full end of all the nations where I have driven you: but I will not make a full end of you, but correct you in measure; yet will I not leave you wholly unpunished.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Fear you not, O Jacob my servant, says the LORD: for I am with you; for I will make a full end of all the nations where I have driven you: but I will not make a full end of you, but correct you in measure; yet will I not leave you wholly unpunished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னுடனே இருக்கிறேன்; உன்னைத் துரத்திவிட்ட எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமல், உன்னை மட்டாய் தண்டிப்பேன்; ஆனாலும் உன்னை நான் குற்றமில்லாமல் நீங்கலாக விடுவதில்லையென்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. Order all of you the buckler and shield, and draw near to battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னுடனே இருக்கிறேன்; உன்னைத் துரத்திவிட்ட எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமல், உன்னை மட்டாய் தண்டிப்பேன்; ஆனாலும் உன்னை நான் குற்றமில்லாமல் நீங்கலாக விடுவதில்லையென்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. Harness the horses; and get up, all of you horsemen, and stand forth with your helmets; polish the spears, and put on the protective armor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கேடகங்களையும் பரிசைகளையும் ஆயத்தம்பண்ணி, யுத்தத்துக்கு வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. Harness the horses; and get up, all of you horsemen, and stand forth with your helmets; polish the spears, and put on the protective armor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474736720" r:id="rId1"/>
+    <p:sldLayoutId id="2482630900" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,54 +7565,118 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6837,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. घोड़ों को जुतवाओ; और हे सवारो, घोड़ों पर चढ़ कर टोप पहिने हुए खड़े हो जाओ; भालों को पैना करो,]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் கலங்கி, பின்வாங்குகிறதை நான் காண்கிறதென்ன? சுற்றிலுமுண்டான பயங்கரத்தினிமித்தம் அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[झिलमों को पहिन लो!]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகள் முறியுண்டு, திரும்பிப்பாராமல் ஓட்டமாய் ஓடிப்போகிறார்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. मैं क्यों उन को व्याकुल देखता हूँ? वे विस्मित हो कर पीछे हट गए। उनके शूरवीर गिराए गए और उतावली कर]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के भाग गए; वे पीछे देखते भी नहीं; क्योंकि यहोवा की यह वाणी है, कि चारों ओर भय ही भय है!]]></a:t>
+              <a:t><![CDATA[6. வேகமாய் ஓடுகிறவன் ஓடிப்போகவேண்டாம்; பராக்கிரமசாலி தப்பிப்போகவேண்டாம்; வடக்கே ஐப்பிராத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. न वेग चलने वाला भागने पाएगा और न वीर बचने पाएगा; क्योंकि उत्तर दिशा में परात महानद के तीर पर वे]]></a:t>
+              <a:t><![CDATA[நதியண்டையிலே அவர்கள் இடறிவிழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब ठोकर खाकर गिर पड़े।]]></a:t>
+              <a:t><![CDATA[7. பிரவாகம்போல் புரண்டுவருகிற இவன் யார்? அலைகள் மோதியடிக்கிற நதிகள்போல் எழும்பிவருகிற இவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. यह कौन है, जो नील नदी की नाईं, जिसका जल महानदों का सा उछलता है, बढ़ा चला आता है?]]></a:t>
+              <a:t><![CDATA[8. எகிப்தியனே பிரவாகத்தைப் போல் புரண்டுவருகிறான், அவனே அலைகள் மோதியடிக்கிற நதிகள்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. मिस्र नील नदी की नाईं बढ़ता है, उसका जल महानदों का सा उछलता है। वह कहता है, मैं चढ़कर पृथ्वी को]]></a:t>
+              <a:t><![CDATA[எழும்பிவருகிறான்; நான் போய், தேசத்தை மூடி, நகரத்தையும் அதில் குடியிருக்கிறவர்களையும் அழிப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भर दूंगा, मैं नगरों को उनके निवासियों समेत नाश कर दूंगा।]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. हे मिस्री सवारो आगे बढ़ो, हे रथियो बहुत ही वेग से चलाओ! हे ढाल पकड़ने वाले कूशी और पूती वीरो, हे]]></a:t>
+              <a:t><![CDATA[9. குதிரைகளே, போய் ஏறுங்கள்; இரதங்களே, கடகட என்று ஓடுங்கள்; பராக்கிரமசாலிகளும், கேடகம் பிடிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. अन्यजातियों के विषय यहोवा का जो वचन यिर्मयाह भविष्यद्वक्ता के पास पहुंचा, वह यह है।]]></a:t>
+              <a:t><![CDATA[1. புறஜாதிகளுக்கு விரோதமாய் எரேமியா தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[धनुर्धारी लूदियो चले आओ।]]></a:t>
+              <a:t><![CDATA[எத்தியோப்பியரும், பூத்தியரும், வில்லைபிடித்து நாணேற்றுகிற லீதியரும் புறப்படக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. क्योंकि वह दिन सेनाओं के यहोवा प्रभु के बदला लेने का दिन होगा जिस में वह अपने द्रोहियों से बदला]]></a:t>
+              <a:t><![CDATA[10. ஆனாலும், இது சேனைகளின் கர்த்தராகிய ஆண்டவரின் நாளும், அவர் தம்முடைய சத்துருக்களுக்கு நீதியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लेगा। सो तलवार खाकर तृप्त होगी, और उनका लोहू पीकर छक जाएगी। क्योंकि, उत्तर के देश में परात महानद के]]></a:t>
+              <a:t><![CDATA[சரிக்கட்டுகிற நாளுமாயிருக்கிறது; ஆகையால், பட்டயம் பட்சித்து, அவர்களுடைய இரத்தத்தால் திருப்தியாகி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तीर पर, सेनाओं के यहोवा प्रभु का यज्ञ है।]]></a:t>
+              <a:t><![CDATA[வெறித்திருக்கும்; வடதேசத்தில் ஐப்பிராத்து நதியண்டையிலே சேனைகளின் கர்த்தராகிய ஆண்டவருக்கு ஒரு யாகமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे मिस्र की कुमारी कन्या, गिलाद को जा कर बलसान औषधि ले; तू व्यर्थ ही बहुत इलाज करती है, तू चंगी]]></a:t>
+              <a:t><![CDATA[உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं होगी!]]></a:t>
+              <a:t><![CDATA[11. எகிப்தின் குமாரத்தியாகிய கன்னிகையே, நீ கீலேயாத்துக்குப் போய், பிசின் தைலம் வாங்கு; திரளான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. क्योंकि सब जाति के लोगों ने सुना है कि तू नीच हो गई और पृथ्वी तेरी चिल्लाहट से भर गई है; वीर से]]></a:t>
+              <a:t><![CDATA[அவிழ்தங்களை நீ கூட்டுகிறது விருதா, உனக்கு ஆரோக்கியமுண்டாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वीर ठोकर खाकर गिर पड़े; वे दोनों एक संग गिर गए हैं।]]></a:t>
+              <a:t><![CDATA[12. ஜாதிகள் உன் இலச்சையைக் கேள்விப்பட்டார்கள்; உன் கூக்குரலால் தேசம் நிறைந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. यहोवा ने यिर्मयाह भविष्यद्वक्ता से यह वचन भी कहा कि बाबुल का राजा नबूकदनेस्सर क्योंकर आकर मिस्र]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலியின்மேல் பராக்கிரமசாலி இடறி, இருவரும் ஏகமாய் விழுந்தார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश को मार लेगा:]]></a:t>
+              <a:t><![CDATA[13. எகிப்துதேசத்தை அழிக்கப் பாபிலோன் ராஜாவாகிய நேபுகாத் நேச்சார் வருவானென்பதைக்குறித்து, எரேமியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. मिस्र के विषय। मिस्र के राजा फिरौन निको की सेना जो परात महानद के तीर पर कर्कमीश में थी, और जिसे]]></a:t>
+              <a:t><![CDATA[2. எகிப்தைக்குறித்தும், ஐப்பிராத்து நதியண்டையில் கர்கேமிசிலே இருந்ததும் பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. मिस्र में वर्णन करो, और मिग्दोल में सुनाओ; हां, ओर नोप और तहपन्हेस में सुना कर यह कहो कि खड़े हो]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியினிடத்தில் கர்த்தர் சொன்ன வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर तैयार हो जाओ; क्योंकि तुम्हारे चारों ओर सब कुछ तलवार खा गई है।]]></a:t>
+              <a:t><![CDATA[14. ஆயத்தப்பட்டு நில், பட்டயம் உன்னைச் சுற்றிலும் உண்டானதைப் பட்சித்துபோடுகிறதென்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तेरे बलवन्त जन क्यों बिलाय गए हैं? वे इस कारण खड़े न रह सके क्योंकि यहोवा ने उन्हें ढकेल दिया।]]></a:t>
+              <a:t><![CDATA[எகிப்திலே அறிவித்து, மிக்தோலிலே கூறி, நோப்பிலும் தக்பானேசிலும் பிரசித்தம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. उसने बहुतों को ठोकर खिलाई, वे एक दूसरे पर गिर पड़े; और वे कहने लगे, उठो, चलो, हम अन्धेर करने]]></a:t>
+              <a:t><![CDATA[15. உன் வீரர் வாரிக்கொள்ளப்படுகிறதென்ன? கர்த்தர் அவர்களைத் தன்ளினதால் அவர்கள் நிலைநிற்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वाले की तलवार के डर के मारे अपने अपने लोगों ओर अपनी अपनी जन्मभूमि में फिर लौट जाएं।]]></a:t>
+              <a:t><![CDATA[16. அநேகரை இடறப்பண்ணுகிறார்; அவனவன் தனக்கடுத்தவன்மேல் விழுகிறான்; அவர்கள்: எழுந்திருங்கள், கொல்லுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. वहां वे पुकार के कहते हैं, मिस्र का राजा फिरौन सत्यानाश हुआ; क्योंकि उसने अपना बहुमूल्य अवसर खो]]></a:t>
+              <a:t><![CDATA[பட்டயத்துக்குத் தப்ப நமது ஜனத்தண்டைக்கும், நாம் பிறந்த தேசத்துக்கும் திரும்பிப்போவோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया।]]></a:t>
+              <a:t><![CDATA[17. எகிப்தின் ராஜாவாகிய பார்வோன் பாழாக்கப்பட்டான்; அவனுக்குக் குறித்த காலம் முடிந்ததென்று அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. वह राजाधिराज जिसका नाम सेनाओं का यहोवा है, उसकी यह वाणी है कि मेरे जीवन की सौगन्ध, जैसा ताबोर]]></a:t>
+              <a:t><![CDATA[சத்தமிட்டுச் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अन्य पहाड़ों में, और जैसा कमल समुद्र के किनारे है, वैसा ही वह आएगा।]]></a:t>
+              <a:t><![CDATA[18. பர்வதங்களில் தாபோரும் சமுத்திரத்தின் அருகே கர்மேலும் இருக்கிற நிச்சயம்போல் அவன் வருவானென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. हे मिस्र की रहने वाली पुत्री! बंधुआई में जाने का सामान तैयार कर, क्योंकि नोप नगर उजाड़ और ऐसा]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா தம்முடைய ஜீவனைக் கொண்டு சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बाबुल के राजा नबूकदनेस्सर ने योशिय्याह के पुत्र यहूदा के राजा यहोयाकीम के राज्य के चौथे वर्ष में जीत]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சார், யோசியாவின் குமாரனாகிய யோயாக்கீம் என்னும் யூதா ராஜாவின் நாலாம் வருஷத்திலே முறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भस्म हो जाएगा कि उस में कोई भी न रहेगा।]]></a:t>
+              <a:t><![CDATA[19. எகிப்துதேசவாசியாகிய குமாரத்தியே, சிறையிருப்புக்குப் போகும் பிரயாண சாமான்களை ஆயத்தப்படுத்து, நோப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. मिस्र बहुत ही सुन्दर बछिया तो है, परन्तु उत्तर दिशा से नाश चला आता है, वह आ ही गया है।]]></a:t>
+              <a:t><![CDATA[பாழாகும்; அது குடியில்லாமல் சுட்டெரிக்கப்பட்டுக் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. उसके जो सिपाही किराये पर आए हैं वह पोसे हुए बछड़ों के समान हैं; उन्होंने मुंह मोड़ा, और एक संग]]></a:t>
+              <a:t><![CDATA[20. எகிப்து மகா நேர்த்தியான கடாரி, அடிக்கிறவன் வடக்கேயிருந்து வருகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भाग गए, वे खड़े नहीं रहे; क्योंकि उनकी विपत्ति का दिन और दण्ड पाने का समय आ गया।]]></a:t>
+              <a:t><![CDATA[21. அதின் நடுவில் இருக்கிற அதின் கூலிப்படைகள் கொழுத்த காளைகள் போலிருக்கிறார்கள்; இவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. उसकी आहट सर्प के भागने की सी होगी; क्योंकि वे वृक्षों के काटने वालों की सेना और कुल्हाडिय़ां लिए]]></a:t>
+              <a:t><![CDATA[நிற்காமல், திரும்பிக்கொண்டு ஏகமாய் ஓடிப்போவார்கள்; அவர்கள் விசாரிக்கப்படுகிற அவர்களுடைய ஆபத்துநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए उसके विरुद्ध चढ़ आएंगे।]]></a:t>
+              <a:t><![CDATA[அவர்கள் மேல் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. यहोवा की यह वाणी है, कि चाहे उसका वन बहुत ही घना हो, परन्तु वे उसको काट डालेंगे, क्योंकि वे]]></a:t>
+              <a:t><![CDATA[22. அவன் பாம்பைபோல சீறிவருவான், இராணுவபலத்தோடே நடந்து, காடுவெட்டிகளைப்போல் கோடாரிகளோடு அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टिड्डियों से भी अधिक अनगिनित हैं।]]></a:t>
+              <a:t><![CDATA[வருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. मिस्री कन्या लज्जित होगी, वह उत्तर दिशा के लोगों के वश में कर दी जाएगी।]]></a:t>
+              <a:t><![CDATA[23. எண்ணப்படாத மரங்களாயிருந்தாலும் அந்தக் காட்டை வெட்டுவார்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. इस्राएल का परमेश्वर, सेनाओं का यहोवा कहता है, देखो, मैं नगरवासी आमोन और फिरौन राजा और मिस्र को]]></a:t>
+              <a:t><![CDATA[வெட்டுக்கிளிகளைப் பார்க்கிலும் அதிகமானவர்கள், அவர்களுக்குத் தொகையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिया था,]]></a:t>
+              <a:t><![CDATA[அடித்ததுமான பார்வோன்நேகோ என்னப்பட்ட எகிப்து ராஜாவின் ராணுவத்தைக்குறித்தும் அவர் சொல்லுகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके सब देवताओं और राजाओं समेत और फिरौन को उन समेत जो उस पर भरोसा रखते हैं दण्ड देने पर हूँ।]]></a:t>
+              <a:t><![CDATA[24. எகிப்தின் குமாரத்தி கலங்குவாள்; வடதிசை ஜனத்தின் கையில் ஒப்புக்கொடுக்கப்படுவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. मैं उन को बाबुल के राजा नबूकदनेस्सर और उसके कर्मचारियों के वश में कर दूंगा जो उनके प्राण के खोजी]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் நோ என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं। उसके बाद वह प्राचीनकाल की नाईं फिर बसाया जाएगा, यहोवा की यह वाणी है।]]></a:t>
+              <a:t><![CDATA[பட்டணத்திலுள்ள திரளான ஜனங்களையும், பார்வோனையும், எகிப்தையும், அதின் தேவர்களையும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. परन्तु हे मेरे दास याकूब, तू मत डर, और हे इस्राएल, विस्मित न हो; क्योंकि मैं तुझे और तेरे वंश को]]></a:t>
+              <a:t><![CDATA[ராஜாக்களையும், பார்வோனையும், அவனை நம்பியிருக்கிறவர்களையும் விசாரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14141,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बंधुआई के दूर देश से छुड़ा ले आऊंगा। याकूब लौटकर चैन और सुख से रहेगा, और कोई उसे डराने न पाएगा।]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும், பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கையிலும், அவனுடைய சேவகரின் கையிலும், அவர்களை ஒப்புக்கொடுப்பேன்; அதற்குப்பின்பு அது பூர்வகாலத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்ததுபோல் குடியேற்றப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே; இஸ்ரவேலே, நீ கலங்காதே; இதோ, நான் உன்னைத் தூரத்திலும், உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்ததியை அவர்கள் சிறையிருப்பின் தேசத்திலுமிருந்து விடுவித்து இரட்சிப்பேன்; அப்பொழுது யாக்கோபு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரும்பிவந்து, அமைதியோடும் சாங்கோபாங்கத்தோடும் இருப்பான்; அவனைத் தத்தளிக்கப்பண்ணுவார் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. हे मेरे दास याकूब, यहोवा की यह वाणी है, कि तू मत डर, क्योंकि मैं तेरे साथ हूँ। ओर यद्यपि मैं उन]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. என் தாசனாகிய யாக்கோபே, நீ பயப்படாதே என்று கர்த்தர் சொல்லுகிறார்; நான் உன்னுடனே இருக்கிறேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உன்னைத் துரத்திவிட்ட எல்லா ஜாதிகளையும் நான் நிர்மூலமாக்குவேன்; உன்னையோ நான் நிர்மூலமாக்காமல், உன்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மட்டாய் தண்டிப்பேன்; ஆனாலும் உன்னை நான் குற்றமில்லாமல் நீங்கலாக விடுவதில்லையென்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब जातियों का अन्त कर डालूंगा जिन में मैं ने तुझे बरबस निकाल दिया है, तौभी तेरा अन्त न करूंगा। मैं]]></a:t>
+              <a:t><![CDATA[3. கேடகங்களையும் பரிசைகளையும் ஆயத்தம்பண்ணி, யுத்தத்துக்கு வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तेरी ताड़ना विचार कर के करूंगा, परन्तु तुझे किसी प्रकार से निर्दोष न ठहराऊंगा।]]></a:t>
+              <a:t><![CDATA[4. குதிரைவீரரே, குதிரைகளின் மேல் சேணங்களை வைத்து ஏறி, தலைச்சீராயை அணிந்துகொண்டு நில்லுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उससेना के विषय:--ढालें और फरियां तैयार कर के लड़ने को निकट चले आओ।]]></a:t>
+              <a:t><![CDATA[ஈட்டிகளைத் துலக்கி, கவசங்களைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 46]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>