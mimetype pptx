--- v0 (2026-08-02)
+++ v1 (2026-11-02)
@@ -334,51 +334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெலிஸ்தரையெல்லாம் பாழாக்கவும், தீருவுக்கும் சீதோனுக்கும் மீதியான சகாயரையெல்லாம் சங்காரம்பண்ணவும் வருகிற நாளிலே இப்படியாகும்; கப்தோர் என்னும் கடற்கரையான தேசத்தாரில் மீதியாகிய பெலிஸ்தரையும் கர்த்தர் பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[4. Because of the day that comes to spoil all the Philistines, and to cut off from Tyrus and Zidon every helper that remains: for the LORD will spoil the Philistines, the remnant of the country of Caphtor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -443,51 +443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெலிஸ்தரையெல்லாம் பாழாக்கவும், தீருவுக்கும் சீதோனுக்கும் மீதியான சகாயரையெல்லாம் சங்காரம்பண்ணவும் வருகிற நாளிலே இப்படியாகும்; கப்தோர் என்னும் கடற்கரையான தேசத்தாரில் மீதியாகிய பெலிஸ்தரையும் கர்த்தர் பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[4. Because of the day that comes to spoil all the Philistines, and to cut off from Tyrus and Zidon every helper that remains: for the LORD will spoil the Philistines, the remnant of the country of Caphtor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -552,51 +552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பெலிஸ்தரையெல்லாம் பாழாக்கவும், தீருவுக்கும் சீதோனுக்கும் மீதியான சகாயரையெல்லாம் சங்காரம்பண்ணவும் வருகிற நாளிலே இப்படியாகும்; கப்தோர் என்னும் கடற்கரையான தேசத்தாரில் மீதியாகிய பெலிஸ்தரையும் கர்த்தர் பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[4. Because of the day that comes to spoil all the Philistines, and to cut off from Tyrus and Zidon every helper that remains: for the LORD will spoil the Philistines, the remnant of the country of Caphtor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -661,51 +661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காத்சா மொட்டையடிக்கப்படும்; அவர்களுடைய பள்ளத்தாக்கிலே மீதியாகிய அஸ்கலோன் சங்காரமாகும்; நீ எந்தமட்டுந்தான் உன்னைக் கீறிக்கொள்ளுவாய்..]]></a:t>
+              <a:t><![CDATA[5. Baldness has come upon Gaza; Ashkelon is cut off with the remnant of their valley: how long will you cut yourself?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -770,51 +770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காத்சா மொட்டையடிக்கப்படும்; அவர்களுடைய பள்ளத்தாக்கிலே மீதியாகிய அஸ்கலோன் சங்காரமாகும்; நீ எந்தமட்டுந்தான் உன்னைக் கீறிக்கொள்ளுவாய்..]]></a:t>
+              <a:t><![CDATA[5. Baldness has come upon Gaza; Ashkelon is cut off with the remnant of their valley: how long will you cut yourself?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -879,51 +879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆ கர்த்தரின் பட்டயமே, எந்த மட்டும் அமராதிருப்பாய்? உன் உறைக்குள் திரும்பிவந்து, ஓய்ந்து அமர்ந்திரு.]]></a:t>
+              <a:t><![CDATA[6. O you sword of the LORD, how long will it be before you be quiet? put up yourself into your scabbard, rest, and be still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -988,51 +988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆ கர்த்தரின் பட்டயமே, எந்த மட்டும் அமராதிருப்பாய்? உன் உறைக்குள் திரும்பிவந்து, ஓய்ந்து அமர்ந்திரு.]]></a:t>
+              <a:t><![CDATA[6. O you sword of the LORD, how long will it be before you be quiet? put up yourself into your scabbard, rest, and be still.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1097,51 +1097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அது எப்படி அமர்ந்திருக்கும்? அஸ்கலோனுக்கு விரோதமாகவும் கடல்துறை தேசத்துக்கு விரோதமாகவும் கர்த்தர் அதற்குக் கட்டளைகொடுத்து, அவ்விடங்களுக்கென்று அதைக் குறித்தாரே.]]></a:t>
+              <a:t><![CDATA[7. How can it be quiet, seeing the LORD has given it a charge against Ashkelon, and against the sea shore? there has he appointed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1206,51 +1206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அது எப்படி அமர்ந்திருக்கும்? அஸ்கலோனுக்கு விரோதமாகவும் கடல்துறை தேசத்துக்கு விரோதமாகவும் கர்த்தர் அதற்குக் கட்டளைகொடுத்து, அவ்விடங்களுக்கென்று அதைக் குறித்தாரே.]]></a:t>
+              <a:t><![CDATA[7. How can it be quiet, seeing the LORD has given it a charge against Ashkelon, and against the sea shore? there has he appointed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1315,51 +1315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பார்வோன் காத்சாவை அழிக்குமுன்னே, பெலிஸ்தருக்கு விரோதமாய்த் தீர்க்கதரிசியாகிய எரேமியாவுக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came to Jeremiah the prophet against the Philistines, before that Pharaoh stroke Gaza.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1424,51 +1424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பார்வோன் காத்சாவை அழிக்குமுன்னே, பெலிஸ்தருக்கு விரோதமாய்த் தீர்க்கதரிசியாகிய எரேமியாவுக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came to Jeremiah the prophet against the Philistines, before that Pharaoh stroke Gaza.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1533,51 +1533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, வடக்கேயிருந்து ஜலம் பொங்கி பிரவாகமாகி தேசத்தின்மேலும், அதிலுள்ள எல்லாவற்றின் மேலும், நகரத்தின்மேலும், அதில் குடியிருக்கிறவர்களின் மேலும் புரண்டு ஓடும்; அப்பொழுது மனுஷர் கூக்குரலிட்டு, தேசத்தின் குடிகளெல்லாரும் அலறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD; Behold, waters rise up out of the north, and shall be an overflowing flood, and shall overflow the land, and all that is therein; the city, and them that dwell therein: then the men shall cry, and all the inhabitants of the land shall wail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1642,51 +1642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, வடக்கேயிருந்து ஜலம் பொங்கி பிரவாகமாகி தேசத்தின்மேலும், அதிலுள்ள எல்லாவற்றின் மேலும், நகரத்தின்மேலும், அதில் குடியிருக்கிறவர்களின் மேலும் புரண்டு ஓடும்; அப்பொழுது மனுஷர் கூக்குரலிட்டு, தேசத்தின் குடிகளெல்லாரும் அலறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD; Behold, waters rise up out of the north, and shall be an overflowing flood, and shall overflow the land, and all that is therein; the city, and them that dwell therein: then the men shall cry, and all the inhabitants of the land shall wail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1751,51 +1751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, வடக்கேயிருந்து ஜலம் பொங்கி பிரவாகமாகி தேசத்தின்மேலும், அதிலுள்ள எல்லாவற்றின் மேலும், நகரத்தின்மேலும், அதில் குடியிருக்கிறவர்களின் மேலும் புரண்டு ஓடும்; அப்பொழுது மனுஷர் கூக்குரலிட்டு, தேசத்தின் குடிகளெல்லாரும் அலறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD; Behold, waters rise up out of the north, and shall be an overflowing flood, and shall overflow the land, and all that is therein; the city, and them that dwell therein: then the men shall cry, and all the inhabitants of the land shall wail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1860,51 +1860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுடைய பலத்த குதிரைகளுடைய குளம்புகளின் சத்தத்தையும், அவர்களுடைய இரதங்களின் கடகடப்பையும், அவர்களுடைய உருளைகளின் இரைச்சலையும் கேட்டு, தகப்பன்மார் தங்கள் கை அயர்ந்துபோனதினால் தங்கள் பிள்ளைகளையும் நோக்கிப் பாராதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. At the noise of the stamping of the hoofs of his strong horses, at the rushing of his chariots, and at the rumbling of his wheels, the fathers shall not look back to their children for feebleness of hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1969,51 +1969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுடைய பலத்த குதிரைகளுடைய குளம்புகளின் சத்தத்தையும், அவர்களுடைய இரதங்களின் கடகடப்பையும், அவர்களுடைய உருளைகளின் இரைச்சலையும் கேட்டு, தகப்பன்மார் தங்கள் கை அயர்ந்துபோனதினால் தங்கள் பிள்ளைகளையும் நோக்கிப் பாராதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. At the noise of the stamping of the hoofs of his strong horses, at the rushing of his chariots, and at the rumbling of his wheels, the fathers shall not look back to their children for feebleness of hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2078,51 +2078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுடைய பலத்த குதிரைகளுடைய குளம்புகளின் சத்தத்தையும், அவர்களுடைய இரதங்களின் கடகடப்பையும், அவர்களுடைய உருளைகளின் இரைச்சலையும் கேட்டு, தகப்பன்மார் தங்கள் கை அயர்ந்துபோனதினால் தங்கள் பிள்ளைகளையும் நோக்கிப் பாராதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. At the noise of the stamping of the hoofs of his strong horses, at the rushing of his chariots, and at the rumbling of his wheels, the fathers shall not look back to their children for feebleness of hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2157,51 +2157,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474614841" r:id="rId1"/>
+    <p:sldLayoutId id="2482630633" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2481,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Because of the day that comes to spoil all the Philistines, and to cut off from Tyrus and Zidon]]></a:t>
+              <a:t><![CDATA[4. பெலிஸ்தரையெல்லாம் பாழாக்கவும், தீருவுக்கும் சீதோனுக்கும் மீதியான சகாயரையெல்லாம் சங்காரம்பண்ணவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2613,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every helper that remains: for the LORD will spoil the Philistines, the remnant of the country of]]></a:t>
+              <a:t><![CDATA[வருகிற நாளிலே இப்படியாகும்; கப்தோர் என்னும் கடற்கரையான தேசத்தாரில் மீதியாகிய பெலிஸ்தரையும் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2745,51 +2745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Caphtor.]]></a:t>
+              <a:t><![CDATA[பாழாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2877,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Baldness has come upon Gaza; Ashkelon is cut off with the remnant of their valley: how long will]]></a:t>
+              <a:t><![CDATA[5. காத்சா மொட்டையடிக்கப்படும்; அவர்களுடைய பள்ளத்தாக்கிலே மீதியாகிய அஸ்கலோன் சங்காரமாகும்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3009,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you cut yourself?]]></a:t>
+              <a:t><![CDATA[எந்தமட்டுந்தான் உன்னைக் கீறிக்கொள்ளுவாய்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3141,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. O you sword of the LORD, how long will it be before you be quiet? put up yourself into your]]></a:t>
+              <a:t><![CDATA[6. ஆ கர்த்தரின் பட்டயமே, எந்த மட்டும் அமராதிருப்பாய்? உன் உறைக்குள் திரும்பிவந்து, ஓய்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3273,51 +3273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scabbard, rest, and be still.]]></a:t>
+              <a:t><![CDATA[அமர்ந்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3405,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. How can it be quiet, seeing the LORD has given it a charge against Ashkelon, and against the sea]]></a:t>
+              <a:t><![CDATA[7. அது எப்படி அமர்ந்திருக்கும்? அஸ்கலோனுக்கு விரோதமாகவும் கடல்துறை தேசத்துக்கு விரோதமாகவும் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3537,51 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shore? there has he appointed it.]]></a:t>
+              <a:t><![CDATA[அதற்குக் கட்டளைகொடுத்து, அவ்விடங்களுக்கென்று அதைக் குறித்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3669,51 +3669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD that came to Jeremiah the prophet against the Philistines, before that]]></a:t>
+              <a:t><![CDATA[1. பார்வோன் காத்சாவை அழிக்குமுன்னே, பெலிஸ்தருக்கு விரோதமாய்த் தீர்க்கதரிசியாகிய எரேமியாவுக்கு உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3801,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pharaoh stroke Gaza.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3933,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Thus says the LORD; Behold, waters rise up out of the north, and shall be an overflowing flood,]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, வடக்கேயிருந்து ஜலம் பொங்கி பிரவாகமாகி தேசத்தின்மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and shall overflow the land, and all that is therein; the city, and them that dwell therein: then]]></a:t>
+              <a:t><![CDATA[அதிலுள்ள எல்லாவற்றின் மேலும், நகரத்தின்மேலும், அதில் குடியிருக்கிறவர்களின் மேலும் புரண்டு ஓடும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the men shall cry, and all the inhabitants of the land shall wail.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது மனுஷர் கூக்குரலிட்டு, தேசத்தின் குடிகளெல்லாரும் அலறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. At the noise of the stamping of the hoofs of his strong horses, at the rushing of his chariots,]]></a:t>
+              <a:t><![CDATA[3. அவர்களுடைய பலத்த குதிரைகளுடைய குளம்புகளின் சத்தத்தையும், அவர்களுடைய இரதங்களின் கடகடப்பையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and at the rumbling of his wheels, the fathers shall not look back to their children for feebleness]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய உருளைகளின் இரைச்சலையும் கேட்டு, தகப்பன்மார் தங்கள் கை அயர்ந்துபோனதினால் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of hands;]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளையும் நோக்கிப் பாராதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4654,91 +4654,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 47]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4764,51 +4764,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>