--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -179,54 +179,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -301,52 +297,50 @@
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
-    <p:sldId id="350" r:id="rId97"/>
-    <p:sldId id="351" r:id="rId98"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -538,55 +532,53 @@
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
-  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -646,51 +638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் பராக்கிரமசாலிகளென்றும், நாங்கள் யுத்தசன்னத்தரென்றும் நீங்கள் சொல்லுகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[4. Moab is destroyed; her little ones have caused a cry to be heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -755,51 +747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோவாப் அழிந்தது, அதின் பட்டணங்கள் எரிந்துபோயின; அதின் திறமையுள்ள வாலிபர் கொலைக்களத்துக்கு இறங்குகிறார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. For in the going up of Luhith continual weeping shall go up; for in the going down of Horonaim the enemies have heard a cry of destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -864,51 +856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோவாப் அழிந்தது, அதின் பட்டணங்கள் எரிந்துபோயின; அதின் திறமையுள்ள வாலிபர் கொலைக்களத்துக்கு இறங்குகிறார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. For in the going up of Luhith continual weeping shall go up; for in the going down of Horonaim the enemies have heard a cry of destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -973,51 +965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோவாப் அழிந்தது, அதின் பட்டணங்கள் எரிந்துபோயின; அதின் திறமையுள்ள வாலிபர் கொலைக்களத்துக்கு இறங்குகிறார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Flee, save your lives, and be like the heath in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1082,51 +1074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மோவாபின் ஆபத்துவரச் சமீபமாயிருக்கிறது; அதின் தீங்கு மிகவும் தீவிரித்துவருகிறது.]]></a:t>
+              <a:t><![CDATA[7. For because you have trusted in your works and in your treasures, you shall also be taken: and Chemosh shall go forth into captivity with his priests and his princes together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1191,51 +1183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் சுற்றுப்புறத்தாரும் அதின் பேரை அறிந்தவர்களுமாகிய நீங்கள் எல்லாரும் அதற்காக அங்கலாய்த்துக் கொள்ளுங்கள்; பெலனான தடியும் அலங்காரமான கோலும் எப்படி உடைந்ததென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. For because you have trusted in your works and in your treasures, you shall also be taken: and Chemosh shall go forth into captivity with his priests and his princes together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1300,51 +1292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் சுற்றுப்புறத்தாரும் அதின் பேரை அறிந்தவர்களுமாகிய நீங்கள் எல்லாரும் அதற்காக அங்கலாய்த்துக் கொள்ளுங்கள்; பெலனான தடியும் அலங்காரமான கோலும் எப்படி உடைந்ததென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the spoiler shall come upon every city, and no city shall escape: the valley also shall perish, and the plain shall be destroyed, as the LORD has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1409,51 +1401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதின் சுற்றுப்புறத்தாரும் அதின் பேரை அறிந்தவர்களுமாகிய நீங்கள் எல்லாரும் அதற்காக அங்கலாய்த்துக் கொள்ளுங்கள்; பெலனான தடியும் அலங்காரமான கோலும் எப்படி உடைந்ததென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the spoiler shall come upon every city, and no city shall escape: the valley also shall perish, and the plain shall be destroyed, as the LORD has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1518,51 +1510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தீபோன் பட்டணவாசியான குமாரத்தியே, நீ உன் மகிமையை விட்டிறங்கி, தாகத்தோடே உட்கார்ந்திரு; மோவாபைப் பாழாக்குகிறவன் உனக்கு விரோதமாய் வந்து, உன் அரண்களை அழித்துப்போடுவான்..]]></a:t>
+              <a:t><![CDATA[9. Give wings unto Moab, that it may flee and get away: for the cities thereof shall be desolate, without any to dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1627,51 +1619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தீபோன் பட்டணவாசியான குமாரத்தியே, நீ உன் மகிமையை விட்டிறங்கி, தாகத்தோடே உட்கார்ந்திரு; மோவாபைப் பாழாக்குகிறவன் உனக்கு விரோதமாய் வந்து, உன் அரண்களை அழித்துப்போடுவான்..]]></a:t>
+              <a:t><![CDATA[9. Give wings unto Moab, that it may flee and get away: for the cities thereof shall be desolate, without any to dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1736,51 +1728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாப் தன் சிறுவயதுமுதல் சுகமாய் வாழ்ந்தது; அது ஒரு பாத்திரத்திலிருந்து மறு பாத்திரத்தில் வார்க்கப்படாமலும், அதின் வண்டல்களின் மேல் அசையாமலும் இருந்தது; அது சிறையிருப்புக்குப் போனதில்லை; ஆதலால் அதின் ருசி அதில் நிலைத்திருந்தது; அதின் வாசனை வேறுபடவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Against Moab thus says the LORD of hosts, the God of Israel; Woe unto Nebo! for it is spoiled: Kiriathaim is confounded and taken: Misgab is confounded and dismayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1845,51 +1837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆரோவேரில் குடியிருக்கிறவளே, நீ வழியிலே நின்று பார்த்துக்கொண்டிரு; நடந்ததென்னவென்று ஓடிவருகிறவனையும் தப்பிவருகிறவனையும் கேள்.]]></a:t>
+              <a:t><![CDATA[10. Cursed be he that does the work of the LORD deceitfully, and cursed be he that keeps back his sword from blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1954,51 +1946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆரோவேரில் குடியிருக்கிறவளே, நீ வழியிலே நின்று பார்த்துக்கொண்டிரு; நடந்ததென்னவென்று ஓடிவருகிறவனையும் தப்பிவருகிறவனையும் கேள்.]]></a:t>
+              <a:t><![CDATA[10. Cursed be he that does the work of the LORD deceitfully, and cursed be he that keeps back his sword from blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2063,51 +2055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோவாப் முறிய அடிக்கப்பட்டபடியினால் கலங்கிப்போயிற்று; அலறிக்கூப்பிடுங்கள்; மோவாப் பாழாக்கப்பட்டதென்று அர்னோனில் அறிவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Moab has been at ease from his youth, and he has settled on his sediments of wine, and has not been emptied from vessel to vessel, neither has he gone into captivity: therefore his taste remained in him, and his scent is not changed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2172,51 +2164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோவாப் முறிய அடிக்கப்பட்டபடியினால் கலங்கிப்போயிற்று; அலறிக்கூப்பிடுங்கள்; மோவாப் பாழாக்கப்பட்டதென்று அர்னோனில் அறிவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Moab has been at ease from his youth, and he has settled on his sediments of wine, and has not been emptied from vessel to vessel, neither has he gone into captivity: therefore his taste remained in him, and his scent is not changed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2281,51 +2273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சமனான பூமியாகிய ஓலோனின் மேலும், யாத்சாவின்மேலும், மேப்காத்தின்மேலும்,]]></a:t>
+              <a:t><![CDATA[11. Moab has been at ease from his youth, and he has settled on his sediments of wine, and has not been emptied from vessel to vessel, neither has he gone into captivity: therefore his taste remained in him, and his scent is not changed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2390,51 +2382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீபோனின்மேலும், நேபோவின் மேலும், பெத்திப்லாத்தாயீமின் மேலும்,]]></a:t>
+              <a:t><![CDATA[12. Therefore, behold, the days come, says the LORD, that I will send unto him wanderers, that shall cause him to wander, and shall empty his vessels, and break their bottles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2499,51 +2491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கீரியாத்தாயீமின் மேலும், பேத்கமூலின்மேலும், பெதெமெயோனின்மேலும்,]]></a:t>
+              <a:t><![CDATA[12. Therefore, behold, the days come, says the LORD, that I will send unto him wanderers, that shall cause him to wander, and shall empty his vessels, and break their bottles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2608,51 +2600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கீரியோத்தின்மேலும், போஸ்றாவின்மேலும், மோவாப் தேசத்திலே தூரத்திலும் சமீபத்திலும் இருக்கிற எல்லாப் பட்டணங்களின் மேலும் நியாயத்தீர்ப்பு; வரும்.]]></a:t>
+              <a:t><![CDATA[12. Therefore, behold, the days come, says the LORD, that I will send unto him wanderers, that shall cause him to wander, and shall empty his vessels, and break their bottles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2717,51 +2709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கீரியோத்தின்மேலும், போஸ்றாவின்மேலும், மோவாப் தேசத்திலே தூரத்திலும் சமீபத்திலும் இருக்கிற எல்லாப் பட்டணங்களின் மேலும் நியாயத்தீர்ப்பு; வரும்.]]></a:t>
+              <a:t><![CDATA[13. And Moab shall be ashamed of Chemosh, as the house of Israel was ashamed of Bethel their confidence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2826,51 +2818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோவாபைக்குறித்து இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், ஐயோ! நேபோ பாழாக்கப்பட்டது; கீரியாத்தாயீம் வெட்கப்பட்டு, பிடிக்கப்பட்டுப்போயிற்று; மிஸ்காப் வெட்கப்பட்டு, கலங்கிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. And Moab shall be ashamed of Chemosh, as the house of Israel was ashamed of Bethel their confidence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2935,51 +2927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாப் தன் சிறுவயதுமுதல் சுகமாய் வாழ்ந்தது; அது ஒரு பாத்திரத்திலிருந்து மறு பாத்திரத்தில் வார்க்கப்படாமலும், அதின் வண்டல்களின் மேல் அசையாமலும் இருந்தது; அது சிறையிருப்புக்குப் போனதில்லை; ஆதலால் அதின் ருசி அதில் நிலைத்திருந்தது; அதின் வாசனை வேறுபடவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Against Moab thus says the LORD of hosts, the God of Israel; Woe unto Nebo! for it is spoiled: Kiriathaim is confounded and taken: Misgab is confounded and dismayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3044,51 +3036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோவாபைக்குறித்து இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், ஐயோ! நேபோ பாழாக்கப்பட்டது; கீரியாத்தாயீம் வெட்கப்பட்டு, பிடிக்கப்பட்டுப்போயிற்று; மிஸ்காப் வெட்கப்பட்டு, கலங்கிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[14. How say all of you, We are mighty and strong men for the war?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3153,51 +3145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோவாபைக்குறித்து இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், ஐயோ! நேபோ பாழாக்கப்பட்டது; கீரியாத்தாயீம் வெட்கப்பட்டு, பிடிக்கப்பட்டுப்போயிற்று; மிஸ்காப் வெட்கப்பட்டு, கலங்கிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[15. Moab is spoiled, and gone up out of her cities, and his chosen young men are gone down to the slaughter, says the King, whose name is the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3262,51 +3254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மோவாபின் கொம்பு வெட்டுண்டது; அவன் புயம் முறிக்கப்பட்டது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. Moab is spoiled, and gone up out of her cities, and his chosen young men are gone down to the slaughter, says the King, whose name is the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3371,51 +3363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனை வெறிகொள்ளச் செய்யுங்கள்; கர்த்தருக்கு விரோதமாய்ப் பெருமைபாராட்டினான்; மோவாப் தான் வாந்திபண்ணி அதிலே புரளுவான்; அவன் பரியாசத்துக்கிடமாவான்.]]></a:t>
+              <a:t><![CDATA[16. The calamity of Moab is near to come, and his affliction hastes fast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3480,51 +3472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனை வெறிகொள்ளச் செய்யுங்கள்; கர்த்தருக்கு விரோதமாய்ப் பெருமைபாராட்டினான்; மோவாப் தான் வாந்திபண்ணி அதிலே புரளுவான்; அவன் பரியாசத்துக்கிடமாவான்.]]></a:t>
+              <a:t><![CDATA[17. All you that are about him, lament for him; and all you that know his name, say, How is the strong staff broken, and the beautiful rod!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3589,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனை வெறிகொள்ளச் செய்யுங்கள்; கர்த்தருக்கு விரோதமாய்ப் பெருமைபாராட்டினான்; மோவாப் தான் வாந்திபண்ணி அதிலே புரளுவான்; அவன் பரியாசத்துக்கிடமாவான்.]]></a:t>
+              <a:t><![CDATA[17. All you that are about him, lament for him; and all you that know his name, say, How is the strong staff broken, and the beautiful rod!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3698,51 +3690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எஸ்போனைக்குறித்து மோவாபுக்கு இருந்த பெத்தரிக்கம் இனி இராது; அது ஒரு ஜாதியாயிராதபடிக்கு அதை நிர்மூலமாக்குவேன் வாருங்களென்று அதற்கு விரோதமாகப் பொல்லாப்பை நினைத்திருக்கிறார்கள்; மத்மேனே, நீயும் சங்காரமாவாய்; பட்டயம் உன்னைத்தொடரும்.]]></a:t>
+              <a:t><![CDATA[18. You daughter that do inhabit Dibon, come down from your glory, and sit in thirst; for the spoiler of Moab shall come upon you, and he shall destroy your strong holds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3807,51 +3799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எஸ்போனைக்குறித்து மோவாபுக்கு இருந்த பெத்தரிக்கம் இனி இராது; அது ஒரு ஜாதியாயிராதபடிக்கு அதை நிர்மூலமாக்குவேன் வாருங்களென்று அதற்கு விரோதமாகப் பொல்லாப்பை நினைத்திருக்கிறார்கள்; மத்மேனே, நீயும் சங்காரமாவாய்; பட்டயம் உன்னைத்தொடரும்.]]></a:t>
+              <a:t><![CDATA[18. You daughter that do inhabit Dibon, come down from your glory, and sit in thirst; for the spoiler of Moab shall come upon you, and he shall destroy your strong holds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3916,51 +3908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் உனக்குப் பரியாசமாயிருந்தான் அல்லவோ? அவன் திருடருக்குள் கண்டுபிடிக்கப்பட்டானோ? நீ அவனைக்குறித்துப் பேசுகிறபோதெல்லாம், தலையைத் துலுக்குகிறாயே.]]></a:t>
+              <a:t><![CDATA[19. O inhabitant of Aroer, stand by the way, and monitor; ask him that flees, and her that escapes, and say, What is done?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4025,51 +4017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் உனக்குப் பரியாசமாயிருந்தான் அல்லவோ? அவன் திருடருக்குள் கண்டுபிடிக்கப்பட்டானோ? நீ அவனைக்குறித்துப் பேசுகிறபோதெல்லாம், தலையைத் துலுக்குகிறாயே.]]></a:t>
+              <a:t><![CDATA[19. O inhabitant of Aroer, stand by the way, and monitor; ask him that flees, and her that escapes, and say, What is done?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4134,51 +4126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாப் தன் சிறுவயதுமுதல் சுகமாய் வாழ்ந்தது; அது ஒரு பாத்திரத்திலிருந்து மறு பாத்திரத்தில் வார்க்கப்படாமலும், அதின் வண்டல்களின் மேல் அசையாமலும் இருந்தது; அது சிறையிருப்புக்குப் போனதில்லை; ஆதலால் அதின் ருசி அதில் நிலைத்திருந்தது; அதின் வாசனை வேறுபடவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Against Moab thus says the LORD of hosts, the God of Israel; Woe unto Nebo! for it is spoiled: Kiriathaim is confounded and taken: Misgab is confounded and dismayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4243,51 +4235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் உனக்குப் பரியாசமாயிருந்தான் அல்லவோ? அவன் திருடருக்குள் கண்டுபிடிக்கப்பட்டானோ? நீ அவனைக்குறித்துப் பேசுகிறபோதெல்லாம், தலையைத் துலுக்குகிறாயே.]]></a:t>
+              <a:t><![CDATA[20. Moab is confounded; for it is broken down: wail and cry; tell all of you it in Arnon, that Moab is spoiled,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4352,51 +4344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் உனக்குப் பரியாசமாயிருந்தான் அல்லவோ? அவன் திருடருக்குள் கண்டுபிடிக்கப்பட்டானோ? நீ அவனைக்குறித்துப் பேசுகிறபோதெல்லாம், தலையைத் துலுக்குகிறாயே.]]></a:t>
+              <a:t><![CDATA[20. Moab is confounded; for it is broken down: wail and cry; tell all of you it in Arnon, that Moab is spoiled,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4461,51 +4453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மோவாப் தேசத்தின் குடிகளே, நீங்கள் பட்டணங்களை விட்டுப்போய் கன்மலையில் தங்கி, குகையின் வாய் ஓரங்களில் கூடுகட்டுகிற புறாவுக்கு ஒப்பாயிருங்கள்..]]></a:t>
+              <a:t><![CDATA[21. And judgment has come upon the plain country; upon Holon, and upon Jahazah, and upon Mephaath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4570,51 +4562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மோவாப் தேசத்தின் குடிகளே, நீங்கள் பட்டணங்களை விட்டுப்போய் கன்மலையில் தங்கி, குகையின் வாய் ஓரங்களில் கூடுகட்டுகிற புறாவுக்கு ஒப்பாயிருங்கள்..]]></a:t>
+              <a:t><![CDATA[22. And upon Dibon, and upon Nebo, and upon Bethdiblathaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4679,51 +4671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாழ்க்கடிப்பினாலும் பெரிய நொறுக்குதலினாலும் உண்டாகிற கூப்பிடுதலின் சத்தம் ஒரொனாயிமிலிருந்து கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[23. And upon Kiriathaim, and upon Bethgamul, and upon Bethmeon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4788,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் மெத்தப் பெருமைக்காரன், மோவாபின் பெருமையையும், அவன் மேட்டிமையையும், அவன் அகந்தையையும், அவன் பெத்தரிக்கத்தையும், அவன் இருதயத்தின் மேட்டிமையையும் குறித்துக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[24. And upon Kerioth, and upon Bozrah, and upon all the cities of the land of Moab, far or near.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4897,51 +4889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் மெத்தப் பெருமைக்காரன், மோவாபின் பெருமையையும், அவன் மேட்டிமையையும், அவன் அகந்தையையும், அவன் பெத்தரிக்கத்தையும், அவன் இருதயத்தின் மேட்டிமையையும் குறித்துக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[24. And upon Kerioth, and upon Bozrah, and upon all the cities of the land of Moab, far or near.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5006,51 +4998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் மூர்க்கத்தை நான் அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அப்படியாகாது, அவன் வீம்பு செல்லாது என்கிறார்.]]></a:t>
+              <a:t><![CDATA[25. The horn of Moab is cut off, and his arm is broken, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5115,51 +5107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் மூர்க்கத்தை நான் அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அப்படியாகாது, அவன் வீம்பு செல்லாது என்கிறார்.]]></a:t>
+              <a:t><![CDATA[26. Make all of you him drunken: for he magnified himself against the LORD: Moab also shall wallow in his vomit, and he also shall be in derision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5224,51 +5216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மோவாப் நொறுங்குண்டது; அதிலுள்ள சிறுவர்கள் கூப்பிடும் சத்தம் கேட்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[26. Make all of you him drunken: for he magnified himself against the LORD: Moab also shall wallow in his vomit, and he also shall be in derision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5333,51 +5325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால், இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது கவிழ்த்துப்போடுகிறவர்களை அதற்கு அனுப்புவேன்; அவர்கள் அதைக் கவிழ்த்து, அதின் பாத்திரங்களை வெறுமையாக்கி, அதின் ஜாடிகளை உடைத்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. There shall be no more praise of Moab: in Heshbon they have devised evil against it; come, and let us cut it off from being a nation. Also you shall be cut down, O Madmen; the sword shall pursue you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5442,51 +5434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லூகித்துக்கு ஏறிப்போகிற வழியிலே அழுகையின்மேல் அழுகை எழும்பும்; ஒரொனாயிமுக்கு இறங்கிப்போகிற வழியிலே நொறுக்குதல் செய்கிற வழியிலே உண்டாகிய கூக்குரலைச் சத்துருக்கள் கேட்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. For was not Israel a derision unto you? was he found among thieves? for since you spoke of him, you skipped for joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5551,51 +5543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லூகித்துக்கு ஏறிப்போகிற வழியிலே அழுகையின்மேல் அழுகை எழும்பும்; ஒரொனாயிமுக்கு இறங்கிப்போகிற வழியிலே நொறுக்குதல் செய்கிற வழியிலே உண்டாகிய கூக்குரலைச் சத்துருக்கள் கேட்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. For was not Israel a derision unto you? was he found among thieves? for since you spoke of him, you skipped for joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5660,51 +5652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் பிராணன் தப்ப ஓடிப்போங்கள்; வனாந்தரத்திலுள்ள கறளையாய்ப்போன செடியைப்போலிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. O all of you that dwell in Moab, leave the cities, and dwell in the rock, and be like the dove that makes her nest in the sides of the hole's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5769,51 +5761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால் மோவாபினிமித்தம் நான் அலறி, மோவாப் தேசம் அனைத்தினிமித்தமும் கூக்குரலிடுவேன்; கீராரேஸ் மனுஷரினிமித்தம் பெருமூச்சு விடப்படும்.]]></a:t>
+              <a:t><![CDATA[28. O all of you that dwell in Moab, leave the cities, and dwell in the rock, and be like the dove that makes her nest in the sides of the hole's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5878,51 +5870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சிப்மாவூரின் திராட்சச்செடியே, யாசேருக்காக நான் அழுததுபோல உனக்காகவும் அழுவேன்; உன் கொடிகள் கடலைக் கடந்துபோயின; அவைகள் யாசேர் கடல்மட்டும் போய் எட்டின; பாழாக்குகிறவன் உன் வசந்த காலத்துப் பழங்களினின் மேலும், உன் திராட்சாப்பழ அறுப்பின்மேலும் விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[29. We have heard the pride of Moab, (he is exceeding proud) his loftiness, and his arrogancy, and his pride, and the haughtiness of his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5987,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சிப்மாவூரின் திராட்சச்செடியே, யாசேருக்காக நான் அழுததுபோல உனக்காகவும் அழுவேன்; உன் கொடிகள் கடலைக் கடந்துபோயின; அவைகள் யாசேர் கடல்மட்டும் போய் எட்டின; பாழாக்குகிறவன் உன் வசந்த காலத்துப் பழங்களினின் மேலும், உன் திராட்சாப்பழ அறுப்பின்மேலும் விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[29. We have heard the pride of Moab, (he is exceeding proud) his loftiness, and his arrogancy, and his pride, and the haughtiness of his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6096,51 +6088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பயிர்வெளியிலும் மோவாப் தேசத்திலுமிருந்து சந்தோஷமும் களிப்பும் நீங்கிப்போயிற்று; திராட்சரசம் ஆலைகளிலிருந்து பொழிகிறதை ஓயப்பண்ணினேன்; ஆலையை மிதிக்கிறவர்களின் பாடல் இல்லை; அது ஆரவாரமேயல்லாமல் ஆலை மிதிக்கும் பாடலல்ல.]]></a:t>
+              <a:t><![CDATA[30. I know his wrath, says the LORD; but it shall not be so; his lies shall not so effect it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6205,51 +6197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பயிர்வெளியிலும் மோவாப் தேசத்திலுமிருந்து சந்தோஷமும் களிப்பும் நீங்கிப்போயிற்று; திராட்சரசம் ஆலைகளிலிருந்து பொழிகிறதை ஓயப்பண்ணினேன்; ஆலையை மிதிக்கிறவர்களின் பாடல் இல்லை; அது ஆரவாரமேயல்லாமல் ஆலை மிதிக்கும் பாடலல்ல.]]></a:t>
+              <a:t><![CDATA[30. I know his wrath, says the LORD; but it shall not be so; his lies shall not so effect it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6314,51 +6306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பயிர்வெளியிலும் மோவாப் தேசத்திலுமிருந்து சந்தோஷமும் களிப்பும் நீங்கிப்போயிற்று; திராட்சரசம் ஆலைகளிலிருந்து பொழிகிறதை ஓயப்பண்ணினேன்; ஆலையை மிதிக்கிறவர்களின் பாடல் இல்லை; அது ஆரவாரமேயல்லாமல் ஆலை மிதிக்கும் பாடலல்ல.]]></a:t>
+              <a:t><![CDATA[31. Therefore will I wail for Moab, and I will cry out for all Moab; mine heart shall mourn for the men of Kirheres.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6423,51 +6415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எஸ்போன்துவக்கி ஏலெயாலே மட்டும் யாகாஸ்வரைக்கும் உண்டாகும் கூக்குரலினிமித்தம் அவர்கள் மூன்றுவயதுக் கடாரியைப்போல், சோவார்துவக்கி ஓரொனாயிம்மட்டும் சத்தமிடுவார்கள்; நிம்ரீமின் ஜலங்களும் வற்றிப்போகும்.]]></a:t>
+              <a:t><![CDATA[31. Therefore will I wail for Moab, and I will cry out for all Moab; mine heart shall mourn for the men of Kirheres.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6532,51 +6524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால், இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது கவிழ்த்துப்போடுகிறவர்களை அதற்கு அனுப்புவேன்; அவர்கள் அதைக் கவிழ்த்து, அதின் பாத்திரங்களை வெறுமையாக்கி, அதின் ஜாடிகளை உடைத்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. There shall be no more praise of Moab: in Heshbon they have devised evil against it; come, and let us cut it off from being a nation. Also you shall be cut down, O Madmen; the sword shall pursue you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6641,51 +6633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எஸ்போன்துவக்கி ஏலெயாலே மட்டும் யாகாஸ்வரைக்கும் உண்டாகும் கூக்குரலினிமித்தம் அவர்கள் மூன்றுவயதுக் கடாரியைப்போல், சோவார்துவக்கி ஓரொனாயிம்மட்டும் சத்தமிடுவார்கள்; நிம்ரீமின் ஜலங்களும் வற்றிப்போகும்.]]></a:t>
+              <a:t><![CDATA[32. O vine of Sibmah, I will weep for you with the weeping of Jazer: your plants are gone over the sea, they reach even to the sea of Jazer: the spoiler is fallen upon your summer fruits and upon your vintage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6750,51 +6742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எஸ்போன்துவக்கி ஏலெயாலே மட்டும் யாகாஸ்வரைக்கும் உண்டாகும் கூக்குரலினிமித்தம் அவர்கள் மூன்றுவயதுக் கடாரியைப்போல், சோவார்துவக்கி ஓரொனாயிம்மட்டும் சத்தமிடுவார்கள்; நிம்ரீமின் ஜலங்களும் வற்றிப்போகும்.]]></a:t>
+              <a:t><![CDATA[32. O vine of Sibmah, I will weep for you with the weeping of Jazer: your plants are gone over the sea, they reach even to the sea of Jazer: the spoiler is fallen upon your summer fruits and upon your vintage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6859,51 +6851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ உன் சம்பத்தையும் உன் பொக்கிஷகளையும் நம்புகிறபடியினாலே நீயும் பிடிக்கப்படுவாய், அப்பொழுது கோமோஷ் சிறையாக்கப்பட்டுப்போம்; அதின் ஆசாரியரும் பிரபுக்களும் ஏகமாய்ச் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[32. O vine of Sibmah, I will weep for you with the weeping of Jazer: your plants are gone over the sea, they reach even to the sea of Jazer: the spoiler is fallen upon your summer fruits and upon your vintage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6968,51 +6960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ உன் சம்பத்தையும் உன் பொக்கிஷகளையும் நம்புகிறபடியினாலே நீயும் பிடிக்கப்படுவாய், அப்பொழுது கோமோஷ் சிறையாக்கப்பட்டுப்போம்; அதின் ஆசாரியரும் பிரபுக்களும் ஏகமாய்ச் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And joy and gladness is taken from the plentiful field, and from the land of Moab, and I have caused wine to fail from the winepresses: none shall tread with shouting; their shouting shall be no shouting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7077,51 +7069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ உன் சம்பத்தையும் உன் பொக்கிஷகளையும் நம்புகிறபடியினாலே நீயும் பிடிக்கப்படுவாய், அப்பொழுது கோமோஷ் சிறையாக்கப்பட்டுப்போம்; அதின் ஆசாரியரும் பிரபுக்களும் ஏகமாய்ச் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And joy and gladness is taken from the plentiful field, and from the land of Moab, and I have caused wine to fail from the winepresses: none shall tread with shouting; their shouting shall be no shouting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7186,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோவாப்தேசத்து மேடைகளில் பலியிடுகிறவனையும் தன் தேவர்களுக்கு தூபங்காட்டுகிறவனையும் ஓயப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. And joy and gladness is taken from the plentiful field, and from the land of Moab, and I have caused wine to fail from the winepresses: none shall tread with shouting; their shouting shall be no shouting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7295,51 +7287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோவாப்தேசத்து மேடைகளில் பலியிடுகிறவனையும் தன் தேவர்களுக்கு தூபங்காட்டுகிறவனையும் ஓயப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[34. From the cry of Heshbon even unto Elealeh, and even unto Jahaz, have they uttered their voice, from Zoar even unto Horonaim, as an heifer of three years old: for the waters also of Nimrim shall be desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7404,51 +7396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாழாக்குகிறவன் எல்லாப் பட்டணங்களின்மேலும் வருவான்; ஒரு பட்டணமும் தப்பிப்போவதில்லை; பள்ளத்தாக்குகளும் கெட்டுப்போகும்; சமனான பூமியும் அழிக்கப்படும் என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[34. From the cry of Heshbon even unto Elealeh, and even unto Jahaz, have they uttered their voice, from Zoar even unto Horonaim, as an heifer of three years old: for the waters also of Nimrim shall be desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7513,51 +7505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாழாக்குகிறவன் எல்லாப் பட்டணங்களின்மேலும் வருவான்; ஒரு பட்டணமும் தப்பிப்போவதில்லை; பள்ளத்தாக்குகளும் கெட்டுப்போகும்; சமனான பூமியும் அழிக்கப்படும் என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[35. Moreover I will cause to cease in Moab, says the LORD, him that offers in the high places, and him that burns incense to his gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7622,51 +7614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால், மோவாபினிமித்தம் என் இருதயம் நாகசுரம் போல் துயரமாய் தொனிக்கும்; கீராரேஸ் மனுஷரினிமித்தமும், என் இருதயம் நாகசுரம் போல் துயரமாய் தொனிக்கும்; அவர்கள் சம்பாதித்த ஐசுவரியம் அழிந்து போகிறபடியினால் அப்படி தொனிக்கும்.]]></a:t>
+              <a:t><![CDATA[35. Moreover I will cause to cease in Moab, says the LORD, him that offers in the high places, and him that burns incense to his gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7731,51 +7723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்ரவேல் சந்ததி தங்கள் நம்பிக்கையான பெத்தேலாலே வெட்கப்பட்டதுபோல, மோவாப் கேமோஷாலே வெட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[2. There shall be no more praise of Moab: in Heshbon they have devised evil against it; come, and let us cut it off from being a nation. Also you shall be cut down, O Madmen; the sword shall pursue you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7840,51 +7832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால், மோவாபினிமித்தம் என் இருதயம் நாகசுரம் போல் துயரமாய் தொனிக்கும்; கீராரேஸ் மனுஷரினிமித்தமும், என் இருதயம் நாகசுரம் போல் துயரமாய் தொனிக்கும்; அவர்கள் சம்பாதித்த ஐசுவரியம் அழிந்து போகிறபடியினால் அப்படி தொனிக்கும்.]]></a:t>
+              <a:t><![CDATA[36. Therefore mine heart shall sound for Moab like pipes, and mine heart shall sound like pipes for the men of Kirheres: because the riches that he has got are perished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7949,51 +7941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தலைகள் எல்லாம் மொட்டையிடப்பட்டும், தாடிகள் எல்லாம் கத்தரிக்கப்பட்டும் இருக்கும்; கைகளில் எல்லாம் கீறுதல்களும், அரைகளில் இரட்டுடுப்பும் உண்டு.]]></a:t>
+              <a:t><![CDATA[36. Therefore mine heart shall sound for Moab like pipes, and mine heart shall sound like pipes for the men of Kirheres: because the riches that he has got are perished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8058,51 +8050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தலைகள் எல்லாம் மொட்டையிடப்பட்டும், தாடிகள் எல்லாம் கத்தரிக்கப்பட்டும் இருக்கும்; கைகளில் எல்லாம் கீறுதல்களும், அரைகளில் இரட்டுடுப்பும் உண்டு.]]></a:t>
+              <a:t><![CDATA[36. Therefore mine heart shall sound for Moab like pipes, and mine heart shall sound like pipes for the men of Kirheres: because the riches that he has got are perished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8167,51 +8159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோவாபுக்குச் செட்டைகளைக் கொடுங்கள்; அது பறந்துபோகட்டும்; அதின் பட்டணங்கள் குடிகளில்லாமல் பாழாய்ப்போகும்.]]></a:t>
+              <a:t><![CDATA[37. For every head shall be bald, and every beard clipped: upon all the hands shall be cuttings, and upon the loins sackcloth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8276,51 +8268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோவாபுக்குச் செட்டைகளைக் கொடுங்கள்; அது பறந்துபோகட்டும்; அதின் பட்டணங்கள் குடிகளில்லாமல் பாழாய்ப்போகும்.]]></a:t>
+              <a:t><![CDATA[37. For every head shall be bald, and every beard clipped: upon all the hands shall be cuttings, and upon the loins sackcloth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8385,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மோவாபின் சகல வீடுகளின் மேலும் அதின் தெருக்களிலேயும் ஏகப்புலம்பல் உண்டாகும்; ஒருவரும் விரும்பப்படாத பாத்திரம்போல மோவாபை உடைத்துப்போட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[38. There shall be lamentation generally upon all the housetops of Moab, and in the streets thereof: for I have broken Moab like a vessel wherein is no pleasure, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8494,51 +8486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மோவாபின் சகல வீடுகளின் மேலும் அதின் தெருக்களிலேயும் ஏகப்புலம்பல் உண்டாகும்; ஒருவரும் விரும்பப்படாத பாத்திரம்போல மோவாபை உடைத்துப்போட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[38. There shall be lamentation generally upon all the housetops of Moab, and in the streets thereof: for I have broken Moab like a vessel wherein is no pleasure, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8603,51 +8595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. மோவாபின் சகல வீடுகளின் மேலும் அதின் தெருக்களிலேயும் ஏகப்புலம்பல் உண்டாகும்; ஒருவரும் விரும்பப்படாத பாத்திரம்போல மோவாபை உடைத்துப்போட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[39. They shall wail, saying, How is it broken down! how has Moab turned the back with shame! so shall Moab be a derision and a dismaying to all them about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8712,51 +8704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய வேலையை அசதியாய்ச் செய்கிறவன் சபிக்கப்பட்டவன்; இரத்தம் சிந்தாதபடிக்குத் தன் பட்டயத்தை அடக்கிக்கொள்ளுகிறவன் சபிக்கப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[39. They shall wail, saying, How is it broken down! how has Moab turned the back with shame! so shall Moab be a derision and a dismaying to all them about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8821,51 +8813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய வேலையை அசதியாய்ச் செய்கிறவன் சபிக்கப்பட்டவன்; இரத்தம் சிந்தாதபடிக்குத் தன் பட்டயத்தை அடக்கிக்கொள்ளுகிறவன் சபிக்கப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[40. For thus says the LORD; Behold, he shall fly as an eagle, and shall spread his wings over Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8930,51 +8922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்ரவேல் சந்ததி தங்கள் நம்பிக்கையான பெத்தேலாலே வெட்கப்பட்டதுபோல, மோவாப் கேமோஷாலே வெட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[3. A voice of crying shall be from Horonaim, spoiling and great destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9039,51 +9031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மோவாப் எவ்வளவாய் முறிந்துபோயிற்றென்று அலறுகிறார்கள்; அது முதுகைக்காட்டி எவ்வளவாய் வெட்கப்படும்? இப்படி மோவாப் தன் சுற்றுப்புறத்தார் அனைவருக்கும் பரியாசமும் திகைப்புமாயிருக்கும்]]></a:t>
+              <a:t><![CDATA[41. Kerioth is taken, and the strong holds are surprised, and the mighty men's hearts in Moab at that day shall be as the heart of a woman in her pangs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9148,51 +9140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. மோவாப் எவ்வளவாய் முறிந்துபோயிற்றென்று அலறுகிறார்கள்; அது முதுகைக்காட்டி எவ்வளவாய் வெட்கப்படும்? இப்படி மோவாப் தன் சுற்றுப்புறத்தார் அனைவருக்கும் பரியாசமும் திகைப்புமாயிருக்கும்]]></a:t>
+              <a:t><![CDATA[41. Kerioth is taken, and the strong holds are surprised, and the mighty men's hearts in Moab at that day shall be as the heart of a woman in her pangs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9257,51 +9249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதோ, ஒருவன் கழுகைப்போல் பறந்துவந்து, மோவாபின்மேல் தன் செட்டைகளை விரிப்பான்.]]></a:t>
+              <a:t><![CDATA[42. And Moab shall be destroyed from being a people, because he has magnified himself against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9366,51 +9358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதோ, ஒருவன் கழுகைப்போல் பறந்துவந்து, மோவாபின்மேல் தன் செட்டைகளை விரிப்பான்.]]></a:t>
+              <a:t><![CDATA[43. Fear, and the pit, and the snare, shall be upon you, O inhabitant of Moab, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9475,51 +9467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கீரியோத் பிடிக்கப்படும், கோட்டைகள் கைவசமாகும்; அந்நாளிலே மோவாபின் பராக்கிரமசாலிகளுடைய இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும்.]]></a:t>
+              <a:t><![CDATA[43. Fear, and the pit, and the snare, shall be upon you, O inhabitant of Moab, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9584,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கீரியோத் பிடிக்கப்படும், கோட்டைகள் கைவசமாகும்; அந்நாளிலே மோவாபின் பராக்கிரமசாலிகளுடைய இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும்.]]></a:t>
+              <a:t><![CDATA[44. He that flees from the fear shall fall into the pit; and he that gets up out of the pit shall be taken in the snare: for I will bring upon it, even upon Moab, the year of their visitation, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9693,51 +9685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மோவாப் கர்த்தருக்கு விரோதமாய்ப் பெருமைபாராட்டினபடியால், அது ஒரு ஜனமாயிராதபடிக்கு அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[44. He that flees from the fear shall fall into the pit; and he that gets up out of the pit shall be taken in the snare: for I will bring upon it, even upon Moab, the year of their visitation, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9802,51 +9794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மோவாப் தேசத்தின் குடியானவனே, திகிலும், படுகுழியும், கண்ணியும் உன்மேல் வரும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[44. He that flees from the fear shall fall into the pit; and he that gets up out of the pit shall be taken in the snare: for I will bring upon it, even upon Moab, the year of their visitation, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9911,51 +9903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. திகிலுக்கு விலக ஓடுகிறவன் படு குழியிலே விழுவான்; படுகுழியிலிருந்து ஏறுகிறவனோ கண்ணியிலே பிடிபடுவான்; அவர்கள் விசாரிக்கப்படும் வருஷத்தை அதின்மேல், அதாவது, மோவாபின்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[45. They that fled stood under the shadow of Heshbon because of the force: but a fire shall come forth out of Heshbon, and a flame from the midst of Sihon, and shall devour the corner of Moab, and the crown of the head of the tumultuous ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10020,51 +10012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. திகிலுக்கு விலக ஓடுகிறவன் படு குழியிலே விழுவான்; படுகுழியிலிருந்து ஏறுகிறவனோ கண்ணியிலே பிடிபடுவான்; அவர்கள் விசாரிக்கப்படும் வருஷத்தை அதின்மேல், அதாவது, மோவாபின்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[45. They that fled stood under the shadow of Heshbon because of the force: but a fire shall come forth out of Heshbon, and a flame from the midst of Sihon, and shall devour the corner of Moab, and the crown of the head of the tumultuous ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10129,51 +10121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்ரவேல் சந்ததி தங்கள் நம்பிக்கையான பெத்தேலாலே வெட்கப்பட்டதுபோல, மோவாப் கேமோஷாலே வெட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[3. A voice of crying shall be from Horonaim, spoiling and great destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10238,51 +10230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. வல்லடிக்குத் தப்ப ஓடிப்போகிறவர்கள் எஸ்போனின் நிழலில் தரித்து நின்றார்கள், ஆனாலும் நெருப்பு எஸ்போனிலும், அக்கினிஜுவாலை சீகோன் நடுவிலுமிருந்து புறப்பட்டு, மோவாப் தேசத்தின் எல்லைகளையும், கலகஞ்செய்கிறவர்களின் உச்சந்தலையையும் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[45. They that fled stood under the shadow of Heshbon because of the force: but a fire shall come forth out of Heshbon, and a flame from the midst of Sihon, and shall devour the corner of Moab, and the crown of the head of the tumultuous ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10347,51 +10339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. வல்லடிக்குத் தப்ப ஓடிப்போகிறவர்கள் எஸ்போனின் நிழலில் தரித்து நின்றார்கள், ஆனாலும் நெருப்பு எஸ்போனிலும், அக்கினிஜுவாலை சீகோன் நடுவிலுமிருந்து புறப்பட்டு, மோவாப் தேசத்தின் எல்லைகளையும், கலகஞ்செய்கிறவர்களின் உச்சந்தலையையும் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[46. Woe be unto you, O Moab! the people of Chemosh perishes: for your sons are taken captives, and your daughters captives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10456,51 +10448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. வல்லடிக்குத் தப்ப ஓடிப்போகிறவர்கள் எஸ்போனின் நிழலில் தரித்து நின்றார்கள், ஆனாலும் நெருப்பு எஸ்போனிலும், அக்கினிஜுவாலை சீகோன் நடுவிலுமிருந்து புறப்பட்டு, மோவாப் தேசத்தின் எல்லைகளையும், கலகஞ்செய்கிறவர்களின் உச்சந்தலையையும் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[46. Woe be unto you, O Moab! the people of Chemosh perishes: for your sons are taken captives, and your daughters captives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10565,51 +10557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. மோவாபே உனக்கு ஐயோ! கேமோஷ் விக்கிரகத்தையடுத்த ஜனம் அழியும், உன் குமாரரும் சிறைபிடிக்கப்படுகிறார்கள், உன் குமாரத்திகளும் சிறைபிடிக்கப்பட்டுப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[47. Yet will I bring again the captivity of Moab in the latter days, says the LORD. Thus far is the judgment of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10674,269 +10666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. மோவாபே உனக்கு ஐயோ! கேமோஷ் விக்கிரகத்தையடுத்த ஜனம் அழியும், உன் குமாரரும் சிறைபிடிக்கப்படுகிறார்கள், உன் குமாரத்திகளும் சிறைபிடிக்கப்பட்டுப்போகிறார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[47. ஆனாலும் கடைசிநாட்களில் மோவாபின் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார். மோவாபின்மேல் வரும் நியாயத்தீர்ப்பின் செய்தி இத்தோடே முடிந்தது.]]></a:t>
+              <a:t><![CDATA[47. Yet will I bring again the captivity of Moab in the latter days, says the LORD. Thus far is the judgment of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10971,51 +10745,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525367" r:id="rId1"/>
+    <p:sldLayoutId id="2482540412" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11759,66 +11533,50 @@
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11919,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “তুমি বলতে পারো না, ‘আমরা ভালো সৈন্য| আমরা যুদ্ধক্ষেত্রে সাহসী|’]]></a:t>
+              <a:t><![CDATA[4. மோவாப் நொறுங்குண்டது; அதிலுள்ள சிறுவர்கள் கூப்பிடும் சத்தம் கேட்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শএুপক্ষ মোয়াব আক্রমণ করবে| তারা মোয়াব শহরগুলির ভেতরে ঢুকে সেগুলিকে ধ্বংস করে দেবে| গণ হত্যার]]></a:t>
+              <a:t><![CDATA[5. லூகித்துக்கு ஏறிப்போகிற வழியிலே அழுகையின்மேல் அழுகை எழும்பும்; ஒரொனாயிமுக்கு இறங்கிப்போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সময় মোয়াবের সবচেয়ে শক্তিশালী যুবকরা মারা যাবে|” এই বার্তা হল রাজার| রাজার নাম হল প্রভু]]></a:t>
+              <a:t><![CDATA[வழியிலே நொறுக்குதல் செய்கிற வழியிலே உண்டாகிய கூக்குரலைச் சத்துருக்கள் கேட்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সর্বশক্তিমান|]]></a:t>
+              <a:t><![CDATA[6. உங்கள் பிராணன் தப்ப ஓடிப்போங்கள்; வனாந்தரத்திலுள்ள கறளையாய்ப்போன செடியைப்போலிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. মোয়াবের ধ্বংস হবে শীঘ্রই| মোয়াবের পরিসমাপ্তি খুব কাছে এগিয়ে আসছে|]]></a:t>
+              <a:t><![CDATA[7. நீ உன் சம்பத்தையும் உன் பொக்கிஷகளையும் நம்புகிறபடியினாலே நீயும் பிடிக்கப்படுவாய், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. মোয়াবের প্রতিবেশী লোকরা, তোমরা ঐ দেশের জন্য চিত্কার করে কাঁদো! লোকরা, তোমরা জানো য়ে মোয়াব]]></a:t>
+              <a:t><![CDATA[கோமோஷ் சிறையாக்கப்பட்டுப்போம்; அதின் ஆசாரியரும் பிரபுக்களும் ஏகமாய்ச் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কতখানি বিখ্যাত তাই তার জন্য কাঁদো| এই বিলাপ গীত গাও: ‘রাজার শাসন শেষ| মোয়াবের শক্তি ও গৌরব শেষ হয়ে]]></a:t>
+              <a:t><![CDATA[8. பாழாக்குகிறவன் எல்லாப் பட்டணங்களின்மேலும் வருவான்; ஒரு பட்டணமும் தப்பிப்போவதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেছে|’]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்குகளும் கெட்டுப்போகும்; சமனான பூமியும் அழிக்கப்படும் என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তোমরা দীবোনের লোকরা, তোমাদের শ্রদ্ধার জায়গা থেকে নেমে এসো| কারণ ধ্বংসকারী আসছে| সে এসে তোমাদের]]></a:t>
+              <a:t><![CDATA[9. மோவாபுக்குச் செட்டைகளைக் கொடுங்கள்; அது பறந்துபோகட்டும்; அதின் பட்டணங்கள் குடிகளில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত শক্তিশালী শহরগুলোকে ভেঙ্গে গুঁড়িযে দেবে|]]></a:t>
+              <a:t><![CDATA[பாழாய்ப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “মোয়াব কখনও অশান্তি কি তা জানতে পারেনি| মোয়াব ছিল নির্দিষ্ট স্থানে সঞ্চিত রাখা সুরার মতো]]></a:t>
+              <a:t><![CDATA[1. மோவாபைக்குறித்து இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், ஐயோ! நேபோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. অরোযের লোকরা, রাস্তায় দাঁড়িয়ে লক্ষ্য করে দেখো এক জন পুরুষ ও নারী দৌড়ে পালাচ্ছে| ওদের জিজ্ঞেস]]></a:t>
+              <a:t><![CDATA[10. கர்த்தருடைய வேலையை அசதியாய்ச் செய்கிறவன் சபிக்கப்பட்டவன்; இரத்தம் சிந்தாதபடிக்குத் தன் பட்டயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করো কি হয়েছে|]]></a:t>
+              <a:t><![CDATA[அடக்கிக்கொள்ளுகிறவன் சபிக்கப்பட்டவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. মোয়াব ধ্বংস হবে এবং লজ্জায ভরে যাবে| মোয়াব শুধু কাঁদবে আর কাঁদবে| অর্ণোন নদীতে ঘোষণা হচ্ছে]]></a:t>
+              <a:t><![CDATA[11. மோவாப் தன் சிறுவயதுமுதல் சுகமாய் வாழ்ந்தது; அது ஒரு பாத்திரத்திலிருந்து மறு பாத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোয়াব ধ্বংস হয়ে গিয়েছে|]]></a:t>
+              <a:t><![CDATA[வார்க்கப்படாமலும், அதின் வண்டல்களின் மேல் அசையாமலும் இருந்தது; அது சிறையிருப்புக்குப் போனதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. উচ্চসমতল ভূমির লোকরাও শাস্তি পাবে| হোলন, য়হস, মেফাত্‌ শহরে শাস্তির বিধান এসে গিয়েছে|]]></a:t>
+              <a:t><![CDATA[ஆதலால் அதின் ருசி அதில் நிலைத்திருந்தது; அதின் வாசனை வேறுபடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. বিচার দণ্ড উপস্থিত হয়েছে দীবোন, নবো এবং বৈত্‌-দিব্লাথযিম শহরে|]]></a:t>
+              <a:t><![CDATA[12. ஆகையால், இதோ, நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது கவிழ்த்துப்போடுகிறவர்களை அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. বিচার দণ্ড উপস্থিত হয়েছে কিরিযাথযিম, বৈত্‌গামূল এবং বৈত্‌-মিযোন শহরে|]]></a:t>
+              <a:t><![CDATA[அனுப்புவேன்; அவர்கள் அதைக் கவிழ்த்து, அதின் பாத்திரங்களை வெறுமையாக்கி, அதின் ஜாடிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. বিচার দণ্ড এসেছে করিযোত্‌ এবং বস্রা শহরগুলিতে| বিচার দণ্ড এসেছে মোয়াবের কাছের ও দূরের সমস্ত]]></a:t>
+              <a:t><![CDATA[உடைத்துப்போடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরগুলিতেও|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது இஸ்ரவேல் சந்ததி தங்கள் நம்பிக்கையான பெத்தேலாலே வெட்கப்பட்டதுபோல, மோவாப் கேமோஷாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. মোয়াব দেশ সম্বন্ধে হল এই বার্তা| প্রভু সর্বশক্তিমান, ইস্রায়েলের ঈশ্বর বলেন: “নবো পর্বতের জন্য]]></a:t>
+              <a:t><![CDATA[வெட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্থির| তাকে কখনও এক পাত্র থেকে অন্য পাত্রে ঢালা হয়নি| তাকে কখনও নির্বাসনের জন্য বন্দী করে নিয়ে]]></a:t>
+              <a:t><![CDATA[பாழாக்கப்பட்டது; கீரியாத்தாயீம் வெட்கப்பட்டு, பிடிக்கப்பட்டுப்போயிற்று; மிஸ்காப் வெட்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুব খারাপ হবে| নবো পর্বত ধ্বংস হয়ে যাবে| কিরিযাথযিমকে অপদস্থ করা হবে এবং তাকে দখল করা হবে| ঐ]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் பராக்கிரமசாலிகளென்றும், நாங்கள் யுத்தசன்னத்தரென்றும் நீங்கள் சொல்லுகிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তিশালী জায়গাটিকে অবদমিত ও ধ্বংস করা হবে|]]></a:t>
+              <a:t><![CDATA[15. மோவாப் அழிந்தது, அதின் பட்டணங்கள் எரிந்துபோயின; அதின் திறமையுள்ள வாலிபர் கொலைக்களத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. মোয়াবের সমস্ত শক্তি ছিন্ন করা হয়েছে| মোয়াবের বাহু ভেঙে দেওয়া হয়েছে|” প্রভু এই কথা বলেছিলেন|]]></a:t>
+              <a:t><![CDATA[இறங்குகிறார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. মোয়াব নিজেকে প্রভুর চেয়েও বেশী গুরুত্বপূর্ণ ভেবেছিল| অতএব মোয়াবকে শাস্তি দাও যতক্ষণ না সে]]></a:t>
+              <a:t><![CDATA[16. மோவாபின் ஆபத்துவரச் சமீபமாயிருக்கிறது; அதின் தீங்கு மிகவும் தீவிரித்துவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাতালের মতো টলতে টলতে হাঁটে, যতক্ষণ না সে বমি করে এবং তার ওপর নিজেই গড়াগড়ি খায়! মানুষ মোয়াবকে]]></a:t>
+              <a:t><![CDATA[17. அதின் சுற்றுப்புறத்தாரும் அதின் பேரை அறிந்தவர்களுமாகிய நீங்கள் எல்லாரும் அதற்காக அங்கலாய்த்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে উপহাস করবে|]]></a:t>
+              <a:t><![CDATA[கொள்ளுங்கள்; பெலனான தடியும் அலங்காரமான கோலும் எப்படி உடைந்ததென்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. মোয়াবের আর কখনো প্রশংসা করা হবে না| হিশ্বোনের লোকরা মোয়াবের পরাজয়ের পরিকল্পনা করবে| তারা বলবে,]]></a:t>
+              <a:t><![CDATA[18. தீபோன் பட்டணவாசியான குமாரத்தியே, நீ உன் மகிமையை விட்டிறங்கி, தாகத்தோடே உட்கார்ந்திரு; மோவாபைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘এসো, আমরা ঐ দেশটি শেষ করে দিই|” মদ্মেনা, তুমিও নিশ্চুপ হয়ে যাবে| প্রভুর তরবারি তোমাকেও তাড়া করবে|]]></a:t>
+              <a:t><![CDATA[பாழாக்குகிறவன் உனக்கு விரோதமாய் வந்து, உன் அரண்களை அழித்துப்போடுவான்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. মোয়াব তুমি সব সময় ইস্রায়েলকে নিয়ে হাসাহাসি করেছ| ইস্রায়েল যখন একদল চোরের হাতে ধরা পড়েছিল]]></a:t>
+              <a:t><![CDATA[19. ஆரோவேரில் குடியிருக்கிறவளே, நீ வழியிலே நின்று பார்த்துக்கொண்டிரு; நடந்ததென்னவென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন তুমি তাকে নিয়ে উপহাস করেছো, মজা করেছো| তুমি সব সময় নিজেকে ইস্রায়েলের থেকে শ্রেষ্ঠ বলে দাবি]]></a:t>
+              <a:t><![CDATA[ஓடிவருகிறவனையும் தப்பிவருகிறவனையும் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাওয়া হয়নি| তাই তার স্বাদ আগের মতোই অভিন্ন এবং তার গন্ধেরও পরিবর্তন হয়নি|”]]></a:t>
+              <a:t><![CDATA[கலங்கிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে এসেছো| যতবার তুমি ইস্রায়েলের সম্বন্ধে কথা বলেছ, তুমি সব সময় এমন ব্যবহার করেছ য়েন তুমি তার]]></a:t>
+              <a:t><![CDATA[20. மோவாப் முறிய அடிக்கப்பட்டபடியினால் கலங்கிப்போயிற்று; அலறிக்கூப்பிடுங்கள்; மோவாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেয়ে ভালো|]]></a:t>
+              <a:t><![CDATA[பாழாக்கப்பட்டதென்று அர்னோனில் அறிவியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তোমরা, মোয়াবের লোকরা, তোমদের শহরগুলি ত্যাগ কর এবং পাথর সমূহের মাঝে বাস কর য়েমন করে একটি ঘুঘু]]></a:t>
+              <a:t><![CDATA[21. சமனான பூமியாகிய ஓலோனின் மேலும், யாத்சாவின்மேலும், மேப்காத்தின்மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাখী একটি গুহার প্রবেশমুখে তার বাসা তৈরী করে|”]]></a:t>
+              <a:t><![CDATA[22. தீபோனின்மேலும், நேபோவின் மேலும், பெத்திப்லாத்தாயீமின் மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. হোরোণযিম থেকে কান্নার রোল উঠছে শোন| তারা বিশৃঙ্খল অবস্থা ও ধ্বংস দেখে কাঁদছে|]]></a:t>
+              <a:t><![CDATA[23. கீரியாத்தாயீமின் மேலும், பேத்கமூலின்மேலும், பெதெமெயோனின்மேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “মোয়াবের আত্মম্ভরিতার কথা আমরা শুনেছি| সে ছিল ভীষণ অহঙ্কারী| হামবড়া ভাব দেখিয়ে সে নিজেকে কেউ]]></a:t>
+              <a:t><![CDATA[24. கீரியோத்தின்மேலும், போஸ்றாவின்மேலும், மோவாப் தேசத்திலே தூரத்திலும் சமீபத்திலும் இருக்கிற எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেটা প্রমাণ করার চেষ্টা করতো|”]]></a:t>
+              <a:t><![CDATA[பட்டணங்களின் மேலும் நியாயத்தீர்ப்பு; வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. প্রভু বলেন, “আমি জানি য়ে মোয়াব খুব তাড়াতাড়ি রেগে যায়| সে নিজেই নিজের বড়াই করে বেড়ায|]]></a:t>
+              <a:t><![CDATA[25. மோவாபின் கொம்பு வெட்டுண்டது; அவன் புயம் முறிக்கப்பட்டது என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তার সব বড় বড় কথাই মিথ্য়ে| সে যা বলে তার কিছুই করে দেখাতে পারে না|]]></a:t>
+              <a:t><![CDATA[26. அவனை வெறிகொள்ளச் செய்யுங்கள்; கர்த்தருக்கு விரோதமாய்ப் பெருமைபாராட்டினான்; மோவாப் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. মোয়াব ধ্বংস হবে| তার সন্তানরা সাহায্যের জন্য চিত্কার করে কাঁদবে|]]></a:t>
+              <a:t><![CDATA[வாந்திபண்ணி அதிலே புரளுவான்; அவன் பரியாசத்துக்கிடமாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু বলেছেন, “কিন্তু শীঘ্রই আমি কিছু লোক পাঠাব যারা তোমাকে সুরার মতো এক পাত্র থেকে অন্য পাত্রে]]></a:t>
+              <a:t><![CDATA[2. எஸ்போனைக்குறித்து மோவாபுக்கு இருந்த பெத்தரிக்கம் இனி இராது; அது ஒரு ஜாதியாயிராதபடிக்கு அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. মোয়াবের লোকরা কাঁদতে কাঁদতে লূহীতের ফুটপাত দিয়ে হাঁটবে| তাদের সেই বেদনাবিধুর কান্নার আওয়াজ]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேல் உனக்குப் பரியாசமாயிருந்தான் அல்லவோ? அவன் திருடருக்குள் கண்டுபிடிக்கப்பட்டானோ? நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শোনা যাবে হোরোণযিম শহরের রাস্তা থেকে|]]></a:t>
+              <a:t><![CDATA[அவனைக்குறித்துப் பேசுகிறபோதெல்லாம், தலையைத் துலுக்குகிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. বাঁচার জন্য পালাও| দৌড়োও! ঝোপের ছোট ছোট শেকড় য়েমন মরুঝড়ে উড়ে যায় সেই ভাবে পালিয়ে যাও|]]></a:t>
+              <a:t><![CDATA[28. மோவாப் தேசத்தின் குடிகளே, நீங்கள் பட்டணங்களை விட்டுப்போய் கன்மலையில் தங்கி, குகையின் வாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তাই আমি মোয়াবের জন্য কাঁদি| কাঁদি তার লোকদের জন্য| আমি কাঁদলাম কীর-হেরেসের লোকদের জন্য|]]></a:t>
+              <a:t><![CDATA[ஓரங்களில் கூடுகட்டுகிற புறாவுக்கு ஒப்பாயிருங்கள்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. যাসের লোকদের জন্য আমি যাসেরের সঙ্গে কাঁদলাম| সিব্মা অতীতে তোমার দ্রাক্ষা ক্ষেত সমুদ্র উপকূল ঘিরে]]></a:t>
+              <a:t><![CDATA[29. அவன் மெத்தப் பெருமைக்காரன், மோவாபின் பெருமையையும், அவன் மேட்டிமையையும், அவன் அகந்தையையும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিস্তৃত ছিল যাসের পর্য়ন্ত| কিন্তু ধ্বংসকারী তোমাদের ফসল ও দ্রাক্ষা নিয়ে গিয়েছে|]]></a:t>
+              <a:t><![CDATA[பெத்தரிக்கத்தையும், அவன் இருதயத்தின் மேட்டிமையையும் குறித்துக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. মোয়াবের বিশাল দ্রাক্ষাক্ষেতগুলির থেকে সমস্ত আনন্দ ও হাসি অদৃশ্য হয়ে গিয়েছে| আমি দ্রাক্ষার]]></a:t>
+              <a:t><![CDATA[30. அவன் மூர்க்கத்தை நான் அறிவேன் என்று கர்த்தர் சொல்லுகிறார்; அப்படியாகாது, அவன் வீம்பு செல்லாது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে রসের প্রবাহ বন্ধ করে দিয়েছি যাতে আর কখনও দ্রাক্ষারস না বানানো যায়| কেউ আর ওগুলোর ওপর দিয়ে]]></a:t>
+              <a:t><![CDATA[என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নাচতে নাচতে এবং গাইতে গাইতে না হাঁটে| সেখানে কোন আনন্দের কোলাহল থাকবে না|]]></a:t>
+              <a:t><![CDATA[31. ஆகையால் மோவாபினிமித்தம் நான் அலறி, மோவாப் தேசம் அனைத்தினிமித்தமும் கூக்குரலிடுவேன்; கீராரேஸ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. “হিশ্বোন ও ইলিয়ালী শহরের মানুষ কাঁদছে| সুদূর য়হস শহর থেকেও তাদের কান্না শোনা যাচ্ছে| তাদের]]></a:t>
+              <a:t><![CDATA[மனுஷரினிமித்தம் பெருமூச்சு விடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঢালবে| তারপর তারা শূন্য পাত্রের মতো আছাড় মেরে তোমাকে টুকরো টুকরো করবে|”]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்குவேன் வாருங்களென்று அதற்கு விரோதமாகப் பொல்லாப்பை நினைத்திருக்கிறார்கள்; மத்மேனே, நீயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কান্না শোনা যাচ্ছে সোযর, হোরেসুযম এবং ইগ্লত্‌-শলিশীযা শহর থেকেও| এমন কি নিম্রীম নদীর জল শুকিয়ে]]></a:t>
+              <a:t><![CDATA[32. சிப்மாவூரின் திராட்சச்செடியே, யாசேருக்காக நான் அழுததுபோல உனக்காகவும் அழுவேன்; உன் கொடிகள் கடலைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়েছে|]]></a:t>
+              <a:t><![CDATA[கடந்துபோயின; அவைகள் யாசேர் கடல்மட்டும் போய் எட்டின; பாழாக்குகிறவன் உன் வசந்த காலத்துப் பழங்களினின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “তোমরা যা তৈরী করেছিলে তাতে তোমাদের বিশ্বাস আছে, বিশ্বাস আছে তোমাদের সম্পদে| তাই তোমরা বন্দী হবে|]]></a:t>
+              <a:t><![CDATA[மேலும், உன் திராட்சாப்பழ அறுப்பின்மேலும் விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের দেবতা কমোশকেও নির্বাসনে পাঠানো হবে বন্দী করে নিয়ে গিয়ে| তার যাজক এবং আধিকারিকদেরও বন্দী]]></a:t>
+              <a:t><![CDATA[33. பயிர்வெளியிலும் மோவாப் தேசத்திலுமிருந்து சந்தோஷமும் களிப்பும் நீங்கிப்போயிற்று; திராட்சரசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে নিয়ে যাওয়া হবে|]]></a:t>
+              <a:t><![CDATA[ஆலைகளிலிருந்து பொழிகிறதை ஓயப்பண்ணினேன்; ஆலையை மிதிக்கிறவர்களின் பாடல் இல்லை; அது ஆரவாரமேயல்லாமல் ஆலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +19597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. আমি মোয়াবকে সমস্ত উচ্চ স্থানগুলিতে হোমবলি উত্সর্গ করা থেকে বিরত করব| আমি মোয়াবকে তাদের]]></a:t>
+              <a:t><![CDATA[மிதிக்கும் பாடலல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +19729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবতাদের প্রতি নৈবেদ্য দেওয়া থেকে বিরত করব|” প্রভু এগুলি বললেন|]]></a:t>
+              <a:t><![CDATA[34. எஸ்போன்துவக்கி ஏலெயாலே மட்டும் யாகாஸ்வரைக்கும் உண்டாகும் கூக்குரலினிமித்தம் அவர்கள் மூன்றுவயதுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +19861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ধ্বংস আসবে প্রত্যেক শহরের বিরুদ্ধে যুদ্ধ করতে| কোন শহর পালাতে পারবে না| এই উপত্যকা ধ্বংস হয়ে]]></a:t>
+              <a:t><![CDATA[கடாரியைப்போல், சோவார்துவக்கி ஓரொனாயிம்மட்டும் சத்தமிடுவார்கள்; நிம்ரீமின் ஜலங்களும் வற்றிப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +19993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাবে| উচ্চ সমতলভূমিও ধ্বংস হবে| প্রভু য়েহেতু বলেছেন এইগুলি ঘটবে, তাই এগুলি ঘটবেই|]]></a:t>
+              <a:t><![CDATA[35. மோவாப்தேசத்து மேடைகளில் பலியிடுகிறவனையும் தன் தேவர்களுக்கு தூபங்காட்டுகிறவனையும் ஓயப்பண்ணுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +20125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. মোয়াবের জন্য আমি খুবই দুঃখিত| শবযাত্রা কালে শোকসঙ্গীতের সুর তোলা বাঁশির মতো আমার হৃদয় কাঁদছে|]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +20257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তখন মোয়াবের লোকরা তাদের মূর্ত্তি কমোশের জন্য লজ্জিত হবে| বৈথেলে ইস্রায়েলের লোকরাও মূর্ত্তিকে]]></a:t>
+              <a:t><![CDATA[சங்காரமாவாய்; பட்டயம் உன்னைத்தொடரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +20389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি কীর হেরেসের লোকদের জন্যও দুঃখিত| সুদর সমস্ত ধনসম্পত্তি লুঠ হয়ে গিয়েছে|]]></a:t>
+              <a:t><![CDATA[36. ஆகையால், மோவாபினிமித்தம் என் இருதயம் நாகசுரம் போல் துயரமாய் தொனிக்கும்; கீராரேஸ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +20521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. প্রত্যেকেই শোক পালনের উদ্দেশ্যে মাথা ন্যাড়া করেছে, দাড়ি কেটেছে, হাত কেটে রক্তপাত ঘটিযেছে|]]></a:t>
+              <a:t><![CDATA[மனுஷரினிமித்தமும், என் இருதயம் நாகசுரம் போல் துயரமாய் தொனிக்கும்; அவர்கள் சம்பாதித்த ஐசுவரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +20653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রত্যেকে শোকের পোশাক পরেছে|]]></a:t>
+              <a:t><![CDATA[அழிந்து போகிறபடியினால் அப்படி தொனிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. মোয়াবের সমস্ত জমিতে নুন ছড়িয়ে দাও| এই দেশ শূন্য মরুভূমিতে পরিণত হবে| মোয়াবের শহরগুলি শূন্য]]></a:t>
+              <a:t><![CDATA[37. தலைகள் எல்லாம் மொட்டையிடப்பட்டும், தாடிகள் எல்லாம் கத்தரிக்கப்பட்டும் இருக்கும்; கைகளில் எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +20917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরসমূহে পরিণত হবে|]]></a:t>
+              <a:t><![CDATA[கீறுதல்களும், அரைகளில் இரட்டுடுப்பும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +21049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. মোয়াবে মৃতদের জন্য প্রত্যেক জায়গায় লোকেরা, প্রত্যেক বাড়ির মাথায় এবং সমস্ত জনসাধারণ্যে]]></a:t>
+              <a:t><![CDATA[38. மோவாபின் சகல வீடுகளின் மேலும் அதின் தெருக்களிலேயும் ஏகப்புலம்பல் உண்டாகும்; ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21423,51 +21181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঁদছে| আমি মোয়াবকে শূন্য পাত্রের মতো আছাড় মেরে ভেঙ্গে টুকরো টুকরো করেছি বলেই চারিদিকে এত শোক|”]]></a:t>
+              <a:t><![CDATA[விரும்பப்படாத பாத்திரம்போல மோவாபை உடைத்துப்போட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21555,51 +21313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু এই কথাগুলি বলেছিলেন|]]></a:t>
+              <a:t><![CDATA[39. மோவாப் எவ்வளவாய் முறிந்துபோயிற்றென்று அலறுகிறார்கள்; அது முதுகைக்காட்டி எவ்வளவாய் வெட்கப்படும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21687,51 +21445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যদি কোন ব্যক্তি প্রভুর নির্দেশ মতো তার তরবারি ব্যবহার না করে এবং হত্যা করে তাহলে সেই ব্যক্তির]]></a:t>
+              <a:t><![CDATA[இப்படி மோவாப் தன் சுற்றுப்புறத்தார் அனைவருக்கும் பரியாசமும் திகைப்புமாயிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21819,51 +21577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবনে বিপর্য়য আসবে|]]></a:t>
+              <a:t><![CDATA[40. இதோ, ஒருவன் கழுகைப்போல் பறந்துவந்து, மோவாபின்மேல் தன் செட்டைகளை விரிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21951,51 +21709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস করেছিল এবং যখন ঐ মূর্ত্তি তাদের কোন ভাবেই সাহায্য করতে পারেনি তখন তারা হতবুদ্ধি হয়ে]]></a:t>
+              <a:t><![CDATA[3. பாழ்க்கடிப்பினாலும் பெரிய நொறுக்குதலினாலும் உண்டாகிற கூப்பிடுதலின் சத்தம் ஒரொனாயிமிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22083,51 +21841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. মোয়াব চুর্ণ বিচূর্ণ হয়ে গিয়েছে| মানুষ কাঁদছে| মোয়াব আত্মসমর্পণ করেছে এবং এখন লজ্জায পড়ে]]></a:t>
+              <a:t><![CDATA[41. கீரியோத் பிடிக்கப்படும், கோட்டைகள் கைவசமாகும்; அந்நாளிலே மோவாபின் பராக்கிரமசாலிகளுடைய இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22215,51 +21973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেছে বলে অন্য দেশের মানুষ তাকে নিয়ে উপহাস করছে| কিন্তু মোয়াবে যা ঘটেছে তাতে তারা আতঙ্কে পূর্ণ|”]]></a:t>
+              <a:t><![CDATA[பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22347,51 +22105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. প্রভু বলেন, “দেখ! একটি ঈগল পাখী আকাশ থেকে নীচের দিকে ধেয়ে আসছে আর তার ডানার পরিধি বিস্তৃত হচ্ছে]]></a:t>
+              <a:t><![CDATA[42. மோவாப் கர்த்தருக்கு விரோதமாய்ப் பெருமைபாராட்டினபடியால், அது ஒரு ஜனமாயிராதபடிக்கு அழிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22479,51 +22237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোয়াবের ওপর|]]></a:t>
+              <a:t><![CDATA[43. மோவாப் தேசத்தின் குடியானவனே, திகிலும், படுகுழியும், கண்ணியும் உன்மேல் வரும் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22611,51 +22369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. মোয়াবের শহরগুলি অধিকৃত হবে| দূর্গ দিয়ে ঘেরা জায়গাগুলিও পরাজিত হবে| সেই সময় মোয়াবের সৈন্যরা]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22743,51 +22501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রসব বেদনায় কাতর মহিলার মতো ভীত হয়ে পড়বে|]]></a:t>
+              <a:t><![CDATA[44. திகிலுக்கு விலக ஓடுகிறவன் படு குழியிலே விழுவான்; படுகுழியிலிருந்து ஏறுகிறவனோ கண்ணியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22875,51 +22633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. পুরো মোয়াব দেশটাই ধ্বংস হয়ে যাবে| কেননা তারা ভেবেছিল য়ে তারা প্রভুর থেকেও বেশী গুরুত্বপূর্ণ|”]]></a:t>
+              <a:t><![CDATA[பிடிபடுவான்; அவர்கள் விசாரிக்கப்படும் வருஷத்தை அதின்மேல், அதாவது, மோவாபின்மேல் வரப்பண்ணுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23007,51 +22765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. প্রভু এই কথাগুলি বলেন: “মোয়াবের লোকরা, ভীত হও, গভীর খাদ এবং ফাঁদ তোমাদের জন্য অপেক্ষা করছে|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23139,51 +22897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. লোকরা ভয়ে দৌড়বে এবং গভীর খাদগুলিতে পড়বে| কেউ যদি সেই খাদ বেয়ে বাইরে উঠে আসে, সে মুক্ত হবে না]]></a:t>
+              <a:t><![CDATA[45. வல்லடிக்குத் தப்ப ஓடிப்போகிறவர்கள் எஸ்போனின் நிழலில் தரித்து நின்றார்கள், ஆனாலும் நெருப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23271,51 +23029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ তাকে ধরবার জন্য ফাঁদ পাতা আছে| আমি মোয়াবে শাস্তির বছর নিয়ে আসব|” প্রভু এই কথাগুলি বললেন|]]></a:t>
+              <a:t><![CDATA[எஸ்போனிலும், அக்கினிஜுவாலை சீகோன் நடுவிலுமிருந்து புறப்பட்டு, மோவாப் தேசத்தின் எல்லைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23403,51 +23161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়েছিল| মোয়াবের সেই রকমই হবে|]]></a:t>
+              <a:t><![CDATA[கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23535,51 +23293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. “শএুবাহিনীর ভয়ে মানুষ নিরাপত্তার জন্য হিশ্বোন শহরের দিকে ছুটবে কিন্তু সেখানেও তারা নিরাপদ নয়|]]></a:t>
+              <a:t><![CDATA[கலகஞ்செய்கிறவர்களின் உச்சந்தலையையும் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23667,51 +23425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হিশ্বোনে আগুন জ্বলতে শুরু করেছে| সীহোনের শহর থেকে এই আগুনের উত্পত্তি| ঐ আগুন মোয়াবের নেতাদের]]></a:t>
+              <a:t><![CDATA[46. மோவாபே உனக்கு ஐயோ! கேமோஷ் விக்கிரகத்தையடுத்த ஜனம் அழியும், உன் குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23799,51 +23557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুড়িয়ে মারবে, পুড়িয়ে মারবে অহঙ্কারী লোকগুলোকে|]]></a:t>
+              <a:t><![CDATA[சிறைபிடிக்கப்படுகிறார்கள், உன் குமாரத்திகளும் சிறைபிடிக்கப்பட்டுப்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23931,51 +23689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. মোয়াব তোমার সত্যিই দুঃসময় ঘনিয়ে আসছে| তোমার দেবতা কমোশ ও তার লোকরা ধ্বংস হয়ে গিয়েছে| তোমার]]></a:t>
+              <a:t><![CDATA[47. ஆனாலும் கடைசிநாட்களில் மோவாபின் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24063,51 +23821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেলেমেযেদের বন্দী করে ধরে নিয়ে যাওয়া হয়েছে নির্বাসনে|]]></a:t>
+              <a:t><![CDATA[மோவாபின்மேல் வரும் நியாயத்தீர்ப்பின் செய்தி இத்தோடே முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24123,356 +23881,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 48]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24498,51 +23992,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24673,51 +24167,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>96</Slides>
+  <Slides>94</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>