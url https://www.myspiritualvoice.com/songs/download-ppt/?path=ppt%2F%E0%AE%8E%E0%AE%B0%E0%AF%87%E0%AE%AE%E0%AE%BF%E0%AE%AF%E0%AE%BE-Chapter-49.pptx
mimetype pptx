--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -159,50 +159,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -267,50 +281,57 @@
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -492,53 +513,60 @@
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -598,51 +626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எனக்கு விரோதமாய் வருகிறவன் யார் என்று சொல்லி, உன் செல்வத்தை நம்பின சீர்கெட்ட குமாரத்தியே, நீ பள்ளத்தாக்குகளைப்பற்றிப் பெருமை பாராட்டுவானேன்? உன் பள்ளத்தாக்கு கரைந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[3. Wail, O Heshbon, for Ai is spoiled: cry, all of you daughters of Rabbah, gird you with sackcloth; lament, and run back and forth by the hedges; for their king shall go into captivity, and his priests and his princes together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -707,51 +735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எனக்கு விரோதமாய் வருகிறவன் யார் என்று சொல்லி, உன் செல்வத்தை நம்பின சீர்கெட்ட குமாரத்தியே, நீ பள்ளத்தாக்குகளைப்பற்றிப் பெருமை பாராட்டுவானேன்? உன் பள்ளத்தாக்கு கரைந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[3. Wail, O Heshbon, for Ai is spoiled: cry, all of you daughters of Rabbah, gird you with sackcloth; lament, and run back and forth by the hedges; for their king shall go into captivity, and his priests and his princes together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -816,51 +844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[4. Wherefore glory you in the valleys, your flowing valley, O backsliding daughter? that trusted in her treasures, saying, Who shall come unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -925,51 +953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[4. Wherefore glory you in the valleys, your flowing valley, O backsliding daughter? that trusted in her treasures, saying, Who shall come unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1034,51 +1062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[5. Behold, I will bring a fear upon you, says the Lord GOD of hosts, from all those that be about you; and all of you shall be driven out every man right forth; and none shall gather up him that wanders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1143,51 +1171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குப்பின்பு அம்மோன் புத்திரருடைய சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. Behold, I will bring a fear upon you, says the Lord GOD of hosts, from all those that be about you; and all of you shall be driven out every man right forth; and none shall gather up him that wanders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1252,51 +1280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏதோமைக்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; தேமானிலே இனி ஞானமில்லையோ? ஆலோசனை விவேகிகளைவிட்டு அழிந்ததோ? அவர்களுடைய ஞானம் கெட்டுப்போயிற்றோ?]]></a:t>
+              <a:t><![CDATA[5. Behold, I will bring a fear upon you, says the Lord GOD of hosts, from all those that be about you; and all of you shall be driven out every man right forth; and none shall gather up him that wanders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1361,51 +1389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏதோமைக்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; தேமானிலே இனி ஞானமில்லையோ? ஆலோசனை விவேகிகளைவிட்டு அழிந்ததோ? அவர்களுடைய ஞானம் கெட்டுப்போயிற்றோ?]]></a:t>
+              <a:t><![CDATA[6. And afterward I will bring again the captivity of the children of Ammon, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1470,51 +1498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேதானின் குடிகளே, ஓடுங்கள், முதுகைக் காட்டுங்கள், பள்ளங்களில் பதுங்குங்கள்; ஏசாவை விசாரிக்குங்காலத்தில் அவன் ஆபத்தை அவன் மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[7. Concerning Edom, thus says the LORD of hosts; Is wisdom no more in Teman? is counsel perished from the prudent? is their wisdom vanished?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1579,51 +1607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேதானின் குடிகளே, ஓடுங்கள், முதுகைக் காட்டுங்கள், பள்ளங்களில் பதுங்குங்கள்; ஏசாவை விசாரிக்குங்காலத்தில் அவன் ஆபத்தை அவன் மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[7. Concerning Edom, thus says the LORD of hosts; Is wisdom no more in Teman? is counsel perished from the prudent? is their wisdom vanished?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1688,51 +1716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ? அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன் பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
+              <a:t><![CDATA[1. Concerning the Ammonites, thus says the LORD; Has Israel no sons? has he no heir? why then does their king inherit Gad, and his people dwell in his cities?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1797,51 +1825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்திலே வந்தார்களாகில், பின்பறிக்கிறதற்குக் கொஞ்சம் வையார்களோ? இராத்திரியில் திருடர் வந்தார்களாகில், தங்களுக்குப் போதுமென்கிறமட்டும் கொள்ளையடிப்பார்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[8. Flee all of you, turn back, dwell deep, O inhabitants of Dedan; for I will bring the calamity of Esau upon him, the time that I will visit him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1906,51 +1934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்திலே வந்தார்களாகில், பின்பறிக்கிறதற்குக் கொஞ்சம் வையார்களோ? இராத்திரியில் திருடர் வந்தார்களாகில், தங்களுக்குப் போதுமென்கிறமட்டும் கொள்ளையடிப்பார்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[8. Flee all of you, turn back, dwell deep, O inhabitants of Dedan; for I will bring the calamity of Esau upon him, the time that I will visit him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2015,51 +2043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோ ஏசாவை வெறுமையாக்கி அவன் ஒளித்துக்கொள்ளக் கூடாதபடிக்கு அவனுடைய மறைவிடங்களை வெளிப்படுத்திப்போடுவேன்; அவனுடைய சந்ததியாரும் அவனுடைய சகோதரரும் அவனுடைய அயலாரும் அழிக்கப்படுவார்கள்; அவன் இனி இரான்.]]></a:t>
+              <a:t><![CDATA[9. If grape-gatherers come to you, would they not leave some gleaning grapes? if thieves by night, they will destroy till they have enough.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2124,51 +2152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோ ஏசாவை வெறுமையாக்கி அவன் ஒளித்துக்கொள்ளக் கூடாதபடிக்கு அவனுடைய மறைவிடங்களை வெளிப்படுத்திப்போடுவேன்; அவனுடைய சந்ததியாரும் அவனுடைய சகோதரரும் அவனுடைய அயலாரும் அழிக்கப்படுவார்கள்; அவன் இனி இரான்.]]></a:t>
+              <a:t><![CDATA[9. If grape-gatherers come to you, would they not leave some gleaning grapes? if thieves by night, they will destroy till they have enough.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,51 +2261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. திக்கற்றவர்களாய்ப்போகும் உன் பிள்ளைகளை ஒப்புவி, நான் அவர்களை உயிரோடே காப்பாற்றுவேன்; உன் விதவைகள் என்னை நம்புவார்களாக.]]></a:t>
+              <a:t><![CDATA[9. If grape-gatherers come to you, would they not leave some gleaning grapes? if thieves by night, they will destroy till they have enough.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2342,51 +2370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
+              <a:t><![CDATA[10. But I have made Esau bare, I have uncovered his secret places, and he shall not be able to hide himself: his seed is spoiled, and his brethren, and his neighbours, and he is not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2451,51 +2479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
+              <a:t><![CDATA[10. But I have made Esau bare, I have uncovered his secret places, and he shall not be able to hide himself: his seed is spoiled, and his brethren, and his neighbours, and he is not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2560,51 +2588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
+              <a:t><![CDATA[10. But I have made Esau bare, I have uncovered his secret places, and he shall not be able to hide himself: his seed is spoiled, and his brethren, and his neighbours, and he is not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2669,51 +2697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Leave your fatherless children, I will preserve them alive; and let your widows trust in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2778,51 +2806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Leave your fatherless children, I will preserve them alive; and let your widows trust in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2887,51 +2915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ? அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன் பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
+              <a:t><![CDATA[1. Concerning the Ammonites, thus says the LORD; Has Israel no sons? has he no heir? why then does their king inherit Gad, and his people dwell in his cities?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2996,51 +3024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல, ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. For thus says the LORD; Behold, they whose judgment was not to drink of the cup have assuredly drunken; and are you he that shall altogether go unpunished? you shall not go unpunished, but you shall surely drink of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3105,51 +3133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல, ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. For thus says the LORD; Behold, they whose judgment was not to drink of the cup have assuredly drunken; and are you he that shall altogether go unpunished? you shall not go unpunished, but you shall surely drink of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3214,51 +3242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, உன்னை ஜாதிகளுக்குள்ளே சிறியதும், மனுஷருக்குள்ளே அசட்டைபண்ணப்பட்டதுமாக்குகிறேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. For thus says the LORD; Behold, they whose judgment was not to drink of the cup have assuredly drunken; and are you he that shall altogether go unpunished? you shall not go unpunished, but you shall surely drink of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3323,51 +3351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. For I have sworn by myself, says the LORD, that Bozrah shall become a desolation, a reproach, a waste, and a curse; and all the cities thereof shall be perpetual wastes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3432,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. For I have sworn by myself, says the LORD, that Bozrah shall become a desolation, a reproach, a waste, and a curse; and all the cities thereof shall be perpetual wastes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3541,51 +3569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. I have heard a rumour from the LORD, and an ambassador is sent unto the heathen, saying, Gather all of you together, and come against her, and rise up to the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3650,51 +3678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே ஏதோம் பாழாகும்; அதைக் கடந்துபோகிறவன் எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து ஈசல்போடுவான்.]]></a:t>
+              <a:t><![CDATA[14. I have heard a rumour from the LORD, and an ambassador is sent unto the heathen, saying, Gather all of you together, and come against her, and rise up to the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3759,51 +3787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே ஏதோம் பாழாகும்; அதைக் கடந்துபோகிறவன் எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து ஈசல்போடுவான்.]]></a:t>
+              <a:t><![CDATA[15. For, lo, I will make you small among the heathen, and despised among men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3868,51 +3896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சோதோமும் கொமோராவும் அவைகளின் சுற்றுப்புறங்களும் கவிழ்க்கப்பட்டதுபோல இதுவும் கவிழ்க்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அங்கே ஒரு மனுபுத்திரனும் தங்குவதில்லை.]]></a:t>
+              <a:t><![CDATA[16. Your terribleness has deceived you, and the pride of yours heart, O you that dwell in the clefts of the rock, that hold the height of the hill: though you should make your nest as high as the eagle, I will bring you down from thence, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3977,51 +4005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சோதோமும் கொமோராவும் அவைகளின் சுற்றுப்புறங்களும் கவிழ்க்கப்பட்டதுபோல இதுவும் கவிழ்க்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அங்கே ஒரு மனுபுத்திரனும் தங்குவதில்லை.]]></a:t>
+              <a:t><![CDATA[16. Your terribleness has deceived you, and the pride of yours heart, O you that dwell in the clefts of the rock, that hold the height of the hill: though you should make your nest as high as the eagle, I will bring you down from thence, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4086,51 +4114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Concerning the Ammonites, thus says the LORD; Has Israel no sons? has he no heir? why then does their king inherit Gad, and his people dwell in his cities?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4195,51 +4223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[16. Your terribleness has deceived you, and the pride of yours heart, O you that dwell in the clefts of the rock, that hold the height of the hill: though you should make your nest as high as the eagle, I will bring you down from thence, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4304,51 +4332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[17. Also Edom shall be a desolation: every one that goes by it shall be astonished, and shall hiss at all the plagues thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4413,51 +4441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[17. Also Edom shall be a desolation: every one that goes by it shall be astonished, and shall hiss at all the plagues thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4522,51 +4550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[18. As in the overthrow of Sodom and Gomorrah and the neighbour cities thereof, says the LORD, no man shall abide there, neither shall a son of man dwell in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4631,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[18. As in the overthrow of Sodom and Gomorrah and the neighbour cities thereof, says the LORD, no man shall abide there, neither shall a son of man dwell in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4740,51 +4768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[19. Behold, he shall come up like a lion from the swelling of Jordan against the habitation of the strong: but I will suddenly make him run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4849,51 +4877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[19. Behold, he shall come up like a lion from the swelling of Jordan against the habitation of the strong: but I will suddenly make him run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4958,51 +4986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளுக்குள் இடிந்துவிழும் சத்தத்தினாலே பூமி அதிரும்; கூக்குரலின் சத்தம் சிவந்த சமுத்திரமட்டும் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[19. Behold, he shall come up like a lion from the swelling of Jordan against the habitation of the strong: but I will suddenly make him run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5067,51 +5095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளுக்குள் இடிந்துவிழும் சத்தத்தினாலே பூமி அதிரும்; கூக்குரலின் சத்தம் சிவந்த சமுத்திரமட்டும் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[19. Behold, he shall come up like a lion from the swelling of Jordan against the habitation of the strong: but I will suddenly make him run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5176,51 +5204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, ஒரு கழுகைப்போல எழும்பி, பறந்துவந்து, தன் செட்டைகளைப் போஸ்றாவின்மேல் விரிப்பான்; அந்நாளிலே ஏதோமுடைய பராகிரமசாலிகளின் இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. Therefore hear the counsel of the LORD, that he has taken against Edom; and his purposes, that he has purposed against the inhabitants of Teman: Surely the least of the flock shall draw them out: surely he shall make their habitations desolate with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5285,51 +5313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Therefore, behold, the days come, says the LORD, that I will cause an alarm of war to be heard in Rabbah of the Ammonites; and it shall be a desolate heap, and her daughters shall be burned with fire: then shall Israel be heir unto them that were his heirs, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5394,51 +5422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, ஒரு கழுகைப்போல எழும்பி, பறந்துவந்து, தன் செட்டைகளைப் போஸ்றாவின்மேல் விரிப்பான்; அந்நாளிலே ஏதோமுடைய பராகிரமசாலிகளின் இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. Therefore hear the counsel of the LORD, that he has taken against Edom; and his purposes, that he has purposed against the inhabitants of Teman: Surely the least of the flock shall draw them out: surely he shall make their habitations desolate with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5503,51 +5531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தமஸ்குவைக் குறித்துச் சொல்வது; ஆமாத்தும் அர்ப்பாத்தும் கலங்குகிறது; பொல்லாத செய்தியை அவர்கள் கேட்டபடியினால் கரைந்து போகிறார்கள்; சமுத்திரத்தோரமாய்ச் சஞ்சலமுண்டு; அதற்கு அமைதலில்லை.]]></a:t>
+              <a:t><![CDATA[20. Therefore hear the counsel of the LORD, that he has taken against Edom; and his purposes, that he has purposed against the inhabitants of Teman: Surely the least of the flock shall draw them out: surely he shall make their habitations desolate with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5612,51 +5640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தமஸ்குவைக் குறித்துச் சொல்வது; ஆமாத்தும் அர்ப்பாத்தும் கலங்குகிறது; பொல்லாத செய்தியை அவர்கள் கேட்டபடியினால் கரைந்து போகிறார்கள்; சமுத்திரத்தோரமாய்ச் சஞ்சலமுண்டு; அதற்கு அமைதலில்லை.]]></a:t>
+              <a:t><![CDATA[21. The earth is moved at the noise of their fall, at the cry the noise thereof was heard in the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5721,51 +5749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தமஸ்கு தளர்ந்துபோம், புறங்காட்டி ஓடிப்போம்; திகில் அதைப்பிடித்தது; பிரசவ ஸ்திரீயைப்போல இடுக்கமும் வேதனைகளும் அதைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[21. The earth is moved at the noise of their fall, at the cry the noise thereof was heard in the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5830,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தமஸ்கு தளர்ந்துபோம், புறங்காட்டி ஓடிப்போம்; திகில் அதைப்பிடித்தது; பிரசவ ஸ்திரீயைப்போல இடுக்கமும் வேதனைகளும் அதைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[22. Behold, he shall come up and fly as the eagle, and spread his wings over Bozrah: and at that day shall the heart of the mighty men of Edom be as the heart of a woman in her pangs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5939,51 +5967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சந்தோஷமான என் ஊராகிய அந்தப் புகழ்ச்சியுள்ள நகரம் தப்ப விடப்படாமற்போயிற்றே!]]></a:t>
+              <a:t><![CDATA[22. Behold, he shall come up and fly as the eagle, and spread his wings over Bozrah: and at that day shall the heart of the mighty men of Edom be as the heart of a woman in her pangs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6048,51 +6076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் அதின் வாலிபர் அதின் வீதிகளில் விழுந்து, யுத்தமனுஷர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. Concerning Damascus. Hamath is confounded, and Arpad: for they have heard evil tidings: they are fainthearted; there is sorrow on the sea; it cannot be quiet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6157,51 +6185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் அதின் வாலிபர் அதின் வீதிகளில் விழுந்து, யுத்தமனுஷர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. Concerning Damascus. Hamath is confounded, and Arpad: for they have heard evil tidings: they are fainthearted; there is sorrow on the sea; it cannot be quiet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6266,51 +6294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தமஸ்குவின் மதில்களில் தீக்கொளுத்துவேன்; அது பெனாதாத்தின் அரமனைகளைப் பட்சிக்கும் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. Damascus is waxed feeble, and turns herself to flee, and fear has seized on her: anguish and sorrows have taken her, as a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6375,51 +6403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் முறியடிக்கும் கேதாரையும் காத்சோருடைய ராஜ்யங்களையும் குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: எழும்பி, கேதாருக்கு விரோதமாகப் போய், கீழ்த்திசைப்புத்திரரைப் பாழாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[24. Damascus is waxed feeble, and turns herself to flee, and fear has seized on her: anguish and sorrows have taken her, as a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6484,51 +6512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Therefore, behold, the days come, says the LORD, that I will cause an alarm of war to be heard in Rabbah of the Ammonites; and it shall be a desolate heap, and her daughters shall be burned with fire: then shall Israel be heir unto them that were his heirs, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6593,51 +6621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் முறியடிக்கும் கேதாரையும் காத்சோருடைய ராஜ்யங்களையும் குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: எழும்பி, கேதாருக்கு விரோதமாகப் போய், கீழ்த்திசைப்புத்திரரைப் பாழாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[25. How is the city of praise not left, the city of my joy!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6702,51 +6730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய கூடாரங்களையும் அவர்களுடைய மந்தைகளையும் வாங்கி, அவர்களுடைய திரைகளையும் அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் அவர்களுடைய ஒட்டகங்களையும் தங்களுக்கென்று கொண்டுபோய், எத்திசையும் பயம் என்று சொல்லி, அவர்கள்மேல் ஆர்ப்பரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Therefore her young men shall fall in her streets, and all the men of war shall be cut off in that day, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6811,51 +6839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய கூடாரங்களையும் அவர்களுடைய மந்தைகளையும் வாங்கி, அவர்களுடைய திரைகளையும் அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் அவர்களுடைய ஒட்டகங்களையும் தங்களுக்கென்று கொண்டுபோய், எத்திசையும் பயம் என்று சொல்லி, அவர்கள்மேல் ஆர்ப்பரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Therefore her young men shall fall in her streets, and all the men of war shall be cut off in that day, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6920,51 +6948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[27. And I will kindle a fire in the wall of Damascus, and it shall consume the palaces of Benhadad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7029,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[28. Concerning Kedar, and concerning the kingdoms of Hazor, which Nebuchadrezzar king of Babylon shall strike, thus says the LORD; Arise all of you, go up to Kedar, and spoil the men of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7138,51 +7166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[28. Concerning Kedar, and concerning the kingdoms of Hazor, which Nebuchadrezzar king of Babylon shall strike, thus says the LORD; Arise all of you, go up to Kedar, and spoil the men of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7247,51 +7275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சாமல் நிர்விசாரமாய்க் குடியிருக்கிற ஜாதிக்கு விரோதமாக எழும்பிப்போங்கள் என்று கர்த்தர் சொல்லுகிறார். அதற்கு வாசல்களுமில்லை, தாழ்பாள்களுமில்லை; அவர்கள் தனிப்படத் தங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Concerning Kedar, and concerning the kingdoms of Hazor, which Nebuchadrezzar king of Babylon shall strike, thus says the LORD; Arise all of you, go up to Kedar, and spoil the men of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7356,51 +7384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சாமல் நிர்விசாரமாய்க் குடியிருக்கிற ஜாதிக்கு விரோதமாக எழும்பிப்போங்கள் என்று கர்த்தர் சொல்லுகிறார். அதற்கு வாசல்களுமில்லை, தாழ்பாள்களுமில்லை; அவர்கள் தனிப்படத் தங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Their tents and their flocks shall they take away: they shall take to themselves their curtains, and all their vessels, and their camels; and they shall cry unto them, Fear is on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7465,51 +7493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. Their tents and their flocks shall they take away: they shall take to themselves their curtains, and all their vessels, and their camels; and they shall cry unto them, Fear is on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7574,51 +7602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. Their tents and their flocks shall they take away: they shall take to themselves their curtains, and all their vessels, and their camels; and they shall cry unto them, Fear is on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7683,51 +7711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
+              <a:t><![CDATA[2. Therefore, behold, the days come, says the LORD, that I will cause an alarm of war to be heard in Rabbah of the Ammonites; and it shall be a desolate heap, and her daughters shall be burned with fire: then shall Israel be heir unto them that were his heirs, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7792,51 +7820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. Flee, get you far off, dwell deep, O all of you inhabitants of Hazor, says the LORD; for Nebuchadrezzar king of Babylon has taken counsel against you, and has conceived a purpose against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7901,51 +7929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆத்தோர் வலுசர்ப்பங்களின் தாபரமாகி, என்றென்றைக்கும் பாழாய்க்கிடக்கும்; ஒருவனும் அங்கே குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதிலே, தங்குவதுமில்லையென்கிறார்.]]></a:t>
+              <a:t><![CDATA[30. Flee, get you far off, dwell deep, O all of you inhabitants of Hazor, says the LORD; for Nebuchadrezzar king of Babylon has taken counsel against you, and has conceived a purpose against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8010,51 +8038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆத்தோர் வலுசர்ப்பங்களின் தாபரமாகி, என்றென்றைக்கும் பாழாய்க்கிடக்கும்; ஒருவனும் அங்கே குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதிலே, தங்குவதுமில்லையென்கிறார்.]]></a:t>
+              <a:t><![CDATA[30. Flee, get you far off, dwell deep, O all of you inhabitants of Hazor, says the LORD; for Nebuchadrezzar king of Babylon has taken counsel against you, and has conceived a purpose against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8119,51 +8147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யூதா ராஜாவாகிய சிதேக்கியாவினுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, ஏலாமுக்கு விரோதமாக எரேமியா என்னும் தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[31. Arise, get you up unto the wealthy nation, that dwells without care, says the LORD, which have neither gates nor bars, which dwell alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8228,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யூதா ராஜாவாகிய சிதேக்கியாவினுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, ஏலாமுக்கு விரோதமாக எரேமியா என்னும் தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[31. Arise, get you up unto the wealthy nation, that dwells without care, says the LORD, which have neither gates nor bars, which dwell alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8337,51 +8365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ஏலாமின் வில்லென்னும் அவர்களுடைய பிரதான வல்லமையை முறித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[32. And their camels shall be a booty, and the multitude of their cattle a spoil: and I will scatter into all winds them that are in the utmost corners; and I will bring their calamity from all sides thereof, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8446,51 +8474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வானத்தின் நாலு திசைகளிலுமிருந்து நாலு காற்றுகளை ஏலாமின் மேல் வரப்பண்ணி, அவர்களை இந்த எல்லாத் திசைகளிலும் சிதறடிப்பேன்; ஏலாம் தேசத்திலிருந்து துரத்துண்டவர்கள் சகல ஜாதிகளிலும் சிதறப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And their camels shall be a booty, and the multitude of their cattle a spoil: and I will scatter into all winds them that are in the utmost corners; and I will bring their calamity from all sides thereof, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8555,51 +8583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வானத்தின் நாலு திசைகளிலுமிருந்து நாலு காற்றுகளை ஏலாமின் மேல் வரப்பண்ணி, அவர்களை இந்த எல்லாத் திசைகளிலும் சிதறடிப்பேன்; ஏலாம் தேசத்திலிருந்து துரத்துண்டவர்கள் சகல ஜாதிகளிலும் சிதறப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And their camels shall be a booty, and the multitude of their cattle a spoil: and I will scatter into all winds them that are in the utmost corners; and I will bring their calamity from all sides thereof, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8664,51 +8692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் ஏலாமியரை அவர்கள் சத்துருக்களுக்கு முன்பாகவும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களுக்கு முன்பாகவும் கலங்கப்பண்ணி, என் கோபத்தின் உக்கிரமாகிய தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை நிர்மூலமாகுமட்டும் பட்டயத்தை அவர்களுக்குப் பின்னாக அனுப்பி,]]></a:t>
+              <a:t><![CDATA[33. And Hazor shall be a dwelling for dragons, and a desolation for ever: there shall no man abide there, nor any son of man dwell in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8773,51 +8801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் ஏலாமியரை அவர்கள் சத்துருக்களுக்கு முன்பாகவும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களுக்கு முன்பாகவும் கலங்கப்பண்ணி, என் கோபத்தின் உக்கிரமாகிய தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை நிர்மூலமாகுமட்டும் பட்டயத்தை அவர்களுக்குப் பின்னாக அனுப்பி,]]></a:t>
+              <a:t><![CDATA[33. And Hazor shall be a dwelling for dragons, and a desolation for ever: there shall no man abide there, nor any son of man dwell in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8882,51 +8910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
+              <a:t><![CDATA[2. Therefore, behold, the days come, says the LORD, that I will cause an alarm of war to be heard in Rabbah of the Ammonites; and it shall be a desolate heap, and her daughters shall be burned with fire: then shall Israel be heir unto them that were his heirs, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8991,51 +9019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் ஏலாமியரை அவர்கள் சத்துருக்களுக்கு முன்பாகவும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களுக்கு முன்பாகவும் கலங்கப்பண்ணி, என் கோபத்தின் உக்கிரமாகிய தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை நிர்மூலமாகுமட்டும் பட்டயத்தை அவர்களுக்குப் பின்னாக அனுப்பி,]]></a:t>
+              <a:t><![CDATA[34. The word of the LORD that came to Jeremiah the prophet against Elam in the beginning of the reign of Zedekiah king of Judah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9100,51 +9128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. என் சிங்காசனத்தை ஏலாமிலே வைத்து, அங்கேயிருந்து ராஜாவையும் பிரபுக்களையும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[34. The word of the LORD that came to Jeremiah the prophet against Elam in the beginning of the reign of Zedekiah king of Judah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9209,51 +9237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. என் சிங்காசனத்தை ஏலாமிலே வைத்து, அங்கேயிருந்து ராஜாவையும் பிரபுக்களையும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[35. Thus says the LORD of hosts; Behold, I will break the bow of Elam, the chief of their might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9318,51 +9346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆனாலும் கடைசிநாட்களிலே நான் ஏலாமின் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[35. Thus says the LORD of hosts; Behold, I will break the bow of Elam, the chief of their might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9427,51 +9455,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆனாலும் கடைசிநாட்களிலே நான் ஏலாமின் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[36. And upon Elam will I bring the four winds from the four quarters of heaven, and will scatter them toward all those winds; and there shall be no nation where the outcasts of Elam shall not come.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And upon Elam will I bring the four winds from the four quarters of heaven, and will scatter them toward all those winds; and there shall be no nation where the outcasts of Elam shall not come.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. For I will cause Elam to be dismayed before their enemies, and before them that seek their life: and I will bring evil upon them, even my fierce anger, says the LORD; and I will send the sword after them, till I have consumed them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. For I will cause Elam to be dismayed before their enemies, and before them that seek their life: and I will bring evil upon them, even my fierce anger, says the LORD; and I will send the sword after them, till I have consumed them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. For I will cause Elam to be dismayed before their enemies, and before them that seek their life: and I will bring evil upon them, even my fierce anger, says the LORD; and I will send the sword after them, till I have consumed them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And I will set my throne in Elam, and will destroy from thence the king and the princes, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9536,51 +10109,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
+              <a:t><![CDATA[3. Wail, O Heshbon, for Ai is spoiled: cry, all of you daughters of Rabbah, gird you with sackcloth; lament, and run back and forth by the hedges; for their king shall go into captivity, and his priests and his princes together.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And I will set my throne in Elam, and will destroy from thence the king and the princes, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. But it shall come to pass in the latter days, that I will bring again the captivity of Elam, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9615,51 +10406,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414184" r:id="rId1"/>
+    <p:sldLayoutId id="2478619100" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10315,54 +11106,110 @@
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10467,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Wherefore glory you in the valleys, your flowing valley, O backsliding daughter? that trusted in]]></a:t>
+              <a:t><![CDATA[புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her treasures, saying, Who shall come unto me?]]></a:t>
+              <a:t><![CDATA[சிறைப்பட்டுப் போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Behold, I will bring a fear upon you, says the Lord GOD of hosts, from all those that be about]]></a:t>
+              <a:t><![CDATA[4. எனக்கு விரோதமாய் வருகிறவன் யார் என்று சொல்லி, உன் செல்வத்தை நம்பின சீர்கெட்ட குமாரத்தியே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you; and all of you shall be driven out every man right forth; and none shall gather up him that]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்குகளைப்பற்றிப் பெருமை பாராட்டுவானேன்? உன் பள்ளத்தாக்கு கரைந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wanders.]]></a:t>
+              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And afterward I will bring again the captivity of the children of Ammon, says the LORD.]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Concerning Edom, thus says the LORD of hosts; Is wisdom no more in Teman? is counsel perished]]></a:t>
+              <a:t><![CDATA[ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the prudent? is their wisdom vanished?]]></a:t>
+              <a:t><![CDATA[6. அதற்குப்பின்பு அம்மோன் புத்திரருடைய சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Flee all of you, turn back, dwell deep, O inhabitants of Dedan; for I will bring the calamity of]]></a:t>
+              <a:t><![CDATA[7. ஏதோமைக்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; தேமானிலே இனி ஞானமில்லையோ? ஆலோசனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Esau upon him, the time that I will visit him.]]></a:t>
+              <a:t><![CDATA[விவேகிகளைவிட்டு அழிந்ததோ? அவர்களுடைய ஞானம் கெட்டுப்போயிற்றோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Concerning the Ammonites, thus says the LORD; Has Israel no sons? has he no heir? why then does]]></a:t>
+              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If grape-gatherers come to you, would they not leave some gleaning grapes? if thieves by night,]]></a:t>
+              <a:t><![CDATA[8. தேதானின் குடிகளே, ஓடுங்கள், முதுகைக் காட்டுங்கள், பள்ளங்களில் பதுங்குங்கள்; ஏசாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they will destroy till they have enough.]]></a:t>
+              <a:t><![CDATA[விசாரிக்குங்காலத்தில் அவன் ஆபத்தை அவன் மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But I have made Esau bare, I have uncovered his secret places, and he shall not be able to hide]]></a:t>
+              <a:t><![CDATA[9. திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்திலே வந்தார்களாகில், பின்பறிக்கிறதற்குக் கொஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself: his seed is spoiled, and his brethren, and his neighbours, and he is not.]]></a:t>
+              <a:t><![CDATA[வையார்களோ? இராத்திரியில் திருடர் வந்தார்களாகில், தங்களுக்குப் போதுமென்கிறமட்டும் கொள்ளையடிப்பார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Leave your fatherless children, I will preserve them alive; and let your widows trust in me.]]></a:t>
+              <a:t><![CDATA[அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For thus says the LORD; Behold, they whose judgment was not to drink of the cup have assuredly]]></a:t>
+              <a:t><![CDATA[10. நானோ ஏசாவை வெறுமையாக்கி அவன் ஒளித்துக்கொள்ளக் கூடாதபடிக்கு அவனுடைய மறைவிடங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drunken; and are you he that shall altogether go unpunished? you shall not go unpunished, but you]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்திப்போடுவேன்; அவனுடைய சந்ததியாரும் அவனுடைய சகோதரரும் அவனுடைய அயலாரும் அழிக்கப்படுவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall surely drink of it.]]></a:t>
+              <a:t><![CDATA[அவன் இனி இரான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For I have sworn by myself, says the LORD, that Bozrah shall become a desolation, a reproach, a]]></a:t>
+              <a:t><![CDATA[11. திக்கற்றவர்களாய்ப்போகும் உன் பிள்ளைகளை ஒப்புவி, நான் அவர்களை உயிரோடே காப்பாற்றுவேன்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[waste, and a curse; and all the cities thereof shall be perpetual wastes.]]></a:t>
+              <a:t><![CDATA[விதவைகள் என்னை நம்புவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their king inherit Gad, and his people dwell in his cities?]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I have heard a rumour from the LORD, and an ambassador is sent unto the heathen, saying, Gather]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you together, and come against her, and rise up to the battle.]]></a:t>
+              <a:t><![CDATA[உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For, lo, I will make you small among the heathen, and despised among men.]]></a:t>
+              <a:t><![CDATA[நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Your terribleness has deceived you, and the pride of yours heart, O you that dwell in the clefts]]></a:t>
+              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the rock, that hold the height of the hill: though you should make your nest as high as the]]></a:t>
+              <a:t><![CDATA[வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eagle, I will bring you down from thence, says the LORD.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Also Edom shall be a desolation: every one that goes by it shall be astonished, and shall hiss]]></a:t>
+              <a:t><![CDATA[ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at all the plagues thereof.]]></a:t>
+              <a:t><![CDATA[15. இதோ, உன்னை ஜாதிகளுக்குள்ளே சிறியதும், மனுஷருக்குள்ளே அசட்டைபண்ணப்பட்டதுமாக்குகிறேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. As in the overthrow of Sodom and Gomorrah and the neighbour cities thereof, says the LORD, no]]></a:t>
+              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man shall abide there, neither shall a son of man dwell in it.]]></a:t>
+              <a:t><![CDATA[இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Therefore, behold, the days come, says the LORD, that I will cause an alarm of war to be heard in]]></a:t>
+              <a:t><![CDATA[பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Behold, he shall come up like a lion from the swelling of Jordan against the habitation of the]]></a:t>
+              <a:t><![CDATA[அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strong: but I will suddenly make him run away from her: and who is a chosen man, that I may appoint]]></a:t>
+              <a:t><![CDATA[17. அப்படியே ஏதோம் பாழாகும்; அதைக் கடந்துபோகிறவன் எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over her? for who is like me? and who will appoint me the time? and who is that shepherd that will]]></a:t>
+              <a:t><![CDATA[ஈசல்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stand before me?]]></a:t>
+              <a:t><![CDATA[18. சோதோமும் கொமோராவும் அவைகளின் சுற்றுப்புறங்களும் கவிழ்க்கப்பட்டதுபோல இதுவும் கவிழ்க்கப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Therefore hear the counsel of the LORD, that he has taken against Edom; and his purposes, that]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்; அங்கே ஒரு மனுபுத்திரனும் தங்குவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he has purposed against the inhabitants of Teman: Surely the least of the flock shall draw them out:]]></a:t>
+              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[surely he shall make their habitations desolate with them.]]></a:t>
+              <a:t><![CDATA[வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The earth is moved at the noise of their fall, at the cry the noise thereof was heard in the Red]]></a:t>
+              <a:t><![CDATA[அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sea.]]></a:t>
+              <a:t><![CDATA[எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Behold, he shall come up and fly as the eagle, and spread his wings over Bozrah: and at that day]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Rabbah of the Ammonites; and it shall be a desolate heap, and her daughters shall be burned with]]></a:t>
+              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall the heart of the mighty men of Edom be as the heart of a woman in her pangs.]]></a:t>
+              <a:t><![CDATA[நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Concerning Damascus. Hamath is confounded, and Arpad: for they have heard evil tidings: they are]]></a:t>
+              <a:t><![CDATA[பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fainthearted; there is sorrow on the sea; it cannot be quiet.]]></a:t>
+              <a:t><![CDATA[21. அவைகளுக்குள் இடிந்துவிழும் சத்தத்தினாலே பூமி அதிரும்; கூக்குரலின் சத்தம் சிவந்த சமுத்திரமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Damascus is waxed feeble, and turns herself to flee, and fear has seized on her: anguish and]]></a:t>
+              <a:t><![CDATA[கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sorrows have taken her, as a woman in travail.]]></a:t>
+              <a:t><![CDATA[22. இதோ, ஒரு கழுகைப்போல எழும்பி, பறந்துவந்து, தன் செட்டைகளைப் போஸ்றாவின்மேல் விரிப்பான்; அந்நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. How is the city of praise not left, the city of my joy!]]></a:t>
+              <a:t><![CDATA[ஏதோமுடைய பராகிரமசாலிகளின் இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Therefore her young men shall fall in her streets, and all the men of war shall be cut off in]]></a:t>
+              <a:t><![CDATA[23. தமஸ்குவைக் குறித்துச் சொல்வது; ஆமாத்தும் அர்ப்பாத்தும் கலங்குகிறது; பொல்லாத செய்தியை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that day, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[கேட்டபடியினால் கரைந்து போகிறார்கள்; சமுத்திரத்தோரமாய்ச் சஞ்சலமுண்டு; அதற்கு அமைதலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And I will kindle a fire in the wall of Damascus, and it shall consume the palaces of Benhadad.]]></a:t>
+              <a:t><![CDATA[24. தமஸ்கு தளர்ந்துபோம், புறங்காட்டி ஓடிப்போம்; திகில் அதைப்பிடித்தது; பிரசவ ஸ்திரீயைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Concerning Kedar, and concerning the kingdoms of Hazor, which Nebuchadrezzar king of Babylon]]></a:t>
+              <a:t><![CDATA[இடுக்கமும் வேதனைகளும் அதைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire: then shall Israel be heir unto them that were his heirs, says the LORD.]]></a:t>
+              <a:t><![CDATA[ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall strike, thus says the LORD; Arise all of you, go up to Kedar, and spoil the men of the east.]]></a:t>
+              <a:t><![CDATA[25. சந்தோஷமான என் ஊராகிய அந்தப் புகழ்ச்சியுள்ள நகரம் தப்ப விடப்படாமற்போயிற்றே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Their tents and their flocks shall they take away: they shall take to themselves their curtains,]]></a:t>
+              <a:t><![CDATA[26. ஆதலால் அதின் வாலிபர் அதின் வீதிகளில் விழுந்து, யுத்தமனுஷர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all their vessels, and their camels; and they shall cry unto them, Fear is on every side.]]></a:t>
+              <a:t><![CDATA[என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Flee, get you far off, dwell deep, O all of you inhabitants of Hazor, says the LORD; for]]></a:t>
+              <a:t><![CDATA[27. தமஸ்குவின் மதில்களில் தீக்கொளுத்துவேன்; அது பெனாதாத்தின் அரமனைகளைப் பட்சிக்கும் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nebuchadrezzar king of Babylon has taken counsel against you, and has conceived a purpose against]]></a:t>
+              <a:t><![CDATA[28. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் முறியடிக்கும் கேதாரையும் காத்சோருடைய ராஜ்யங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +19234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: எழும்பி, கேதாருக்கு விரோதமாகப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +19366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Arise, get you up unto the wealthy nation, that dwells without care, says the LORD, which have]]></a:t>
+              <a:t><![CDATA[கீழ்த்திசைப்புத்திரரைப் பாழாக்குங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +19498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither gates nor bars, which dwell alone.]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய கூடாரங்களையும் அவர்களுடைய மந்தைகளையும் வாங்கி, அவர்களுடைய திரைகளையும் அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +19630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And their camels shall be a booty, and the multitude of their cattle a spoil: and I will scatter]]></a:t>
+              <a:t><![CDATA[எல்லாத் தட்டுமுட்டுகளையும் அவர்களுடைய ஒட்டகங்களையும் தங்களுக்கென்று கொண்டுபோய், எத்திசையும் பயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +19762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into all winds them that are in the utmost corners; and I will bring their calamity from all sides]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, அவர்கள்மேல் ஆர்ப்பரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Wail, O Heshbon, for Ai is spoiled: cry, all of you daughters of Rabbah, gird you with sackcloth;]]></a:t>
+              <a:t><![CDATA[அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof, says the LORD.]]></a:t>
+              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +20158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Hazor shall be a dwelling for dragons, and a desolation for ever: there shall no man abide]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +20290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there, nor any son of man dwell in it.]]></a:t>
+              <a:t><![CDATA[விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +20422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. The word of the LORD that came to Jeremiah the prophet against Elam in the beginning of the]]></a:t>
+              <a:t><![CDATA[31. அஞ்சாமல் நிர்விசாரமாய்க் குடியிருக்கிற ஜாதிக்கு விரோதமாக எழும்பிப்போங்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +20554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reign of Zedekiah king of Judah, saying,]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார். அதற்கு வாசல்களுமில்லை, தாழ்பாள்களுமில்லை; அவர்கள் தனிப்படத் தங்கியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +20686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Thus says the LORD of hosts; Behold, I will break the bow of Elam, the chief of their might.]]></a:t>
+              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +20818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And upon Elam will I bring the four winds from the four quarters of heaven, and will scatter]]></a:t>
+              <a:t><![CDATA[சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +20950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them toward all those winds; and there shall be no nation where the outcasts of Elam shall not come.]]></a:t>
+              <a:t><![CDATA[பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +21082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. For I will cause Elam to be dismayed before their enemies, and before them that seek their life:]]></a:t>
+              <a:t><![CDATA[33. ஆத்தோர் வலுசர்ப்பங்களின் தாபரமாகி, என்றென்றைக்கும் பாழாய்க்கிடக்கும்; ஒருவனும் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +21214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I will bring evil upon them, even my fierce anger, says the LORD; and I will send the sword]]></a:t>
+              <a:t><![CDATA[குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதிலே, தங்குவதுமில்லையென்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +21346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lament, and run back and forth by the hedges; for their king shall go into captivity, and his]]></a:t>
+              <a:t><![CDATA[தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +21478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after them, till I have consumed them:]]></a:t>
+              <a:t><![CDATA[34. யூதா ராஜாவாகிய சிதேக்கியாவினுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, ஏலாமுக்கு விரோதமாக எரேமியா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +21610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And I will set my throne in Elam, and will destroy from thence the king and the princes, says]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +21742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD.]]></a:t>
+              <a:t><![CDATA[35. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ஏலாமின் வில்லென்னும் அவர்களுடைய பிரதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +21874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. But it shall come to pass in the latter days, that I will bring again the captivity of Elam,]]></a:t>
+              <a:t><![CDATA[வல்லமையை முறித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +22006,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the LORD.]]></a:t>
+              <a:t><![CDATA[36. வானத்தின் நாலு திசைகளிலுமிருந்து நாலு காற்றுகளை ஏலாமின் மேல் வரப்பண்ணி, அவர்களை இந்த எல்லாத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திசைகளிலும் சிதறடிப்பேன்; ஏலாம் தேசத்திலிருந்து துரத்துண்டவர்கள் சகல ஜாதிகளிலும் சிதறப்படுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. நான் ஏலாமியரை அவர்கள் சத்துருக்களுக்கு முன்பாகவும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்பாகவும் கலங்கப்பண்ணி, என் கோபத்தின் உக்கிரமாகிய தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார்; நான் அவர்களை நிர்மூலமாகுமட்டும் பட்டயத்தை அவர்களுக்குப் பின்னாக அனுப்பி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. என் சிங்காசனத்தை ஏலாமிலே வைத்து, அங்கேயிருந்து ராஜாவையும் பிரபுக்களையும் அழித்துப்போடுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +22798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priests and his princes together.]]></a:t>
+              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21351,92 +22858,356 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 49]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. ஆனாலும் கடைசிநாட்களிலே நான் ஏலாமின் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21462,51 +23233,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21637,51 +23408,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>84</Slides>
+  <Slides>91</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>