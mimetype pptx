--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -10406,51 +10406,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619100" r:id="rId1"/>
+    <p:sldLayoutId id="2482533787" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -23123,91 +23123,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 49]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +23233,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>