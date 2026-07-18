--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -159,54 +159,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -271,52 +267,50 @@
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
-    <p:sldId id="340" r:id="rId87"/>
-    <p:sldId id="341" r:id="rId88"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -498,55 +492,53 @@
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -606,51 +598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. திக்கற்றவர்களாய்ப்போகும் உன் பிள்ளைகளை ஒப்புவி, நான் அவர்களை உயிரோடே காப்பாற்றுவேன்; உன் விதவைகள் என்னை நம்புவார்களாக.]]></a:t>
+              <a:t><![CDATA[4. எனக்கு விரோதமாய் வருகிறவன் யார் என்று சொல்லி, உன் செல்வத்தை நம்பின சீர்கெட்ட குமாரத்தியே, நீ பள்ளத்தாக்குகளைப்பற்றிப் பெருமை பாராட்டுவானேன்? உன் பள்ளத்தாக்கு கரைந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -715,51 +707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
+              <a:t><![CDATA[4. எனக்கு விரோதமாய் வருகிறவன் யார் என்று சொல்லி, உன் செல்வத்தை நம்பின சீர்கெட்ட குமாரத்தியே, நீ பள்ளத்தாக்குகளைப்பற்றிப் பெருமை பாராட்டுவானேன்? உன் பள்ளத்தாக்கு கரைந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -824,51 +816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
+              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -933,51 +925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1042,51 +1034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1151,51 +1143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. அதற்குப்பின்பு அம்மோன் புத்திரருடைய சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1260,51 +1252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல, ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. ஏதோமைக்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; தேமானிலே இனி ஞானமில்லையோ? ஆலோசனை விவேகிகளைவிட்டு அழிந்ததோ? அவர்களுடைய ஞானம் கெட்டுப்போயிற்றோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1369,51 +1361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல, ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. ஏதோமைக்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; தேமானிலே இனி ஞானமில்லையோ? ஆலோசனை விவேகிகளைவிட்டு அழிந்ததோ? அவர்களுடைய ஞானம் கெட்டுப்போயிற்றோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1478,51 +1470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல, ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. தேதானின் குடிகளே, ஓடுங்கள், முதுகைக் காட்டுங்கள், பள்ளங்களில் பதுங்குங்கள்; ஏசாவை விசாரிக்குங்காலத்தில் அவன் ஆபத்தை அவன் மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1587,51 +1579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, உன்னை ஜாதிகளுக்குள்ளே சிறியதும், மனுஷருக்குள்ளே அசட்டைபண்ணப்பட்டதுமாக்குகிறேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. தேதானின் குடிகளே, ஓடுங்கள், முதுகைக் காட்டுங்கள், பள்ளங்களில் பதுங்குங்கள்; ஏசாவை விசாரிக்குங்காலத்தில் அவன் ஆபத்தை அவன் மேல் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1696,51 +1688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏதோமைக்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; தேமானிலே இனி ஞானமில்லையோ? ஆலோசனை விவேகிகளைவிட்டு அழிந்ததோ? அவர்களுடைய ஞானம் கெட்டுப்போயிற்றோ?]]></a:t>
+              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ? அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன் பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1805,51 +1797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்திலே வந்தார்களாகில், பின்பறிக்கிறதற்குக் கொஞ்சம் வையார்களோ? இராத்திரியில் திருடர் வந்தார்களாகில், தங்களுக்குப் போதுமென்கிறமட்டும் கொள்ளையடிப்பார்கள் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1914,51 +1906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்திலே வந்தார்களாகில், பின்பறிக்கிறதற்குக் கொஞ்சம் வையார்களோ? இராத்திரியில் திருடர் வந்தார்களாகில், தங்களுக்குப் போதுமென்கிறமட்டும் கொள்ளையடிப்பார்கள் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2023,51 +2015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. நானோ ஏசாவை வெறுமையாக்கி அவன் ஒளித்துக்கொள்ளக் கூடாதபடிக்கு அவனுடைய மறைவிடங்களை வெளிப்படுத்திப்போடுவேன்; அவனுடைய சந்ததியாரும் அவனுடைய சகோதரரும் அவனுடைய அயலாரும் அழிக்கப்படுவார்கள்; அவன் இனி இரான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2132,51 +2124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே ஏதோம் பாழாகும்; அதைக் கடந்துபோகிறவன் எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து ஈசல்போடுவான்.]]></a:t>
+              <a:t><![CDATA[10. நானோ ஏசாவை வெறுமையாக்கி அவன் ஒளித்துக்கொள்ளக் கூடாதபடிக்கு அவனுடைய மறைவிடங்களை வெளிப்படுத்திப்போடுவேன்; அவனுடைய சந்ததியாரும் அவனுடைய சகோதரரும் அவனுடைய அயலாரும் அழிக்கப்படுவார்கள்; அவன் இனி இரான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2241,51 +2233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே ஏதோம் பாழாகும்; அதைக் கடந்துபோகிறவன் எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து ஈசல்போடுவான்.]]></a:t>
+              <a:t><![CDATA[11. திக்கற்றவர்களாய்ப்போகும் உன் பிள்ளைகளை ஒப்புவி, நான் அவர்களை உயிரோடே காப்பாற்றுவேன்; உன் விதவைகள் என்னை நம்புவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2350,51 +2342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சோதோமும் கொமோராவும் அவைகளின் சுற்றுப்புறங்களும் கவிழ்க்கப்பட்டதுபோல இதுவும் கவிழ்க்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அங்கே ஒரு மனுபுத்திரனும் தங்குவதில்லை.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2459,51 +2451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சோதோமும் கொமோராவும் அவைகளின் சுற்றுப்புறங்களும் கவிழ்க்கப்பட்டதுபோல இதுவும் கவிழ்க்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அங்கே ஒரு மனுபுத்திரனும் தங்குவதில்லை.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2568,51 +2560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, பாத்திரத்தில் குடிக்கவேண்டுமென்கிற நியாயத்தீர்ப்புக்கு உள்ளாயிராதவர்கள் அதில் குடித்தார்கள்; நீ குற்றமற்று நீங்கலாயிருப்பாயோ? நீ நீங்கலாயிராமல் அதில் நிச்சயமாய்க் குடிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2677,51 +2669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2786,51 +2778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[13. போஸ்றா பாழும் நிந்தையும் அவாந்தரமும் சாபமுமாக இருக்குமென்றும், அதின் பட்டணங்கள் எல்லாம் நித்திய வனாந்தரங்களாயிருக்குமென்றும் என்னைக்கொண்டு ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2895,51 +2887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏதோமைக்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; தேமானிலே இனி ஞானமில்லையோ? ஆலோசனை விவேகிகளைவிட்டு அழிந்ததோ? அவர்களுடைய ஞானம் கெட்டுப்போயிற்றோ?]]></a:t>
+              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ? அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன் பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3004,51 +2996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல, ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3113,51 +3105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் கூடிக்கொண்டு, அதற்கு விரோதமாக வந்து யுத்தம்பண்ணுகிறதற்கு எழும்புங்கள் என்று சொல்ல, ஜாதிகளிடத்தில் ஸ்தானாபதியை அனுப்புகிற செய்தியைக் கர்த்தரிடத்திலே கேள்விப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3222,51 +3214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[15. இதோ, உன்னை ஜாதிகளுக்குள்ளே சிறியதும், மனுஷருக்குள்ளே அசட்டைபண்ணப்பட்டதுமாக்குகிறேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3331,51 +3323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3440,51 +3432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளுக்குள் இடிந்துவிழும் சத்தத்தினாலே பூமி அதிரும்; கூக்குரலின் சத்தம் சிவந்த சமுத்திரமட்டும் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3549,51 +3541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவைகளுக்குள் இடிந்துவிழும் சத்தத்தினாலே பூமி அதிரும்; கூக்குரலின் சத்தம் சிவந்த சமுத்திரமட்டும் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[16. கன்மலை வெடிப்புகளில் வாசம் பண்ணி, மேடுகளின் உச்சியைப் பிடித்திருக்கிற உன்னால் உன் பயங்கரமும் உன் இருதயத்தின் அகந்தையும் உன்னை மோசம்போக்கிற்று; நீ கழுகைப்போல் உயரத்தில் உன் கூட்டைக் கட்டினாலும் அங்கேயிருந்து உன்னை விழப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3658,51 +3650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, ஒரு கழுகைப்போல எழும்பி, பறந்துவந்து, தன் செட்டைகளைப் போஸ்றாவின்மேல் விரிப்பான்; அந்நாளிலே ஏதோமுடைய பராகிரமசாலிகளின் இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே ஏதோம் பாழாகும்; அதைக் கடந்துபோகிறவன் எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து ஈசல்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3767,51 +3759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, ஒரு கழுகைப்போல எழும்பி, பறந்துவந்து, தன் செட்டைகளைப் போஸ்றாவின்மேல் விரிப்பான்; அந்நாளிலே ஏதோமுடைய பராகிரமசாலிகளின் இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே ஏதோம் பாழாகும்; அதைக் கடந்துபோகிறவன் எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து ஈசல்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3876,51 +3868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தமஸ்குவைக் குறித்துச் சொல்வது; ஆமாத்தும் அர்ப்பாத்தும் கலங்குகிறது; பொல்லாத செய்தியை அவர்கள் கேட்டபடியினால் கரைந்து போகிறார்கள்; சமுத்திரத்தோரமாய்ச் சஞ்சலமுண்டு; அதற்கு அமைதலில்லை.]]></a:t>
+              <a:t><![CDATA[18. சோதோமும் கொமோராவும் அவைகளின் சுற்றுப்புறங்களும் கவிழ்க்கப்பட்டதுபோல இதுவும் கவிழ்க்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அங்கே ஒரு மனுபுத்திரனும் தங்குவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3985,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தமஸ்குவைக் குறித்துச் சொல்வது; ஆமாத்தும் அர்ப்பாத்தும் கலங்குகிறது; பொல்லாத செய்தியை அவர்கள் கேட்டபடியினால் கரைந்து போகிறார்கள்; சமுத்திரத்தோரமாய்ச் சஞ்சலமுண்டு; அதற்கு அமைதலில்லை.]]></a:t>
+              <a:t><![CDATA[18. சோதோமும் கொமோராவும் அவைகளின் சுற்றுப்புறங்களும் கவிழ்க்கப்பட்டதுபோல இதுவும் கவிழ்க்கப்படும் என்று கர்த்தர் சொல்லுகிறார்; அங்கே ஒரு மனுபுத்திரனும் தங்குவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4094,51 +4086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேதானின் குடிகளே, ஓடுங்கள், முதுகைக் காட்டுங்கள், பள்ளங்களில் பதுங்குங்கள்; ஏசாவை விசாரிக்குங்காலத்தில் அவன் ஆபத்தை அவன் மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4203,51 +4195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தமஸ்கு தளர்ந்துபோம், புறங்காட்டி ஓடிப்போம்; திகில் அதைப்பிடித்தது; பிரசவ ஸ்திரீயைப்போல இடுக்கமும் வேதனைகளும் அதைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4312,51 +4304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தமஸ்கு தளர்ந்துபோம், புறங்காட்டி ஓடிப்போம்; திகில் அதைப்பிடித்தது; பிரசவ ஸ்திரீயைப்போல இடுக்கமும் வேதனைகளும் அதைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4421,51 +4413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சந்தோஷமான என் ஊராகிய அந்தப் புகழ்ச்சியுள்ள நகரம் தப்ப விடப்படாமற்போயிற்றே!]]></a:t>
+              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4530,51 +4522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் அதின் வாலிபர் அதின் வீதிகளில் விழுந்து, யுத்தமனுஷர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. இதோ, புரண்டு ஓடுகிற யோர்தானிடத்திலிருந்து சிங்கம் வருவது போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனைச் சடிதியிலே அங்கேயிருந்து ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாய்க் கட்டளையிட்டு அனுப்பத் தெரிந்துகொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு மட்டுக்கட்டுகிறவன் யார்? எனக்கு முன்பாக நிலைநிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4639,51 +4631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆதலால் அதின் வாலிபர் அதின் வீதிகளில் விழுந்து, யுத்தமனுஷர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4748,51 +4740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தமஸ்குவின் மதில்களில் தீக்கொளுத்துவேன்; அது பெனாதாத்தின் அரமனைகளைப் பட்சிக்கும் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4857,51 +4849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் முறியடிக்கும் கேதாரையும் காத்சோருடைய ராஜ்யங்களையும் குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: எழும்பி, கேதாருக்கு விரோதமாகப் போய், கீழ்த்திசைப்புத்திரரைப் பாழாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தர் ஏதோமுக்கு விரோதமாக யோசித்த ஆலோசனையையும், அவர் தேமானின் குடிகளுக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மந்தையில் சிறியவர்கள் மெய்யாகவே அவர்களைப் பிடித்திழுப்பார்கள், அவர்கள் இருக்கிற தாபரங்களை அவர் மெய்யாகவே பாழாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4966,51 +4958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் முறியடிக்கும் கேதாரையும் காத்சோருடைய ராஜ்யங்களையும் குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: எழும்பி, கேதாருக்கு விரோதமாகப் போய், கீழ்த்திசைப்புத்திரரைப் பாழாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[21. அவைகளுக்குள் இடிந்துவிழும் சத்தத்தினாலே பூமி அதிரும்; கூக்குரலின் சத்தம் சிவந்த சமுத்திரமட்டும் கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5075,51 +5067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய கூடாரங்களையும் அவர்களுடைய மந்தைகளையும் வாங்கி, அவர்களுடைய திரைகளையும் அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் அவர்களுடைய ஒட்டகங்களையும் தங்களுக்கென்று கொண்டுபோய், எத்திசையும் பயம் என்று சொல்லி, அவர்கள்மேல் ஆர்ப்பரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அவைகளுக்குள் இடிந்துவிழும் சத்தத்தினாலே பூமி அதிரும்; கூக்குரலின் சத்தம் சிவந்த சமுத்திரமட்டும் கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5184,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய கூடாரங்களையும் அவர்களுடைய மந்தைகளையும் வாங்கி, அவர்களுடைய திரைகளையும் அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் அவர்களுடைய ஒட்டகங்களையும் தங்களுக்கென்று கொண்டுபோய், எத்திசையும் பயம் என்று சொல்லி, அவர்கள்மேல் ஆர்ப்பரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. இதோ, ஒரு கழுகைப்போல எழும்பி, பறந்துவந்து, தன் செட்டைகளைப் போஸ்றாவின்மேல் விரிப்பான்; அந்நாளிலே ஏதோமுடைய பராகிரமசாலிகளின் இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5293,51 +5285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேதானின் குடிகளே, ஓடுங்கள், முதுகைக் காட்டுங்கள், பள்ளங்களில் பதுங்குங்கள்; ஏசாவை விசாரிக்குங்காலத்தில் அவன் ஆபத்தை அவன் மேல் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5402,51 +5394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[22. இதோ, ஒரு கழுகைப்போல எழும்பி, பறந்துவந்து, தன் செட்டைகளைப் போஸ்றாவின்மேல் விரிப்பான்; அந்நாளிலே ஏதோமுடைய பராகிரமசாலிகளின் இருதயம் பிரசவவேதனைப்படுகிற ஸ்திரீயின் இருதயம்போல இருக்கும் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5511,51 +5503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[23. தமஸ்குவைக் குறித்துச் சொல்வது; ஆமாத்தும் அர்ப்பாத்தும் கலங்குகிறது; பொல்லாத செய்தியை அவர்கள் கேட்டபடியினால் கரைந்து போகிறார்கள்; சமுத்திரத்தோரமாய்ச் சஞ்சலமுண்டு; அதற்கு அமைதலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5620,51 +5612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[23. தமஸ்குவைக் குறித்துச் சொல்வது; ஆமாத்தும் அர்ப்பாத்தும் கலங்குகிறது; பொல்லாத செய்தியை அவர்கள் கேட்டபடியினால் கரைந்து போகிறார்கள்; சமுத்திரத்தோரமாய்ச் சஞ்சலமுண்டு; அதற்கு அமைதலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5729,51 +5721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சாமல் நிர்விசாரமாய்க் குடியிருக்கிற ஜாதிக்கு விரோதமாக எழும்பிப்போங்கள் என்று கர்த்தர் சொல்லுகிறார். அதற்கு வாசல்களுமில்லை, தாழ்பாள்களுமில்லை; அவர்கள் தனிப்படத் தங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. தமஸ்கு தளர்ந்துபோம், புறங்காட்டி ஓடிப்போம்; திகில் அதைப்பிடித்தது; பிரசவ ஸ்திரீயைப்போல இடுக்கமும் வேதனைகளும் அதைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5838,51 +5830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அஞ்சாமல் நிர்விசாரமாய்க் குடியிருக்கிற ஜாதிக்கு விரோதமாக எழும்பிப்போங்கள் என்று கர்த்தர் சொல்லுகிறார். அதற்கு வாசல்களுமில்லை, தாழ்பாள்களுமில்லை; அவர்கள் தனிப்படத் தங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. தமஸ்கு தளர்ந்துபோம், புறங்காட்டி ஓடிப்போம்; திகில் அதைப்பிடித்தது; பிரசவ ஸ்திரீயைப்போல இடுக்கமும் வேதனைகளும் அதைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5947,51 +5939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[25. சந்தோஷமான என் ஊராகிய அந்தப் புகழ்ச்சியுள்ள நகரம் தப்ப விடப்படாமற்போயிற்றே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6056,51 +6048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. ஆதலால் அதின் வாலிபர் அதின் வீதிகளில் விழுந்து, யுத்தமனுஷர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6165,51 +6157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. ஆதலால் அதின் வாலிபர் அதின் வீதிகளில் விழுந்து, யுத்தமனுஷர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6274,51 +6266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆத்தோர் வலுசர்ப்பங்களின் தாபரமாகி, என்றென்றைக்கும் பாழாய்க்கிடக்கும்; ஒருவனும் அங்கே குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதிலே, தங்குவதுமில்லையென்கிறார்.]]></a:t>
+              <a:t><![CDATA[27. தமஸ்குவின் மதில்களில் தீக்கொளுத்துவேன்; அது பெனாதாத்தின் அரமனைகளைப் பட்சிக்கும் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6383,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆத்தோர் வலுசர்ப்பங்களின் தாபரமாகி, என்றென்றைக்கும் பாழாய்க்கிடக்கும்; ஒருவனும் அங்கே குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதிலே, தங்குவதுமில்லையென்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் முறியடிக்கும் கேதாரையும் காத்சோருடைய ராஜ்யங்களையும் குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: எழும்பி, கேதாருக்கு விரோதமாகப் போய், கீழ்த்திசைப்புத்திரரைப் பாழாக்குங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6492,51 +6484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்திலே வந்தார்களாகில், பின்பறிக்கிறதற்குக் கொஞ்சம் வையார்களோ? இராத்திரியில் திருடர் வந்தார்களாகில், தங்களுக்குப் போதுமென்கிறமட்டும் கொள்ளையடிப்பார்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6601,51 +6593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யூதா ராஜாவாகிய சிதேக்கியாவினுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, ஏலாமுக்கு விரோதமாக எரேமியா என்னும் தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[28. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் முறியடிக்கும் கேதாரையும் காத்சோருடைய ராஜ்யங்களையும் குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: எழும்பி, கேதாருக்கு விரோதமாகப் போய், கீழ்த்திசைப்புத்திரரைப் பாழாக்குங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6710,51 +6702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யூதா ராஜாவாகிய சிதேக்கியாவினுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, ஏலாமுக்கு விரோதமாக எரேமியா என்னும் தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய கூடாரங்களையும் அவர்களுடைய மந்தைகளையும் வாங்கி, அவர்களுடைய திரைகளையும் அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் அவர்களுடைய ஒட்டகங்களையும் தங்களுக்கென்று கொண்டுபோய், எத்திசையும் பயம் என்று சொல்லி, அவர்கள்மேல் ஆர்ப்பரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6819,51 +6811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ஏலாமின் வில்லென்னும் அவர்களுடைய பிரதான வல்லமையை முறித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய கூடாரங்களையும் அவர்களுடைய மந்தைகளையும் வாங்கி, அவர்களுடைய திரைகளையும் அவர்களுடைய எல்லாத் தட்டுமுட்டுகளையும் அவர்களுடைய ஒட்டகங்களையும் தங்களுக்கென்று கொண்டுபோய், எத்திசையும் பயம் என்று சொல்லி, அவர்கள்மேல் ஆர்ப்பரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6928,51 +6920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ஏலாமின் வில்லென்னும் அவர்களுடைய பிரதான வல்லமையை முறித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7037,51 +7029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ? அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன் பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
+              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7146,51 +7138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ? அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன் பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
+              <a:t><![CDATA[30. காத்சோரின் குடிகளே, ஓடி தூரத்தில் அலையுங்கள்; பள்ளத்தில் ஒதுங்கிப் பதுங்குங்கள் என்று கர்த்தர் சொல்லுகிறார்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் உங்களுக்கு விரோதமாக ஆலோசனைசெய்து, உங்களுக்கு விரோதமாக உபாயங்களைச் சிந்தித்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7255,51 +7247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அம்மோன் புத்திரரைக்குறித்துக் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலுக்குக் குமாரர் இல்லையோ? அவனுக்குச் சுதந்தரவாளி இல்லையோ? அவர்கள் ராஜா காத்தேசத்தைச் சுதந்தரித்துக்கொண்டு, அதின் ஜனம் இவன் பட்டணங்களில் குடியிருப்பானேன்?]]></a:t>
+              <a:t><![CDATA[31. அஞ்சாமல் நிர்விசாரமாய்க் குடியிருக்கிற ஜாதிக்கு விரோதமாக எழும்பிப்போங்கள் என்று கர்த்தர் சொல்லுகிறார். அதற்கு வாசல்களுமில்லை, தாழ்பாள்களுமில்லை; அவர்கள் தனிப்படத் தங்கியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7364,51 +7356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வானத்தின் நாலு திசைகளிலுமிருந்து நாலு காற்றுகளை ஏலாமின் மேல் வரப்பண்ணி, அவர்களை இந்த எல்லாத் திசைகளிலும் சிதறடிப்பேன்; ஏலாம் தேசத்திலிருந்து துரத்துண்டவர்கள் சகல ஜாதிகளிலும் சிதறப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அஞ்சாமல் நிர்விசாரமாய்க் குடியிருக்கிற ஜாதிக்கு விரோதமாக எழும்பிப்போங்கள் என்று கர்த்தர் சொல்லுகிறார். அதற்கு வாசல்களுமில்லை, தாழ்பாள்களுமில்லை; அவர்கள் தனிப்படத் தங்கியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7473,51 +7465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வானத்தின் நாலு திசைகளிலுமிருந்து நாலு காற்றுகளை ஏலாமின் மேல் வரப்பண்ணி, அவர்களை இந்த எல்லாத் திசைகளிலும் சிதறடிப்பேன்; ஏலாம் தேசத்திலிருந்து துரத்துண்டவர்கள் சகல ஜாதிகளிலும் சிதறப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7582,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7691,51 +7683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. திராட்சப்பழங்களை அறுக்கிறவர்கள் உன்னிடத்திலே வந்தார்களாகில், பின்பறிக்கிறதற்குக் கொஞ்சம் வையார்களோ? இராத்திரியில் திருடர் வந்தார்களாகில், தங்களுக்குப் போதுமென்கிறமட்டும் கொள்ளையடிப்பார்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7800,51 +7792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. அவர்களுடைய ஒட்டகங்கள் கொள்ளையும், அவர்களுடைய ஆடு மாடுகளின் ஏராளம் சூறையுமாகும்; நான் அவர்களைச் சகல திசைகளுமான கடையாந்தர மூலைகளில் இருக்கிறவர்களிடத்துக்குச் சிதறடித்துவிட்டு, அதினுடைய சகல பக்கங்களிலுமிருந்து அவர்களுக்கு ஆபத்தை வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7909,51 +7901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால், இதோ நாட்கள் வருமென்று கர்த்தர் சொல்லுகிறார், அப்பொழுது அம்மோன் புத்திரரின் பட்டணமாகிய ரப்பாவிலே யுத்தத்தின் ஆர்ப்பரிப்பைக் கேட்கப்பண்ணுவேன்; அது பாழான மண்மேடாகும்; அதற்கடுத்த ஊர்களும் அக்கினியால் சுட்டெரிக்கப்படும்; ஆனாலும் இஸ்ரவேல் தன் தேசத்தைச் சுதந்தரித்துக் கொண்டவர்களின் தேசத்தைச் சுதந்தரித்துக்கொள்ளும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. ஆத்தோர் வலுசர்ப்பங்களின் தாபரமாகி, என்றென்றைக்கும் பாழாய்க்கிடக்கும்; ஒருவனும் அங்கே குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதிலே, தங்குவதுமில்லையென்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8018,51 +8010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
+              <a:t><![CDATA[33. ஆத்தோர் வலுசர்ப்பங்களின் தாபரமாகி, என்றென்றைக்கும் பாழாய்க்கிடக்கும்; ஒருவனும் அங்கே குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதிலே, தங்குவதுமில்லையென்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8127,51 +8119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
+              <a:t><![CDATA[34. யூதா ராஜாவாகிய சிதேக்கியாவினுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, ஏலாமுக்கு விரோதமாக எரேமியா என்னும் தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8236,51 +8228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
+              <a:t><![CDATA[34. யூதா ராஜாவாகிய சிதேக்கியாவினுடைய ராஜ்யபாரத்தின் துவக்கத்திலே, ஏலாமுக்கு விரோதமாக எரேமியா என்னும் தீர்க்கதரிசிக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8345,51 +8337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எனக்கு விரோதமாய் வருகிறவன் யார் என்று சொல்லி, உன் செல்வத்தை நம்பின சீர்கெட்ட குமாரத்தியே, நீ பள்ளத்தாக்குகளைப்பற்றிப் பெருமை பாராட்டுவானேன்? உன் பள்ளத்தாக்கு கரைந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[35. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் ஏலாமின் வில்லென்னும் அவர்களுடைய பிரதான வல்லமையை முறித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8454,51 +8446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எனக்கு விரோதமாய் வருகிறவன் யார் என்று சொல்லி, உன் செல்வத்தை நம்பின சீர்கெட்ட குமாரத்தியே, நீ பள்ளத்தாக்குகளைப்பற்றிப் பெருமை பாராட்டுவானேன்? உன் பள்ளத்தாக்கு கரைந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[36. வானத்தின் நாலு திசைகளிலுமிருந்து நாலு காற்றுகளை ஏலாமின் மேல் வரப்பண்ணி, அவர்களை இந்த எல்லாத் திசைகளிலும் சிதறடிப்பேன்; ஏலாம் தேசத்திலிருந்து துரத்துண்டவர்கள் சகல ஜாதிகளிலும் சிதறப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8563,51 +8555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் ஏலாமியரை அவர்கள் சத்துருக்களுக்கு முன்பாகவும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களுக்கு முன்பாகவும் கலங்கப்பண்ணி, என் கோபத்தின் உக்கிரமாகிய தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை நிர்மூலமாகுமட்டும் பட்டயத்தை அவர்களுக்குப் பின்னாக அனுப்பி,]]></a:t>
+              <a:t><![CDATA[36. வானத்தின் நாலு திசைகளிலுமிருந்து நாலு காற்றுகளை ஏலாமின் மேல் வரப்பண்ணி, அவர்களை இந்த எல்லாத் திசைகளிலும் சிதறடிப்பேன்; ஏலாம் தேசத்திலிருந்து துரத்துண்டவர்கள் சகல ஜாதிகளிலும் சிதறப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8890,51 +8882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோ ஏசாவை வெறுமையாக்கி அவன் ஒளித்துக்கொள்ளக் கூடாதபடிக்கு அவனுடைய மறைவிடங்களை வெளிப்படுத்திப்போடுவேன்; அவனுடைய சந்ததியாரும் அவனுடைய சகோதரரும் அவனுடைய அயலாரும் அழிக்கப்படுவார்கள்; அவன் இனி இரான்.]]></a:t>
+              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8999,51 +8991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[37. நான் ஏலாமியரை அவர்கள் சத்துருக்களுக்கு முன்பாகவும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களுக்கு முன்பாகவும் கலங்கப்பண்ணி, என் கோபத்தின் உக்கிரமாகிய தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை நிர்மூலமாகுமட்டும் பட்டயத்தை அவர்களுக்குப் பின்னாக அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9108,51 +9100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[38. என் சிங்காசனத்தை ஏலாமிலே வைத்து, அங்கேயிருந்து ராஜாவையும் பிரபுக்களையும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9217,51 +9209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, உன் சுற்றுப்புறத்தார் எல்லாராலும் உன்மேல் திகிலை வரப்பண்ணுவேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் அவரவர் தம்தம் முன் இருக்கும் வழியே ஓடத் துரத்தப்படுவீர்கள்; வலசைவாங்கி ஓடுகிறவர்களைச் சேர்ப்பார் ஒருவருமில்லை.]]></a:t>
+              <a:t><![CDATA[38. என் சிங்காசனத்தை ஏலாமிலே வைத்து, அங்கேயிருந்து ராஜாவையும் பிரபுக்களையும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9326,51 +9318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குப்பின்பு அம்மோன் புத்திரருடைய சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[39. ஆனாலும் கடைசிநாட்களிலே நான் ஏலாமின் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9435,268 +9427,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. என் சிங்காசனத்தை ஏலாமிலே வைத்து, அங்கேயிருந்து ராஜாவையும் பிரபுக்களையும் அழித்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
-[...216 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[39. ஆனாலும் கடைசிநாட்களிலே நான் ஏலாமின் சிறையிருப்பைத் திருப்புவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -9762,51 +9536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நானோ ஏசாவை வெறுமையாக்கி அவன் ஒளித்துக்கொள்ளக் கூடாதபடிக்கு அவனுடைய மறைவிடங்களை வெளிப்படுத்திப்போடுவேன்; அவனுடைய சந்ததியாரும் அவனுடைய சகோதரரும் அவனுடைய அயலாரும் அழிக்கப்படுவார்கள்; அவன் இனி இரான்.]]></a:t>
+              <a:t><![CDATA[3. எஸ்போனே, அலறு; ஆயி பாழாக்கப்பட்டது; ரப்பாவின் குமாரத்திகளே, ஓலமிடுங்கள்; இரட்டை உடுத்திக்கொண்டு, புலம்பி, வேலிகளில் சுற்றித்திரியுங்கள்; அவர்கள் ராஜா அதின் ஆசாரியர்களோடும் அதின் பிரபுக்களோடுங்கூடச் சிறைப்பட்டுப் போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9841,51 +9615,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493597" r:id="rId1"/>
+    <p:sldLayoutId id="2473414184" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10541,66 +10315,50 @@
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10709,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നിന്റെ അനാഥന്മാരെ ഉപേക്ഷിക്ക; ഞാൻ അവരെ ജീവനോടെ രക്ഷിക്കും; നിന്റെ വിധവമാർ എന്നിൽ ആശ്രയിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[4. Wherefore glory you in the valleys, your flowing valley, O backsliding daughter? that trusted in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: പാനപാത്രം കുടിപ്പാൻ അർഹതയില്ലാത്തവർ കുടിക്കേണ്ടിവന്നു; പിന്നെ]]></a:t>
+              <a:t><![CDATA[her treasures, saying, Who shall come unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കു ശിക്ഷ വരാതെ പോകുമോ? നിനക്കു ശിക്ഷ വരാതെ പോകയില്ല; നീയും കുടിക്കേണ്ടിവരും.]]></a:t>
+              <a:t><![CDATA[5. Behold, I will bring a fear upon you, says the Lord GOD of hosts, from all those that be about]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ബൊസ്രാ സ്തംഭനവും നിന്ദയും ശൂന്യവും ശാപവുമായി ഭവിക്കും; അതിന്റെ എല്ലാപട്ടണങ്ങളും]]></a:t>
+              <a:t><![CDATA[you; and all of you shall be driven out every man right forth; and none shall gather up him that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിത്യശൂന്യങ്ങളായ്തീരും എന്നു ഞാൻ എന്നെക്കൊണ്ടു തന്നേ സത്യം ചെയ്തിരിക്കുന്നു എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[wanders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[6. And afterward I will bring again the captivity of the children of Ammon, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നിങ്ങൾ ഒരുമിച്ചുകൂടി അതിന്റെ നേരെ ചെല്ലുവിൻ; യുദ്ധത്തിന്നായി എഴുന്നേല്പിൻ! എന്നിങ്ങനെ]]></a:t>
+              <a:t><![CDATA[7. Concerning Edom, thus says the LORD of hosts; Is wisdom no more in Teman? is counsel perished]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചുപറവാൻ ഒരു ദൂതനെ ജാതികളുടെ അടുക്കലേക്കു അയച്ചിരിക്കുന്നു എന്നൊരു വർത്തമാനം ഞാൻ]]></a:t>
+              <a:t><![CDATA[from the prudent? is their wisdom vanished?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയിങ്കൽനിന്നു കേട്ടു.]]></a:t>
+              <a:t><![CDATA[8. Flee all of you, turn back, dwell deep, O inhabitants of Dedan; for I will bring the calamity of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഞാൻ നിന്നെ ജാതികളുടെ ഇടയിൽ ചെറിയവനും മനുഷ്യരുടെ ഇടയിൽ നിന്ദിതനും ആക്കും.]]></a:t>
+              <a:t><![CDATA[Esau upon him, the time that I will visit him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എദോമിനെക്കുറിച്ചുള്ള അരുളപ്പാടു. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: തേമാനിൽ ഇനി]]></a:t>
+              <a:t><![CDATA[1. Concerning the Ammonites, thus says the LORD; Has Israel no sons? has he no heir? why then does]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. പാറപ്പിളർപ്പുകളിൽ പാർത്തു കുന്നുകളുടെ മുകൾ പിടിച്ചുകൊണ്ടിരിക്കുന്നവനേ, നിന്റെ ഭയങ്കരത്വം]]></a:t>
+              <a:t><![CDATA[9. If grape-gatherers come to you, would they not leave some gleaning grapes? if thieves by night,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിചാരിച്ചാൽ നിന്റെ ഹൃദയത്തിലെ അഹങ്കാരം നിന്നെ ചതിച്ചിരിക്കുന്നു; നീ കഴുകനെപ്പോലെ നിന്റെ കൂടു]]></a:t>
+              <a:t><![CDATA[they will destroy till they have enough.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉയരത്തിൽ വെച്ചാലും അവിടെനിന്നു ഞാൻ നിന്നെ താഴെ ഇറങ്ങുമാറാക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[10. But I have made Esau bare, I have uncovered his secret places, and he shall not be able to hide]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. എദോം സ്തംഭനവിഷയമായ്തീരും; അതിന്നരികത്തുകൂടി കടന്നുപോകുന്ന ഏവരും സ്തംഭിച്ചു അതിന്റെ സകലബാധകളും]]></a:t>
+              <a:t><![CDATA[himself: his seed is spoiled, and his brethren, and his neighbours, and he is not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിമിത്തം ചൂളകുത്തും.]]></a:t>
+              <a:t><![CDATA[11. Leave your fatherless children, I will preserve them alive; and let your widows trust in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. സൊദോമിന്റെയും ഗൊമോരയുടെയും അവയുടെ അയൽപട്ടണങ്ങളുടെയും ഉന്മൂലനാശശേഷം എന്നപോലെ അവിടെയും ആരും]]></a:t>
+              <a:t><![CDATA[12. For thus says the LORD; Behold, they whose judgment was not to drink of the cup have assuredly]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാർക്കയില്ല; ഒരു മനുഷ്യനും അവിടെ വസിക്കയില്ല എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[drunken; and are you he that shall altogether go unpunished? you shall not go unpunished, but you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യോർദ്ദാന്റെ വൻ കാട്ടിൽനിന്നു ഒരു സിംഹം എന്നപോലെ അവൻ എപ്പോഴും പച്ചയായിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[shall surely drink of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേച്ചൽപുറങ്ങളിലേക്കു കയറിവരുന്നു; ഞാൻ അവരെ പെട്ടന്നു അതിൽനിന്നു ഓടിച്ചുകളയും; ഞാൻ തിരഞ്ഞെടുക്കുന്ന]]></a:t>
+              <a:t><![CDATA[13. For I have sworn by myself, says the LORD, that Bozrah shall become a desolation, a reproach, a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരാളെ അതിന്നു നിയമിക്കും; എനിക്കു സമനായവൻ ആർ? എനിക്കു നേരം കുറിക്കുന്നവൻ ആർ? എന്റെ മുമ്പാകെ]]></a:t>
+              <a:t><![CDATA[waste, and a curse; and all the cities thereof shall be perpetual wastes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജ്ഞാനമില്ലയോ? ആലോചന വിവേകികളെ വിട്ടു നശിച്ചുപോയോ? അവരുടെ ജ്ഞാനം ക്ഷയിച്ചുപോയോ?]]></a:t>
+              <a:t><![CDATA[their king inherit Gad, and his people dwell in his cities?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിൽക്കാകുന്ന ഇടയൻ ആർ?]]></a:t>
+              <a:t><![CDATA[14. I have heard a rumour from the LORD, and an ambassador is sent unto the heathen, saying, Gather]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അതുകൊണ്ടു യഹോവ എദോമിനെക്കുറിച്ചു ആലോചിച്ച ആലോചനയും തേമാൻ നിവാസികളെക്കുറിച്ചു നിരൂപിച്ച]]></a:t>
+              <a:t><![CDATA[all of you together, and come against her, and rise up to the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരൂപണങ്ങളും കേൾപ്പിൻ; ആട്ടിൻ കൂട്ടത്തിൽ ചെറിയവരെ അവർ ഇഴെച്ചുകൊണ്ടുപോകും; അവൻ അവരുടെ മേച്ചൽപുറങ്ങളെ]]></a:t>
+              <a:t><![CDATA[15. For, lo, I will make you small among the heathen, and despised among men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരോടുകൂടെ ശൂന്യമാക്കും.]]></a:t>
+              <a:t><![CDATA[16. Your terribleness has deceived you, and the pride of yours heart, O you that dwell in the clefts]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവരുടെ വീഴ്ചയുടെ മുഴക്കത്തിങ്കൽ ഭൂമി നടുങ്ങുന്നു; ഒരു നിലവിളി; അതിന്റെ ഒച്ച ചെങ്കടലിൽ]]></a:t>
+              <a:t><![CDATA[of the rock, that hold the height of the hill: though you should make your nest as high as the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേൾക്കുന്നു!]]></a:t>
+              <a:t><![CDATA[eagle, I will bring you down from thence, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അവൻ കഴുകനെപ്പോലെ പൊങ്ങി പറന്നു വന്നു ബൊസ്രയുടെമേൽ ചിറകു വിടർക്കും; അന്നാളിൽ എദോമിലെ]]></a:t>
+              <a:t><![CDATA[17. Also Edom shall be a desolation: every one that goes by it shall be astonished, and shall hiss]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീരന്മാരുടെ ഹൃദയം നോവുകിട്ടിയ സ്ത്രീയുടെ ഹൃദയം പോലെയാകും.]]></a:t>
+              <a:t><![CDATA[at all the plagues thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ദമ്മേശെക്കിനെക്കുറിച്ചുള്ള അരുളപ്പാടു. ഹമാത്തും അർപ്പാദും ദോഷവർത്തമാനം കേട്ടതു കൊണ്ടു ലജ്ജിച്ചു]]></a:t>
+              <a:t><![CDATA[18. As in the overthrow of Sodom and Gomorrah and the neighbour cities thereof, says the LORD, no]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉരുകിപ്പോയിരിക്കുന്നു; കടൽവരെ ദുഃഖം വ്യാപിച്ചിരിക്കുന്നു; അതിന്നു അടങ്ങിയിരിപ്പാൻ കഴിവില്ല.]]></a:t>
+              <a:t><![CDATA[man shall abide there, neither shall a son of man dwell in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ദെദാൻ നിവാസികളേ, ഓടിപ്പോകുവിൻ; പിന്തിരിഞ്ഞു കുഴികളിൽ പാർത്തുകൊൾവിൻ; ഞാൻ ഏശാവിന്റെ ആപത്തു, അവന്റെ]]></a:t>
+              <a:t><![CDATA[2. Therefore, behold, the days come, says the LORD, that I will cause an alarm of war to be heard in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ദമ്മേശെക്ക് ക്ഷീണിച്ചു ഓടിപ്പോകുവാൻ തിരിയുന്നു; നടുക്കം അതിന്നു പിടിച്ചിരിക്കുന്നു; നോവു]]></a:t>
+              <a:t><![CDATA[19. Behold, he shall come up like a lion from the swelling of Jordan against the habitation of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിട്ടിയ സ്ത്രീക്കു എന്നപോലെ അതിന്നു അതിവ്യസനവും വേദനയും പിടിപെട്ടിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[strong: but I will suddenly make him run away from her: and who is a chosen man, that I may appoint]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. കീർത്തിയുള്ള പട്ടണം എന്റെ ആനന്ദപുരം ഉപേക്ഷിക്കാതിരിക്കുന്നതെങ്ങനെ?]]></a:t>
+              <a:t><![CDATA[over her? for who is like me? and who will appoint me the time? and who is that shepherd that will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അതുകൊണ്ടു അതിലെ യൌവനക്കാർ അതിന്റെ വീഥികളിൽ വീഴുകയും സകലയോദ്ധാക്കളും അന്നു നശിച്ചുപോകയും]]></a:t>
+              <a:t><![CDATA[stand before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യും എന്നു സൈന്യങ്ങളുടെ യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[20. Therefore hear the counsel of the LORD, that he has taken against Edom; and his purposes, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ഞാൻ ദമ്മേശെക്കിന്റെ മതിലുകൾക്കു തീവെക്കും; അതു ബെൻ-ഹദദിന്റെ അരമനകളെ ദഹിപ്പിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[he has purposed against the inhabitants of Teman: Surely the least of the flock shall draw them out:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ബാബേൽരാജാവായ നെബൂഖദ്നേസർ ജയിച്ചടക്കിയ കേദാരിനെയും ഹാസോർരാജ്യങ്ങളെയും കുറിച്ചുള്ള അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[surely he shall make their habitations desolate with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങൾ പുറപ്പെട്ടു കേദാരിൽ ചെന്നു കിഴക്കരെ നശിപ്പിച്ചുകളവിൻ.]]></a:t>
+              <a:t><![CDATA[21. The earth is moved at the noise of their fall, at the cry the noise thereof was heard in the Red]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. അവരുടെ കൂടാരങ്ങളെയും ആട്ടിൻ കൂട്ടങ്ങളെയും അവർ അപഹരിക്കും; അവരുടെ തിരശ്ശീലകളെയും സകലഉപകരണങ്ങളെയും]]></a:t>
+              <a:t><![CDATA[sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒട്ടകങ്ങളെയും അവർ കൊണ്ടുപോകും; സർവ്വത്രഭീതി എന്നു അവർ അവരോടു വിളിച്ചുപറയും.]]></a:t>
+              <a:t><![CDATA[22. Behold, he shall come up and fly as the eagle, and spread his wings over Bozrah: and at that day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദർശനകാലം തന്നേ, അവന്നു വരുത്തും.]]></a:t>
+              <a:t><![CDATA[Rabbah of the Ammonites; and it shall be a desolate heap, and her daughters shall be burned with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഹാസോർനിവാസികളേ, ഓടിപ്പോകുവിൻ; അതിദൂരത്തു ചെന്നു കുഴിയിൽ പാർത്തുകൊൾവിൻ എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[shall the heart of the mighty men of Edom be as the heart of a woman in her pangs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു; ബാബേൽരാജാവായ നെബൂഖദ്നേസർ നിങ്ങളെക്കുറിച്ചു ഒരു ആലേചന ആലോചിച്ചു ഒരു നിരൂപണം]]></a:t>
+              <a:t><![CDATA[23. Concerning Damascus. Hamath is confounded, and Arpad: for they have heard evil tidings: they are]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരൂപിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[fainthearted; there is sorrow on the sea; it cannot be quiet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. വാതിലുകളും ഓടാമ്പലുകളും എല്ലാതെ തനിച്ചു പാർക്കുന്നവരും സ്വൈരവും നിർഭയവുമായി വസിക്കുന്നവരുമായ]]></a:t>
+              <a:t><![CDATA[24. Damascus is waxed feeble, and turns herself to flee, and fear has seized on her: anguish and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജാതിയുടെ അടുക്കൽ പുറപ്പെട്ടു ചെല്ലുവിൻ എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[sorrows have taken her, as a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അവരുടെ ഒട്ടകങ്ങൾ കവർച്ചയും അവരുടെ കന്നുകാലിക്കൂട്ടങ്ങൾ കൊള്ളയും ആയിത്തീരും; തലയുടെ അരികു]]></a:t>
+              <a:t><![CDATA[25. How is the city of praise not left, the city of my joy!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വടിച്ചുവരെ ഞാൻ എല്ലാകാറ്റുകളിലേക്കും ചിന്നിച്ചുകളകയും നാലു പുറത്തുനിന്നും അവർക്കു ആപത്തു വരുത്തുകയും]]></a:t>
+              <a:t><![CDATA[26. Therefore her young men shall fall in her streets, and all the men of war shall be cut off in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[that day, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ഹാസോർ കുറുനരികളുടെ പാർപ്പിടവും നിത്യശൂന്യവും ആയിത്തീരും; ആരും അവിടെ പാർക്കയില്ല; ഒരു മനുഷ്യനും]]></a:t>
+              <a:t><![CDATA[27. And I will kindle a fire in the wall of Damascus, and it shall consume the palaces of Benhadad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവിടെ വസിക്കയുമില്ല.]]></a:t>
+              <a:t><![CDATA[28. Concerning Kedar, and concerning the kingdoms of Hazor, which Nebuchadrezzar king of Babylon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. മുന്തിരിപ്പഴം പറിക്കുന്നവർ നിന്റെ അടുക്കൽ വന്നാൽ കാലാ പറിപ്പാൻ ചിലതു ശേഷിപ്പിക്കയില്ലയോ?]]></a:t>
+              <a:t><![CDATA[fire: then shall Israel be heir unto them that were his heirs, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. യെഹൂദാരാജാവായ സിദെക്കീയാവിന്റെ വാഴ്ചയുടെ ആരംഭത്തിങ്കൽ ഏലാമിനെക്കുറിച്ചു യിരെമ്യാപ്രവാചകന്നുണ്ടായ]]></a:t>
+              <a:t><![CDATA[shall strike, thus says the LORD; Arise all of you, go up to Kedar, and spoil the men of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18101,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[29. Their tents and their flocks shall they take away: they shall take to themselves their curtains,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18233,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ ഏലാമിന്റെ മുഖ്യബലമായ അവരുടെ വില്ലു]]></a:t>
+              <a:t><![CDATA[and all their vessels, and their camels; and they shall cry unto them, Fear is on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18365,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒടിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[30. Flee, get you far off, dwell deep, O all of you inhabitants of Hazor, says the LORD; for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18497,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അമ്മോന്യരെക്കുറിച്ചുള്ള അരുളപ്പാടു. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: യിസ്രായേലിന്നു]]></a:t>
+              <a:t><![CDATA[Nebuchadrezzar king of Babylon has taken counsel against you, and has conceived a purpose against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുത്രന്മാരില്ലയോ? അവന്നു അവകാശിയില്ലയോ? പിന്നെ മൽക്കോം ഗാദിനെ കൈവശമാക്കി, അവന്റെ ജനം അതിലെ]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടണങ്ങളിൽ പാർക്കുന്നതെന്തു?]]></a:t>
+              <a:t><![CDATA[31. Arise, get you up unto the wealthy nation, that dwells without care, says the LORD, which have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18893,51 +18651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ഞാൻ ഏലാമിന്റെ നേരെ ആകാശത്തിന്റെ നാലു ദിക്കിൽനിന്നും നാലു കാറ്റുവരുത്തി ഈ എല്ലാകാറ്റുകളിലേക്കും]]></a:t>
+              <a:t><![CDATA[neither gates nor bars, which dwell alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19025,51 +18783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരെ ചിന്നിച്ചുകളയും; ഏലാമിന്റെ ഭ്രഷ്ടന്മാർ ചെല്ലാത്ത ഒരു ജാതികയും ഉണ്ടായിരിക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[32. And their camels shall be a booty, and the multitude of their cattle a spoil: and I will scatter]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19157,51 +18915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ആകയാൽ ഞാൻ അമ്മോന്യരുടെ രബ്ബയിൽ യുദ്ധത്തിന്റെ ആർപ്പുവിളി കേൾപ്പിക്കുന്ന കാലം വരുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[into all winds them that are in the utmost corners; and I will bring their calamity from all sides]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19289,51 +19047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാത്രിയിൽ കള്ളന്മാർ വന്നാൽ തങ്ങൾക്കു മതിയാകുവോളം മാത്രമല്ലോ നശിപ്പിക്കുന്നതു?]]></a:t>
+              <a:t><![CDATA[3. Wail, O Heshbon, for Ai is spoiled: cry, all of you daughters of Rabbah, gird you with sackcloth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19421,51 +19179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു; അന്നു അതു ശൂന്യമായി കല്ക്കുന്നാകും; അതിന്റെ പുത്രീനഗരങ്ങളും തീ പിടിച്ചു]]></a:t>
+              <a:t><![CDATA[thereof, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19553,51 +19311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെന്തുപോകും; യിസ്രായേൽ തന്നേ കൈവശമാക്കിയവരെ കൈവശമാക്കും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[33. And Hazor shall be a dwelling for dragons, and a desolation for ever: there shall no man abide]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19685,51 +19443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഹെശ്ബോനേ, മുറയിടുക; ഹായി ശൂന്യമായ്പോയിരിക്കുന്നുവല്ലോ; രബ്ബയുടെ പുത്രീനഗരങ്ങളേ, നിലവിളിപ്പിൻ;]]></a:t>
+              <a:t><![CDATA[there, nor any son of man dwell in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19817,51 +19575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രട്ടുടുത്തുകൊൾവിൻ; വിലപിച്ചുകൊണ്ടു വേലികൾക്കരികെ ഉഴന്നുനടപ്പിൻ! മൽക്കോമും അവന്റെ പുരോഹിതന്മാരും]]></a:t>
+              <a:t><![CDATA[34. The word of the LORD that came to Jeremiah the prophet against Elam in the beginning of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19949,51 +19707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രഭുക്കന്മാരും എല്ലാം പ്രവാസത്തിലേക്കു പോകും.]]></a:t>
+              <a:t><![CDATA[reign of Zedekiah king of Judah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20081,51 +19839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ആർ എന്റെ നേരെ വരും എന്നു പറഞ്ഞു തന്റെ ഭണ്ഡാരങ്ങളിൽ ആശ്രയിച്ചുകൊണ്ടിരിക്കുന്ന വിശ്വാസത്യാഗിനിയായ]]></a:t>
+              <a:t><![CDATA[35. Thus says the LORD of hosts; Behold, I will break the bow of Elam, the chief of their might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20213,51 +19971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുത്രീ, താഴ്വരകളിൽ നീ പ്രശംസിക്കുന്നതെന്തിന്നു? നിന്റെ താഴ്വരകൾ ഒഴുകിപ്പോകുന്നു.]]></a:t>
+              <a:t><![CDATA[36. And upon Elam will I bring the four winds from the four quarters of heaven, and will scatter]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20345,51 +20103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ഞാൻ ഏലാമ്യരെ അവരുടെ ശത്രുക്കളുടെ മുമ്പിലും അവർക്കു പ്രാണഹാനി വരുത്തുവാൻ നോക്കുന്നവരുടെ]]></a:t>
+              <a:t><![CDATA[them toward all those winds; and there shall be no nation where the outcasts of Elam shall not come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20477,51 +20235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പിലും ഭ്രമിപ്പിക്കും; ഞാൻ അവർക്കു അനർത്ഥം, എന്റെ ഉഗ്രകോപം തന്നേ, വരുത്തും എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[37. For I will cause Elam to be dismayed before their enemies, and before them that seek their life:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20609,51 +20367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു ഞാൻ അവരുടെ പിന്നാലെ വാൾ അയച്ചു അവരെ മുടിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[and I will bring evil upon them, even my fierce anger, says the LORD; and I will send the sword]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20741,51 +20499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. എന്നാൽ ഏശാവിനെ ഞാൻ നഗ്നമാക്കി അവന്റെ ഗൂഢസ്ഥലങ്ങളെ അനാവൃതമാക്കിയിരിക്കുന്നു; അവന്നു ഒളിച്ചുകൊൾവാൻ]]></a:t>
+              <a:t><![CDATA[lament, and run back and forth by the hedges; for their king shall go into captivity, and his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20873,51 +20631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഇതാ നിന്റെ ചുറ്റുമുള്ള എല്ലാവരാലും ഞാൻ നിനക്കു ഭയം വരുത്തും എന്നു സൈന്യങ്ങളുടെ യഹോവയായ]]></a:t>
+              <a:t><![CDATA[after them, till I have consumed them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21005,51 +20763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കർത്താവിന്റെ അരുളപ്പാടു നിങ്ങൾ ഓരോരുത്തൻ താന്താന്റെ ചൊവ്വിന്നു ചിതറിപ്പോകും; ഉഴന്നുനടക്കുന്നവരെ]]></a:t>
+              <a:t><![CDATA[38. And I will set my throne in Elam, and will destroy from thence the king and the princes, says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21137,51 +20895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂട്ടിച്ചേർപ്പാൻ ആരും ഉണ്ടാകയില്ല.]]></a:t>
+              <a:t><![CDATA[the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21269,51 +21027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാൽ ഒടുക്കം ഞാൻ അമ്മോന്യരുടെ പ്രവാസം മാറ്റും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[39. But it shall come to pass in the latter days, that I will bring again the captivity of Elam,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21401,315 +21159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ഞാൻ എന്റെ സിംഹാസനത്തെ ഏലാമിൽ സ്ഥാപിച്ചു അവിടെ നിന്നു രാജാവിനെയും പ്രഭുക്കന്മാരെയും]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[39. എന്നാൽ ഒടുക്കം ഞാൻ ഏലാമിന്റെ പ്രവാസം മാറ്റും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21797,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴികയില്ല; അവന്റെ സന്തതിയും സഹോദരന്മാരും അയൽക്കാരും നശിച്ചുപോയി; അവനും ഇല്ലാതെ ആയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[priests and his princes together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21858,91 +21352,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 49]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21968,51 +21462,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22143,51 +21637,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>86</Slides>
+  <Slides>84</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>