--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -125,68 +125,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,59 +216,50 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
-    <p:sldId id="323" r:id="rId70"/>
-[...7 lines deleted...]
-    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -451,62 +424,53 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் அப்படிப்பட்டவர் அல்லவென்றும், பொல்லாப்பு நம்மேல் வராது, நாம் பட்டயத்தையாகிலும், பஞ்சத்தையாகிலும் காண்பதில்லையென்றும்,]]></a:t>
+              <a:t><![CDATA[4. Therefore I said, Surely these are poor; they are foolish: for they know not the way of the LORD, nor the judgment of their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் அப்படிப்பட்டவர் அல்லவென்றும், பொல்லாப்பு நம்மேல் வராது, நாம் பட்டயத்தையாகிலும், பஞ்சத்தையாகிலும் காண்பதில்லையென்றும்,]]></a:t>
+              <a:t><![CDATA[5. I will get me unto the great men, and will speak unto them; for they have known the way of the LORD, and the judgment of their God: but these have altogether broken the yoke, and burst the bonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தீர்க்கதரிசிகள் காற்றாய்ப்போவார்கள்; திருவாக்கு அவர்களில் இல்லை; அவர்களுக்கே அப்படி ஆகக்கடவதென்றும், அவர்கள் சொல்லிக் கர்த்தரை மறுதலித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. I will get me unto the great men, and will speak unto them; for they have known the way of the LORD, and the judgment of their God: but these have altogether broken the yoke, and burst the bonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தீர்க்கதரிசிகள் காற்றாய்ப்போவார்கள்; திருவாக்கு அவர்களில் இல்லை; அவர்களுக்கே அப்படி ஆகக்கடவதென்றும், அவர்கள் சொல்லிக் கர்த்தரை மறுதலித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. I will get me unto the great men, and will speak unto them; for they have known the way of the LORD, and the judgment of their God: but these have altogether broken the yoke, and burst the bonds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore a lion out of the forest shall slay them, and a wolf of the evenings shall spoil them, a leopard shall watch over their cities: every one that goes out thence shall be torn in pieces: because their transgressions are many, and their backslidings are increased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore a lion out of the forest shall slay them, and a wolf of the evenings shall spoil them, a leopard shall watch over their cities: every one that goes out thence shall be torn in pieces: because their transgressions are many, and their backslidings are increased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore a lion out of the forest shall slay them, and a wolf of the evenings shall spoil them, a leopard shall watch over their cities: every one that goes out thence shall be torn in pieces: because their transgressions are many, and their backslidings are increased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும் ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
+              <a:t><![CDATA[7. How shall I pardon you for this? your children have forsaken me, and sworn by them that are no gods: when I had fed them to the full, they then committed adultery, and assembled themselves by troops in the harlots' houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும் ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
+              <a:t><![CDATA[7. How shall I pardon you for this? your children have forsaken me, and sworn by them that are no gods: when I had fed them to the full, they then committed adultery, and assembled themselves by troops in the harlots' houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. திறந்த பிரேதக்குழிகளைப்போல் அவர்கள் அம்பறாத்தூணிகள் இருக்கும்; அவர்கள் அனைவரும் பாக்கிரமசாலிகள்.]]></a:t>
+              <a:t><![CDATA[8. They were as fed horses in the morning: every one neighed after his neighbour's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கொழுத்த குதிரைகளைப்போல் காலமே எழும்பி, அவனவன் தன்தன் அயலானுடைய பெண்ஜாதியின் பின்னாலே கனைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. Run all of you back and forth through the streets of Jerusalem, and see now, and know, and seek in the broad places thereof, if all of you can find a man, if there be any that executes judgment, that seeks the truth; and I will pardon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. They were as fed horses in the morning: every one neighed after his neighbour's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Shall I not visit for these things? says the LORD: and shall not my soul be avenged on such a nation as this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Shall I not visit for these things? says the LORD: and shall not my soul be avenged on such a nation as this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகிலும் நான் அந்நாட்களிலும் உங்களைச் சர்வசங்காரம் செய்யாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
+              <a:t><![CDATA[10. Go all of you up upon her walls, and destroy; but make not a full end: take away her battlements; for they are not the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகிலும் நான் அந்நாட்களிலும் உங்களைச் சர்வசங்காரம் செய்யாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
+              <a:t><![CDATA[10. Go all of you up upon her walls, and destroy; but make not a full end: take away her battlements; for they are not the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[11. For the house of Israel and the house of Judah have dealt very treacherously against me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[11. For the house of Israel and the house of Judah have dealt very treacherously against me, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. They have lied concerning the LORD, and said, It is not he; neither shall evil come upon us; neither shall we see sword nor famine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[12. They have lied concerning the LORD, and said, It is not he; neither shall evil come upon us; neither shall we see sword nor famine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் யாக்கோபின் வீட்டிலே அறிவித்து, யூதாவிலே சொல்லிக் கூறவேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[13. And the prophets shall become wind, and the word is not in them: thus shall it be done unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கொழுத்த குதிரைகளைப்போல் காலமே எழும்பி, அவனவன் தன்தன் அயலானுடைய பெண்ஜாதியின் பின்னாலே கனைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. Run all of you back and forth through the streets of Jerusalem, and see now, and know, and seek in the broad places thereof, if all of you can find a man, if there be any that executes judgment, that seeks the truth; and I will pardon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கண்கள் இருந்தும் காணாமலும், காதுகள் இருந்தும் கேளாமலுமிருக்கிற அறிவில்லாத ஜனங்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the prophets shall become wind, and the word is not in them: thus shall it be done unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கண்கள் இருந்தும் காணாமலும், காதுகள் இருந்தும் கேளாமலுமிருக்கிற அறிவில்லாத ஜனங்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Wherefore thus says the LORD God of hosts, Because all of you speak this word, behold, I will make my words in your mouth fire, and this people wood, and it shall devour them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[14. Wherefore thus says the LORD God of hosts, Because all of you speak this word, behold, I will make my words in your mouth fire, and this people wood, and it shall devour them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[14. Wherefore thus says the LORD God of hosts, Because all of you speak this word, behold, I will make my words in your mouth fire, and this people wood, and it shall devour them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[15. Lo, I will bring a nation upon you from far, O house of Israel, says the LORD: it is a mighty nation, it is an ancient nation, a nation whose language you know not, neither understand what they say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[15. Lo, I will bring a nation upon you from far, O house of Israel, says the LORD: it is a mighty nation, it is an ancient nation, a nation whose language you know not, neither understand what they say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த ஜனங்களோ முரட்டாட்டமும் கலகமுமான இருதயமுள்ளவர்கள்; முரட்டாட்டம்பண்ணிப் போய்விடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Lo, I will bring a nation upon you from far, O house of Israel, says the LORD: it is a mighty nation, it is an ancient nation, a nation whose language you know not, neither understand what they say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த ஜனங்களோ முரட்டாட்டமும் கலகமுமான இருதயமுள்ளவர்கள்; முரட்டாட்டம்பண்ணிப் போய்விடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Their quiver is as an open tomb, they are all mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[17. And they shall eat up yours harvest, and your bread, which your sons and your daughters should eat: they shall eat up your flocks and yours herds: they shall eat up your vines and your fig trees: they shall impoverish your fenced cities, wherein you trusted, with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[17. And they shall eat up yours harvest, and your bread, which your sons and your daughters should eat: they shall eat up your flocks and yours herds: they shall eat up your vines and your fig trees: they shall impoverish your fenced cities, wherein you trusted, with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Run all of you back and forth through the streets of Jerusalem, and see now, and know, and seek in the broad places thereof, if all of you can find a man, if there be any that executes judgment, that seeks the truth; and I will pardon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[17. And they shall eat up yours harvest, and your bread, which your sons and your daughters should eat: they shall eat up your flocks and yours herds: they shall eat up your vines and your fig trees: they shall impoverish your fenced cities, wherein you trusted, with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் அக்கிரமங்கள் இவைகளை விலக்கி, உங்கள் பாவங்கள் உங்களுக்கு நன்மையை வரவொட்டாதிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. And they shall eat up yours harvest, and your bread, which your sons and your daughters should eat: they shall eat up your flocks and yours herds: they shall eat up your vines and your fig trees: they shall impoverish your fenced cities, wherein you trusted, with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் அக்கிரமங்கள் இவைகளை விலக்கி, உங்கள் பாவங்கள் உங்களுக்கு நன்மையை வரவொட்டாதிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. Nevertheless in those days, says the LORD, I will not make a full end with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. குருவிபிடிக்கிறவர்கள் பதுங்குகிறது போல் பதுங்கி, மனுஷரைப் பிடிக்கக் கண்ணிகளை வைக்கிற துன்மார்க்கர் என் ஜனங்களில் காணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it shall come to pass, when all of you shall say, Wherefore does the LORD our God all these things unto us? then shall you answer them, Like all of you have forsaken me, and served strange gods in your land, so shall all of you serve strangers in a land that is not your's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. குருவிபிடிக்கிறவர்கள் பதுங்குகிறது போல் பதுங்கி, மனுஷரைப் பிடிக்கக் கண்ணிகளை வைக்கிற துன்மார்க்கர் என் ஜனங்களில் காணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it shall come to pass, when all of you shall say, Wherefore does the LORD our God all these things unto us? then shall you answer them, Like all of you have forsaken me, and served strange gods in your land, so shall all of you serve strangers in a land that is not your's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. குருவிகளால் கூண்டு நிறைந்திருக்கிறதுபோல், அவர்கள் வீடுகள் கபடங்களால் நிறைந்திருக்கிறது; ஆதலால் அவர்கள் பெருகி ஐசுவரியவான்களாகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it shall come to pass, when all of you shall say, Wherefore does the LORD our God all these things unto us? then shall you answer them, Like all of you have forsaken me, and served strange gods in your land, so shall all of you serve strangers in a land that is not your's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. குருவிகளால் கூண்டு நிறைந்திருக்கிறதுபோல், அவர்கள் வீடுகள் கபடங்களால் நிறைந்திருக்கிறது; ஆதலால் அவர்கள் பெருகி ஐசுவரியவான்களாகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Declare this in the house of Jacob, and publish it in Judah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Hear now this, O foolish people, and without understanding; which have eyes, and see not; which have ears, and hear not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Fear all of you not me? says the LORD: will all of you not tremble at my presence, which have placed the sand for the bound of the sea by a perpetual decree, that it cannot pass it: and though the waves thereof toss themselves, yet can they not prevail; though they roar, yet can they not pass over it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Fear all of you not me? says the LORD: will all of you not tremble at my presence, which have placed the sand for the bound of the sea by a perpetual decree, that it cannot pass it: and though the waves thereof toss themselves, yet can they not prevail; though they roar, yet can they not pass over it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. And though they say, The LORD lives; surely they swear falsely.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. Fear all of you not me? says the LORD: will all of you not tremble at my presence, which have placed the sand for the bound of the sea by a perpetual decree, that it cannot pass it: and though the waves thereof toss themselves, yet can they not prevail; though they roar, yet can they not pass over it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. But this people has a revolting and a rebellious heart; they are revolted and gone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. திகைத்துத் திடுக்கிடத்தக்க காரியம் தேசத்திலே நடந்துவருகிறது.]]></a:t>
+              <a:t><![CDATA[24. Neither say they in their heart, Let us now fear the LORD our God, that gives rain, both the former and the latter, in his season: he reserves unto us the appointed weeks of the harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[24. Neither say they in their heart, Let us now fear the LORD our God, that gives rain, both the former and the latter, in his season: he reserves unto us the appointed weeks of the harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[24. Neither say they in their heart, Let us now fear the LORD our God, that gives rain, both the former and the latter, in his season: he reserves unto us the appointed weeks of the harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[25. Your iniquities have turned away these things, and your sins have withheld good things from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள்: கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறோம் என்றாலும், பொய்யாணையிடுகிறார்களே.]]></a:t>
+              <a:t><![CDATA[26. For among my people are found wicked men: they lay wait, as he that sets snares; they set a trap, they catch men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள்: கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறோம் என்றாலும், பொய்யாணையிடுகிறார்களே.]]></a:t>
+              <a:t><![CDATA[26. For among my people are found wicked men: they lay wait, as he that sets snares; they set a trap, they catch men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. As a cage is full of birds, so are their houses full of deceit: therefore they are become great, and becoming rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. As a cage is full of birds, so are their houses full of deceit: therefore they are become great, and becoming rich.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் மதில்கள்மேலேறி அழித்துப்போடுங்கள், ஆனாலும் சர்வசங்காரம் செய்யாதிருங்கள்; அதின் கொத்தளங்களை இடித்துப்போடுங்கள்; அவைகள் கர்த்தருடையவைகள் அல்ல.]]></a:t>
+              <a:t><![CDATA[3. O LORD, are not yours eyes upon the truth? you have stricken them, but they have not grieved; you have consumed them, but they have refused to receive correction: they have made their faces harder than a rock; they have refused to return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. They are becoming fat, they shine: yea, they pass over the deeds of the wicked: they judge not the cause, the cause of the fatherless, yet they prosper; and the right of the needy do they not judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[28. They are becoming fat, they shine: yea, they pass over the deeds of the wicked: they judge not the cause, the cause of the fatherless, yet they prosper; and the right of the needy do they not judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[28. They are becoming fat, they shine: yea, they pass over the deeds of the wicked: they judge not the cause, the cause of the fatherless, yet they prosper; and the right of the needy do they not judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[29. Shall I not visit for these things? says the LORD: shall not my soul be avenged on such a nation as this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +6961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது நான்: இவர்கள் நீசராமே, இவர்கள் மதியற்றவர்கள்; கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறியாதிருக்கிறார்கள் என்றும்;]]></a:t>
+              <a:t><![CDATA[29. Shall I not visit for these things? says the LORD: shall not my soul be avenged on such a nation as this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது நான்: இவர்கள் நீசராமே, இவர்கள் மதியற்றவர்கள்; கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறியாதிருக்கிறார்கள் என்றும்;]]></a:t>
+              <a:t><![CDATA[30. A wonderful and horrible thing is committed in the land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை அறுத்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. The prophets prophesy falsely, and the priests bear rule by their means; and my people love to have it so: and what will all of you do in the end thereof?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,269 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை அறுத்துப்போட்டார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+              <a:t><![CDATA[31. The prophets prophesy falsely, and the priests bear rule by their means; and my people love to have it so: and what will all of you do in the end thereof?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,814 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் மதில்கள்மேலேறி அழித்துப்போடுங்கள், ஆனாலும் சர்வசங்காரம் செய்யாதிருங்கள்; அதின் கொத்தளங்களை இடித்துப்போடுங்கள்; அவைகள் கர்த்தருடையவைகள் அல்ல.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[3. O LORD, are not yours eyes upon the truth? you have stricken them, but they have not grieved; you have consumed them, but they have refused to receive correction: they have made their faces harder than a rock; they have refused to return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரும், யூதா வம்சத்தாரும் எனக்கு விரோதமாய் மிகுதியும் துரோகம்பண்ணினார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. O LORD, are not yours eyes upon the truth? you have stricken them, but they have not grieved; you have consumed them, but they have refused to receive correction: they have made their faces harder than a rock; they have refused to return.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரும், யூதா வம்சத்தாரும் எனக்கு விரோதமாய் மிகுதியும் துரோகம்பண்ணினார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Therefore I said, Surely these are poor; they are foolish: for they know not the way of the LORD, nor the judgment of their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525340" r:id="rId1"/>
+    <p:sldLayoutId id="2478619344" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9259,126 +8242,54 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...54 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9499,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “ঐ দেশবাসীরা প্রভুর বিরুদ্ধে মিথ্য়ে প্রচার করেছে| তারা বলেছে, প্রভু আমাদের কিছুই করতে পারবে না|]]></a:t>
+              <a:t><![CDATA[நியாயத்தையும் அறியாதிருக்கிறார்கள் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের আক্রমণ করতে আসছে এমন কোন সৈন্য আমরা কখনও দেখব না| কোনদিন অনাহারে মারাও যাব না|’]]></a:t>
+              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “ভ্রান্ত ভাব্বাদীরা হল একটি ফাঁকা বাতাস| ঈশ্বরের বাক্য তাদের মধ্যে নেই| তাদেরও কপালে দুর্ভোগ]]></a:t>
+              <a:t><![CDATA[நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঘটবে|”]]></a:t>
+              <a:t><![CDATA[அறுத்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভু ঈশ্বর সর্বশক্তিমান এই কথাগুলি বলেছেন: “ওই লোকরা বলেছিল য়ে আমি তাদের শাস্তি দেব না| সুতরাং]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিরমিয়, আমি তোমাকে য়ে শাস্তি দেব তা আগুনের মতো হবে| ঐ লোকগুলি হবে কাঠের মতো| সেই আগুন ওদের]]></a:t>
+              <a:t><![CDATA[பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুড়িয়ে ছারখার করে দেবে|”]]></a:t>
+              <a:t><![CDATA[பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ইস্রায়েলের পরিবার, এই বার্তা হল প্রভুর, “আমি শীঘ্রই তোমাদের আক্রমণ করবার জন্য বহু দূর থেকে একটি]]></a:t>
+              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রাচীন দেশকে নিয়ে আসব| বহু প্রাচীন সেই দেশ| সেই দেশের মানুষের ভাষা তোমরা বুঝতে পারবে না|]]></a:t>
+              <a:t><![CDATA[ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাদের তীরের থলিগুলি খোলা কবরের মতো| তারা সবাই বলবান সৈন্য|]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் கொழுத்த குதிரைகளைப்போல் காலமே எழும்பி, அவனவன் தன்தன் அயலானுடைய பெண்ஜாதியின் பின்னாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তারা ভালোভাবে খাওয়া-দাওযা করা ঘোড়ার মতো, যারা কামাবেশের জন্য তৈরী| ওরা সেই সমস্ত ঘোড়ার মতো]]></a:t>
+              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ঐ সব সৈন্যরা তোমাদের মজুত করা সমস্ত খাদ্য খেযে ফেলবে| ধ্বংস করবে তোমাদের সন্তানদের| তোমাদের মেষ]]></a:t>
+              <a:t><![CDATA[கனைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও রাখাল বালকদের তারা খেযে ফেলবে| দ্রাক্ষা আর ডুমুর ফল খাবে| তারা তোমাদের সমস্ত বিশ্বস্ত দুর্ভেদ্য]]></a:t>
+              <a:t><![CDATA[9. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরগুলিকে ধ্বংস করবে|”]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. এই হল প্রভুর বার্তা, “কিন্তু যিহূদা, যখন এই ভয়ঙ্কর দিনগুলো তোমাদের জীবনে আসবে তখন কিন্তু আমি]]></a:t>
+              <a:t><![CDATA[10. அதின் மதில்கள்மேலேறி அழித்துப்போடுங்கள், ஆனாலும் சர்வசங்காரம் செய்யாதிருங்கள்; அதின் கொத்தளங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুরোপুরি তোমাকে ধ্বংস করব না|]]></a:t>
+              <a:t><![CDATA[இடித்துப்போடுங்கள்; அவைகள் கர்த்தருடையவைகள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. যিরমিয়, তোমাকে যিহূদার লোকরা জিজ্ঞাসা করবে, ‘কেন প্রভু তোমার ঈশ্বর আমাদের প্রতি এমন খারাপ]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரும், யூதா வம்சத்தாரும் எனக்கு விரோதமாய் மிகுதியும் துரோகம்பண்ணினார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করলেন?’ তখন তুমি (যিরমিয়) তাদের উত্তর দেবে: ‘তোমরা প্রভুর দিক থেকে মুখ ফিরিয়ে নিয়েছ,]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের দেশে বিদেশী মূর্ত্তিসমূহ বানিয়েছ এবং তাদের সেবা করেছ| সুতরাং তোমরা এখন বিদেশে বিদেশীদের]]></a:t>
+              <a:t><![CDATA[12. அவர் அப்படிப்பட்டவர் அல்லவென்றும், பொல்லாப்பு நம்மேல் வராது, நாம் பட்டயத்தையாகிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেবা করবে|”‘]]></a:t>
+              <a:t><![CDATA[பஞ்சத்தையாகிலும் காண்பதில்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. প্রভু বলেছেন, “এই বার্তা জানিয়ে দাও যিহূদা এবং যাকোবের পরিবারগোষ্ঠীকে:]]></a:t>
+              <a:t><![CDATA[13. தீர்க்கதரிசிகள் காற்றாய்ப்போவார்கள்; திருவாக்கு அவர்களில் இல்லை; அவர்களுக்கே அப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যারা প্রতিবেশীদের স্ত্রীকে ঘরে ডেকে আনে|]]></a:t>
+              <a:t><![CDATA[எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এই হল বার্তা: ‘হে নির্বোধ মানুষ তোমাদের কোন বুদ্ধি নেই| তোমাদের চোখ আছে অথচ দেখতে পাও না! কান]]></a:t>
+              <a:t><![CDATA[ஆகக்கடவதென்றும், அவர்கள் சொல்லிக் கர்த்தரை மறுதலித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছে কিন্তু শুনতে পাও না|’]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. নিশ্চয়ই তোমরা আমাকে ভয় পাও|”‘ এই ছিল প্রভুর বার্তা| “আমার সামনে তোমাদের ভয়ে শিউরে উঠতে হবে|]]></a:t>
+              <a:t><![CDATA[சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমিই সেই একজন য়ে তটভূমি দিয়ে সমুদ্রকে সীমাযিত করেছে, যাতে জল তার বাইরে না বইতে পারে| জলের ঢেউ]]></a:t>
+              <a:t><![CDATA[அது இவர்களைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়তো বালুতটে আছড়ে পড়বে| কিন্তু কোন কিছুকে ধ্বংস করতে পারবে না| ঢেউ গর্জন করে বালুতটে আছড়ে পড়তে]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারে| কিন্তু কখনও বালুতটের সীমানা পেরোতে পারবে না|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু যিহূদার লোকরা ভীষণ একগুঁযে এবং জেদী| তারা সর্বদা আমার বিরুদ্ধে যাবার ছক কষে গিয়েছিল এবং]]></a:t>
+              <a:t><![CDATA[ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবশেষে আমাকে ছেড়েও গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[16. திறந்த பிரேதக்குழிகளைப்போல் அவர்கள் அம்பறாத்தூணிகள் இருக்கும்; அவர்கள் அனைவரும் பாக்கிரமசாலிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যিহূদার লোকরা কখনও বলেনি, ‘প্রভু আমাদের ঈশ্বরকে ভয় পাওয়া এবং সম্মান জানানো উচিত্‌| তিনিই]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের শরত্‌ এবং বসন্তকালে সঠিক সময় বৃষ্টি এনে দিয়েছেন| তিনিই আমাদের ফসল তোলার সময় নির্দিষ্ট করে]]></a:t>
+              <a:t><![CDATA[சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “তাহলে আমি কি ঐ সব কাজের জন্য যিহূদার লোকদের শাস্তি দেব না?” এই হল প্রভুর বার্তা| “হ্যাঁ, তুমি]]></a:t>
+              <a:t><![CDATA[அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছেন|’]]></a:t>
+              <a:t><![CDATA[அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যিহূদার লোকরা, তোমরা অনেক ভুল কাজ করেছ| তাই সময় মতো বৃষ্টির দেখা পাচ্ছো না| তোমরা যথেষ্ট ফসল]]></a:t>
+              <a:t><![CDATA[வெறுமையாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফলাওনি| তোমাদের পাপসমূহ প্রভুর কাছ থেকে ভালো জিনিষ পাওয়া থেকে তোমাদের বিরত করেছে|]]></a:t>
+              <a:t><![CDATA[18. ஆகிலும் நான் அந்நாட்களிலும் உங்களைச் சர்வசங்காரம் செய்யாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. আমার দেশবাসীর মধ্যে কিছু শযতান লুকিয়ে আছে| যারা পাখী ধরবার জন্য খাঁচা তৈরী করে, তারা তাদের মত|]]></a:t>
+              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাখী ধরবার পরিবর্তে তারা মানুষ ধরবার ফাঁদ পাতে|]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এই সব দুষ্ট লোকদের, যারা মিথ্যায ভরা, তাদের বাড়ীগুলো হল পাখীতে ভরা খাঁচাসমূহের মতো| তাদের]]></a:t>
+              <a:t><![CDATA[சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিথ্যাগুলি তাদের ধনী ও শক্তিশালী করেছে|]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் யாக்கோபின் வீட்டிலே அறிவித்து, யூதாவிலே சொல்லிக் கூறவேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তারা তাদের অসত্‌ কর্ম দিয়ে মোটা এবং স্বাস্থ্য়বান হয়ে উঠেছে| অশুভ উপায়ে তারা হয়ে উঠেছে]]></a:t>
+              <a:t><![CDATA[21. கண்கள் இருந்தும் காணாமலும், காதுகள் இருந்தும் கேளாமலுமிருக்கிற அறிவில்லாத ஜனங்களே, கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বাস্থ্য়বান| তাদের শযতানির কোন শেষ নেই| তারা অনাথ শিশুদের ব্যাপারে কোন মিনতি করে নি| তাদের দিকে]]></a:t>
+              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্যের হাত বাড়িয়ে দেয় নি| তারা গরীব লোকদের প্রতি কখনও সুবিচার করেনি|]]></a:t>
+              <a:t><![CDATA[மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানো য়ে দেশ এই ভাবে বেঁচে থাকে তাকে আমার শাস্তি দিতে হবে| আমি তাদের য়োগ্য শাস্তিই দেব|]]></a:t>
+              <a:t><![CDATA[2. அவர்கள்: கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறோம் என்றாலும், பொய்யாணையிடுகிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ঐসব কাজের জন্য আমি কি যিহূদার লোকদের শাস্তি দেব না?” এই ছিল প্রভুর বার্তা| “তুমি জানো এই ধরণের]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেশগুলোকে আমি উচিত্‌ শাস্তি দিয়ে থাকি| আমাকে তাদের য়োগ্য শাস্তিই দিতে হবে|”]]></a:t>
+              <a:t><![CDATA[23. இந்த ஜனங்களோ முரட்டாட்டமும் கலகமுமான இருதயமுள்ளவர்கள்; முரட்டாட்டம்பண்ணிப் போய்விடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. প্রভু বললেন, “যিহূদা দেশে একটা সাংঘাতিক এবং রোমাঞ্চকর ঘটনা ঘটে গিয়েছে|]]></a:t>
+              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু বললেন, “জেরুশালেমের রাস্তায় হাঁটো| শহরের সার্বজনীন প্রাঙ্গণগুলিতে খুঁজে দেখো| যদি একজনও]]></a:t>
+              <a:t><![CDATA[நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্‌ ও ভাল মানুষের সন্ধান পাও য়ে অন্তত সত্যের খোঁজ করছে, যদি এরকম এক জনও মানুষ থাকে তাহলে]]></a:t>
+              <a:t><![CDATA[அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেরুশালেমকে আমি ক্ষমা করে দেব|]]></a:t>
+              <a:t><![CDATA[25. உங்கள் அக்கிரமங்கள் இவைகளை விலக்கி, உங்கள் பாவங்கள் உங்களுக்கு நன்மையை வரவொட்டாதிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. লোকে শুধু এই বলে প্রতিশ্রুতি নেয: ‘প্রভুর অস্তিত্ব য়েমন নিশ্চিত তার দিব্য, কিন্তু তারা আসলে তা]]></a:t>
+              <a:t><![CDATA[26. குருவிபிடிக்கிறவர்கள் பதுங்குகிறது போல் பதுங்கி, மனுஷரைப் பிடிக்கக் கண்ணிகளை வைக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে না|”]]></a:t>
+              <a:t><![CDATA[துன்மார்க்கர் என் ஜனங்களில் காணப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রভু, আমি জানি আপনি চান মানুষ আপনার অনুগত থাকুক| আপনি যিহূদাবাসীকে আঘাত করলেন| কিন্তু তারা কোন]]></a:t>
+              <a:t><![CDATA[27. குருவிகளால் கூண்டு நிறைந்திருக்கிறதுபோல், அவர்கள் வீடுகள் கபடங்களால் நிறைந்திருக்கிறது; ஆதலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেদনা অনুভব করে নি| আপনি তাদের ধ্বংস করলেন| কিন্তু তা থেকে তারা কোন শিক্ষা নেযনি| তারা ভীষণ একগুঁযে,]]></a:t>
+              <a:t><![CDATA[அவர்கள் பெருகி ஐசுவரியவான்களாகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “যাও যিহূদার সমস্ত দ্রাক্ষা গাছ কেটে দাও| (কিন্তু তাদের কখনও পুরোপুরি ধ্বংস কর না|) কেটে দাও]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেদী| খারাপ কাজ করেছিল বলে তারা কোন রকম দুঃখপ্রকাশ পর্য়ন্ত করে নি|]]></a:t>
+              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ভাব্বাদীরা মিথ্য়ে কথা বলে এবং যাজকদের যা করার কথা তা তারা করে না| আমার লোকরা, ভাব্বাদীরা এবং]]></a:t>
+              <a:t><![CDATA[திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাজকরা যা করে তাই ভালোবাসে| কিন্তু হে আমার লোকসমূহ, তোমাদের যখন শাস্তি পাবার সময় আসবে তখন তোমরা কি]]></a:t>
+              <a:t><![CDATA[தீரார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে?”]]></a:t>
+              <a:t><![CDATA[29. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু আমি (যিরমিয়) আমাকে মনে মনে বললাম, “তারা এত দরিদ্র এবং নির্বোধ য়ে তারা প্রভুর জীবনযাত্রা]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শেখে নি| ঈশ্বরের শিক্ষা বিষয়েও তারা কিছু জানে না|]]></a:t>
+              <a:t><![CDATA[30. திகைத்துத் திடுக்கிடத்தக்க காரியம் தேசத்திலே நடந்துவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সুতরাং আমি যিহূদার নেতৃবৃন্দের কাছে যাব এবং তাদের সঙ্গে কথা বলব| নেতারা নিশ্চয়ই প্রভুর আচার বিধি]]></a:t>
+              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,315 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানবে| আমি নিশ্চিত য়ে তারা তাদের ঈশ্বরের বিধিসমূহ জানে|” কিন্তু নেতারা সব একত্র হল এবং প্রভুর সেবার]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[6. তারা ঈশ্বরের বিরুদ্ধে চলে গিয়েছে| তাই বন থেকে এক সিংহ এসে তাদের আক্রমণ করবে| মরুভূমি থেকে এক]]></a:t>
+              <a:t><![CDATA[இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,975 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্রাক্ষা গাছগুলির শাখাপ্রশাখা| কারণ এই শাখাপ্রশাখা প্রভুর নয়|]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[করেছে|]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যিহূদা এবং ইস্রায়েলের পরিবারগুলি আমার সঙ্গে প্রতি ভাবেই বিশ্বাসঘাতকতা করেছে|” এই ছিল প্রভুর]]></a:t>
+              <a:t><![CDATA[தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বার্তা|]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது நான்: இவர்கள் நீசராமே, இவர்கள் மதியற்றவர்கள்; கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>