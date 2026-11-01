--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -7694,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619344" r:id="rId1"/>
+    <p:sldLayoutId id="2482538928" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17051,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>