--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -121,50 +121,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +232,61 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +449,64 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[12. அவர் அப்படிப்பட்டவர் அல்லவென்றும், பொல்லாப்பு நம்மேல் வராது, நாம் பட்டயத்தையாகிலும், பஞ்சத்தையாகிலும் காண்பதில்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கொழுத்த குதிரைகளைப்போல் காலமே எழும்பி, அவனவன் தன்தன் அயலானுடைய பெண்ஜாதியின் பின்னாலே கனைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[12. அவர் அப்படிப்பட்டவர் அல்லவென்றும், பொல்லாப்பு நம்மேல் வராது, நாம் பட்டயத்தையாகிலும், பஞ்சத்தையாகிலும் காண்பதில்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் கொழுத்த குதிரைகளைப்போல் காலமே எழும்பி, அவனவன் தன்தன் அயலானுடைய பெண்ஜாதியின் பின்னாலே கனைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. தீர்க்கதரிசிகள் காற்றாய்ப்போவார்கள்; திருவாக்கு அவர்களில் இல்லை; அவர்களுக்கே அப்படி ஆகக்கடவதென்றும், அவர்கள் சொல்லிக் கர்த்தரை மறுதலித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. தீர்க்கதரிசிகள் காற்றாய்ப்போவார்கள்; திருவாக்கு அவர்களில் இல்லை; அவர்களுக்கே அப்படி ஆகக்கடவதென்றும், அவர்கள் சொல்லிக் கர்த்தரை மறுதலித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் மதில்கள்மேலேறி அழித்துப்போடுங்கள், ஆனாலும் சர்வசங்காரம் செய்யாதிருங்கள்; அதின் கொத்தளங்களை இடித்துப்போடுங்கள்; அவைகள் கர்த்தருடையவைகள் அல்ல.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் மதில்கள்மேலேறி அழித்துப்போடுங்கள், ஆனாலும் சர்வசங்காரம் செய்யாதிருங்கள்; அதின் கொத்தளங்களை இடித்துப்போடுங்கள்; அவைகள் கர்த்தருடையவைகள் அல்ல.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரும், யூதா வம்சத்தாரும் எனக்கு விரோதமாய் மிகுதியும் துரோகம்பண்ணினார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும் ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் அப்படிப்பட்டவர் அல்லவென்றும், பொல்லாப்பு நம்மேல் வராது, நாம் பட்டயத்தையாகிலும், பஞ்சத்தையாகிலும் காண்பதில்லையென்றும்,]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும் ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் அப்படிப்பட்டவர் அல்லவென்றும், பொல்லாப்பு நம்மேல் வராது, நாம் பட்டயத்தையாகிலும், பஞ்சத்தையாகிலும் காண்பதில்லையென்றும்,]]></a:t>
+              <a:t><![CDATA[16. திறந்த பிரேதக்குழிகளைப்போல் அவர்கள் அம்பறாத்தூணிகள் இருக்கும்; அவர்கள் அனைவரும் பாக்கிரமசாலிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை அறுத்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் கொழுத்த குதிரைகளைப்போல் காலமே எழும்பி, அவனவன் தன்தன் அயலானுடைய பெண்ஜாதியின் பின்னாலே கனைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தீர்க்கதரிசிகள் காற்றாய்ப்போவார்கள்; திருவாக்கு அவர்களில் இல்லை; அவர்களுக்கே அப்படி ஆகக்கடவதென்றும், அவர்கள் சொல்லிக் கர்த்தரை மறுதலித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் சேனைகளின் தேவனாகி கர்த்தர் சொல்லுகிறது என்னவென்றால்: நீங்கள் இந்த வார்த்தையைச் சொன்னபடியினால், இதோ, நான் உன் வாயிலிட்ட என் வார்த்தைகளை அக்கினியும், இந்த ஜனத்தை விறகும் ஆக்குவேன், அது இவர்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும் ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
+              <a:t><![CDATA[18. ஆகிலும் நான் அந்நாட்களிலும் உங்களைச் சர்வசங்காரம் செய்யாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும் ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
+              <a:t><![CDATA[18. ஆகிலும் நான் அந்நாட்களிலும் உங்களைச் சர்வசங்காரம் செய்யாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரே, இதோ, தூரத்திலிருந்து நான் உங்கள்மேல் ஒரு ஜாதியைக் கொண்டுவருவேன் என்று கர்த்தர் சொல்லுகிறார்; அது பலத்த ஜாதி, அது பூர்வகாலத்து ஜாதி, அவர்கள் நீ அறியாத பாஷையைப் பேசும் ஜாதி, அவர்கள் பேசுகிறது இன்னதென்று உனக்கு விளங்காது.]]></a:t>
+              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. திறந்த பிரேதக்குழிகளைப்போல் அவர்கள் அம்பறாத்தூணிகள் இருக்கும்; அவர்கள் அனைவரும் பாக்கிரமசாலிகள்.]]></a:t>
+              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் யாக்கோபின் வீட்டிலே அறிவித்து, யூதாவிலே சொல்லிக் கூறவேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை அறுத்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் கொழுத்த குதிரைகளைப்போல் காலமே எழும்பி, அவனவன் தன்தன் அயலானுடைய பெண்ஜாதியின் பின்னாலே கனைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன் குமாரரும் உன் குமாரத்திகளும் சாப்பிடவேண்டிய உன் விளைச்சலையும் உன் அப்பத்தையும் சாப்பிட்டு, உன் ஆடுகளையும் உன் மாடுகளையும் பட்சித்து, உன் திராட்சப்பழங்களையும் உன் அத்திப்பழங்களையும் சாப்பிட்டு, நீ நம்பின உன்னுடைய அரணான பட்டணங்களைப் பட்டயத்தாலே வெறுமையாக்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. கண்கள் இருந்தும் காணாமலும், காதுகள் இருந்தும் கேளாமலுமிருக்கிற அறிவில்லாத ஜனங்களே, கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகிலும் நான் அந்நாட்களிலும் உங்களைச் சர்வசங்காரம் செய்யாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்]]></a:t>
+              <a:t><![CDATA[21. கண்கள் இருந்தும் காணாமலும், காதுகள் இருந்தும் கேளாமலுமிருக்கிற அறிவில்லாத ஜனங்களே, கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு இவைகளையெல்லாம் எதினிமித்தம் செய்தார் என்று நீங்கள் கேட்டால், அப்பொழுது நீ அவர்களைப் பார்த்து நீங்கள் என்னைவிட்டு, உங்களுடைய தேசத்திலே அந்நிய தேவர்களைச் சேவித்ததுபோல, உங்களுடையதல்லாத தேசத்திலே அந்நியர்களைச் சேவிப்பீர்களென்று சொல்வாயாக.]]></a:t>
+              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் யாக்கோபின் வீட்டிலே அறிவித்து, யூதாவிலே சொல்லிக் கூறவேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கண்கள் இருந்தும் காணாமலும், காதுகள் இருந்தும் கேளாமலுமிருக்கிற அறிவில்லாத ஜனங்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. இந்த ஜனங்களோ முரட்டாட்டமும் கலகமுமான இருதயமுள்ளவர்கள்; முரட்டாட்டம்பண்ணிப் போய்விடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கண்கள் இருந்தும் காணாமலும், காதுகள் இருந்தும் கேளாமலுமிருக்கிற அறிவில்லாத ஜனங்களே, கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. இந்த ஜனங்களோ முரட்டாட்டமும் கலகமுமான இருதயமுள்ளவர்கள்; முரட்டாட்டம்பண்ணிப் போய்விடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+              <a:t><![CDATA[9. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்குப் பயப்படாதிருப்பீர்களோ என்று கர்த்தர் சொல்லுகிறார்; அலைகள் மோதியடித்தாலும் மேற்கொள்ளாதபடிக்கும், அவைகள் இரைந்தாலும் கடவாதபடிக்கும், கடக்கக் கூடாத நித்திய பிரமாணமாக சமுத்திரத்தின் மணலை எல்லையாய் வைத்திருக்கிறவராகிய எனக்குமுன்பாக அதிராதிருப்பீர்களோ?]]></a:t>
+              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த ஜனங்களோ முரட்டாட்டமும் கலகமுமான இருதயமுள்ளவர்கள்; முரட்டாட்டம்பண்ணிப் போய்விடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. உங்கள் அக்கிரமங்கள் இவைகளை விலக்கி, உங்கள் பாவங்கள் உங்களுக்கு நன்மையை வரவொட்டாதிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[25. உங்கள் அக்கிரமங்கள் இவைகளை விலக்கி, உங்கள் பாவங்கள் உங்களுக்கு நன்மையை வரவொட்டாதிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தந்தப் பருவத்திலே எங்களுக்கு மழையையும், முன்மாரியையும் பின்மாரியையும் கொடுத்து, அறுப்புக்கு நியமித்த வாரங்களை எங்களுக்குத் தற்காக்கிற எங்கள் தேவனாகிய கர்த்தருக்குப் பயந்திருப்போம் என்று அவர்கள் தங்கள் இருதயத்திலே சொல்லுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[26. குருவிபிடிக்கிறவர்கள் பதுங்குகிறது போல் பதுங்கி, மனுஷரைப் பிடிக்கக் கண்ணிகளை வைக்கிற துன்மார்க்கர் என் ஜனங்களில் காணப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் அக்கிரமங்கள் இவைகளை விலக்கி, உங்கள் பாவங்கள் உங்களுக்கு நன்மையை வரவொட்டாதிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. குருவிபிடிக்கிறவர்கள் பதுங்குகிறது போல் பதுங்கி, மனுஷரைப் பிடிக்கக் கண்ணிகளை வைக்கிற துன்மார்க்கர் என் ஜனங்களில் காணப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உங்கள் அக்கிரமங்கள் இவைகளை விலக்கி, உங்கள் பாவங்கள் உங்களுக்கு நன்மையை வரவொட்டாதிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. குருவிகளால் கூண்டு நிறைந்திருக்கிறதுபோல், அவர்கள் வீடுகள் கபடங்களால் நிறைந்திருக்கிறது; ஆதலால் அவர்கள் பெருகி ஐசுவரியவான்களாகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. குருவிபிடிக்கிறவர்கள் பதுங்குகிறது போல் பதுங்கி, மனுஷரைப் பிடிக்கக் கண்ணிகளை வைக்கிற துன்மார்க்கர் என் ஜனங்களில் காணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. குருவிகளால் கூண்டு நிறைந்திருக்கிறதுபோல், அவர்கள் வீடுகள் கபடங்களால் நிறைந்திருக்கிறது; ஆதலால் அவர்கள் பெருகி ஐசுவரியவான்களாகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. குருவிபிடிக்கிறவர்கள் பதுங்குகிறது போல் பதுங்கி, மனுஷரைப் பிடிக்கக் கண்ணிகளை வைக்கிற துன்மார்க்கர் என் ஜனங்களில் காணப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. குருவிகளால் கூண்டு நிறைந்திருக்கிறதுபோல், அவர்கள் வீடுகள் கபடங்களால் நிறைந்திருக்கிறது; ஆதலால் அவர்கள் பெருகி ஐசுவரியவான்களாகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. குருவிகளால் கூண்டு நிறைந்திருக்கிறதுபோல், அவர்கள் வீடுகள் கபடங்களால் நிறைந்திருக்கிறது; ஆதலால் அவர்கள் பெருகி ஐசுவரியவான்களாகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+              <a:t><![CDATA[9. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
+              <a:t><![CDATA[29. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கொழுத்து, சளுக்குப்பண்ணுகிறார்கள்; துன்மார்க்கனுடைய செயல்களைக் கண்டிக்காமல் விடுகிறார்கள்; திக்கற்றவனுடைய வழக்கை விசாரியாமல், தாங்கள்மாத்திரம் வாழுகிறார்கள்; எளியவர்களின் நியாயத்தைத் தீரார்கள்.]]></a:t>
+              <a:t><![CDATA[29. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. திகைத்துத் திடுக்கிடத்தக்க காரியம் தேசத்திலே நடந்துவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இவைகளை விசாரியாதிருப்பேனோ? இப்படிப்பட்ட ஜாதிக்கு என் ஆத்துமா நீதியைச் சரிக்கட்டாதிருக்குமோ என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. திகைத்துத் திடுக்கிடத்தக்க காரியம் தேசத்திலே நடந்துவருகிறது.]]></a:t>
+              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[2. அவர்கள்: கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறோம் என்றாலும், பொய்யாணையிடுகிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[2. அவர்கள்: கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறோம் என்றாலும், பொய்யாணையிடுகிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நியாயஞ்செய்கிற மனுஷனைக் கண்டுபிடிப்பீர்களோ என்றும், சத்தியத்தைத் தேடுகிறவன் உண்டோ என்றும், எருசலேமின் தெருக்களிலே திரிந்துபார்த்து, விசாரித்து, அதின் வீதிகளிலே தேடுங்கள்; காண்பீர்களானால் அதற்கு மன்னிப்புத் தருவேன்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+              <a:t><![CDATA[10. அதின் மதில்கள்மேலேறி அழித்துப்போடுங்கள், ஆனாலும் சர்வசங்காரம் செய்யாதிருங்கள்; அதின் கொத்தளங்களை இடித்துப்போடுங்கள்; அவைகள் கர்த்தருடையவைகள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள்: கர்த்தருடைய ஜீவனைக்கொண்டு சொல்லுகிறோம் என்றாலும், பொய்யாணையிடுகிறார்களே.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய கண்கள் சத்தியத்தை அல்லவோ நோக்குகின்றது; அவர்களை அடிக்கிறீர், ஆனாலும் அவர்களுக்கு நோகாது; அவர்களை நிர்மூலமாக்குகிறீர், ஆனாலும் புத்தியை ஏற்றுக்கொள்ளமாட்டோம் என்கிறார்கள்; தங்கள் முகங்களைக் கன்மலையைப்பார்க்கிலும் கெட்டியாக்கி, திரும்பமாட்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. தீர்க்கதரிசிகள் கள்ளத்தீர்க்கதரிசனம் சொல்லுகிறார்கள்; ஆசாரியர்கள் அவர்கள் மூலமாய் ஆளுகிறார்கள்; இப்படியிருப்பது என் ஜனத்துக்குப் பிரியமாயிருக்கிறது; ஆனாலும் முடிவிலே என்னசெய்வீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7072,50 +7116,486 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. அப்பொழுது நான்: இவர்கள் நீசராமே, இவர்கள் மதியற்றவர்கள்; கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறியாதிருக்கிறார்கள் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை அறுத்துப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை அறுத்துப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. நான் பெரியோர்களிடத்திலே போய், அவர்களோடே பேசுவேன்; அவர்கள் கர்த்தருடைய வழியையும், தங்கள் தேவனுடைய நியாயத்தையும் அறிவார்களென்றும் சொன்னேன்; அவர்களோ ஏகமாய் நுகத்தடியை முறித்து, கட்டுகளை அறுத்துப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -7171,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[10. அதின் மதில்கள்மேலேறி அழித்துப்போடுங்கள், ஆனாலும் சர்வசங்காரம் செய்யாதிருங்கள்; அதின் கொத்தளங்களை இடித்துப்போடுங்கள்; அவைகள் கர்த்தருடையவைகள் அல்ல.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. ஆகையால் காட்டிலிருந்து வரும் சிங்கம் அவர்களைக் கொல்லும், வனாந்தரத்திலுள்ள ஓநாய்கள் அவர்களைப் பீறும், சிவிங்கி அவர்கள் பட்டணங்களின்மேல் நோக்கமாயிருக்கும்; அவைகளிலிருந்து புறப்படுகிறவன் எவனும் பீறப்படுவான்; அவர்கள் மீறுதல்கள் பெருகி, அவர்கள் சீர்கேடுகள் அதிகரித்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரும், யூதா வம்சத்தாரும் எனக்கு விரோதமாய் மிகுதியும் துரோகம்பண்ணினார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவைகளை நான் உனக்கு மன்னிப்பது எப்படி? உன் பிள்ளைகள் என்னை விட்டுவிட்டு, தெய்வம் அல்லாதவைகள்பேரில் ஆணையிடுகிறார்கள்; நான் திருப்தியாக்கின அவர்கள் விபசாரம்பண்ணி வேசிவீட்டிலே கூட்டங்கூடுகிறார்கள்]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் வம்சத்தாரும், யூதா வம்சத்தாரும் எனக்கு விரோதமாய் மிகுதியும் துரோகம்பண்ணினார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493665" r:id="rId1"/>
+    <p:sldLayoutId id="2474525340" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,54 +9243,142 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8168,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെല്ലുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[12. “ঐ দেশবাসীরা প্রভুর বিরুদ্ধে মিথ্য়ে প্রচার করেছে| তারা বলেছে, প্রভু আমাদের কিছুই করতে পারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. തീറ്റിത്തടിപ്പിച്ച കുതിരകളെപ്പോലെ അവർ മദിച്ചുനടന്നു, ഓരോരുത്തൻ താന്താന്റെ കൂട്ടുകാരന്റെ ഭാര്യയെ]]></a:t>
+              <a:t><![CDATA[আমাদের আক্রমণ করতে আসছে এমন কোন সৈন্য আমরা কখনও দেখব না| কোনদিন অনাহারে মারাও যাব না|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നോക്കി ചിറാലിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[13. “ভ্রান্ত ভাব্বাদীরা হল একটি ফাঁকা বাতাস| ঈশ্বরের বাক্য তাদের মধ্যে নেই| তাদেরও কপালে দুর্ভোগ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഇവനിമിത്തം ഞാൻ സന്ദർശിക്കാതെ ഇരിക്കുമോ? ഇങ്ങനെയുള്ള ജാതിയോടു ഞാൻ പകരം ചെയ്യാതിരിക്കുമോ എന്നു]]></a:t>
+              <a:t><![CDATA[ঘটবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[14. প্রভু ঈশ্বর সর্বশক্তিমান এই কথাগুলি বলেছেন: “ওই লোকরা বলেছিল য়ে আমি তাদের শাস্তি দেব না| সুতরাং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതിന്റെ മതിലുകളിന്മേൽ കയറി നശിപ്പിപ്പിൻ; എങ്കിലും മുടിച്ചുകളയരുതു. അതിന്റെ കൊമ്പുകളെ]]></a:t>
+              <a:t><![CDATA[যিরমিয়, আমি তোমাকে য়ে শাস্তি দেব তা আগুনের মতো হবে| ঐ লোকগুলি হবে কাঠের মতো| সেই আগুন ওদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീക്കിക്കളവിൻ; അവ യഹോവെക്കുള്ളവയല്ലല്ലോ.]]></a:t>
+              <a:t><![CDATA[পুড়িয়ে ছারখার করে দেবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യിസ്രായേൽഗൃഹവും യെഹൂദാഗൃഹവും എന്നോടു മഹാദ്രോഹം ചെയ്തിരിക്കുന്നു എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[15. ইস্রায়েলের পরিবার, এই বার্তা হল প্রভুর, “আমি শীঘ্রই তোমাদের আক্রমণ করবার জন্য বহু দূর থেকে একটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവർ യഹോവയെ നിഷേധിച്ചു പറഞ്ഞതു: അതു അവനല്ല; നമുക്കു ദോഷം വരികയില്ല; നാം വാളോ ക്ഷാമമോ]]></a:t>
+              <a:t><![CDATA[প্রাচীন দেশকে নিয়ে আসব| বহু প্রাচীন সেই দেশ| সেই দেশের মানুষের ভাষা তোমরা বুঝতে পারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണുകയുമില്ല.]]></a:t>
+              <a:t><![CDATA[16. তাদের তীরের থলিগুলি খোলা কবরের মতো| তারা সবাই বলবান সৈন্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞാൻ മഹാന്മാരുടെ അടുക്കൽ ചെന്നു അവരോടു സംസാരിക്കും; അവർ യഹോവയുടെ വഴിയും തങ്ങളുടെ ദൈവത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[8. তারা ভালোভাবে খাওয়া-দাওযা করা ঘোড়ার মতো, যারা কামাবেশের জন্য তৈরী| ওরা সেই সমস্ত ঘোড়ার মতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. പ്രവാചകന്മാർ കാറ്റായ്തീരും; അവർക്കു അരുളപ്പാടില്ല; അവർക്കു അങ്ങനെ ഭവിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[17. ঐ সব সৈন্যরা তোমাদের মজুত করা সমস্ত খাদ্য খেযে ফেলবে| ধ্বংস করবে তোমাদের সন্তানদের| তোমাদের মেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതുകൊണ്ടു സൈന്യങ്ങളുടെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങൾ ഈ വാക്കു പറഞ്ഞതുകൊണ്ടു,]]></a:t>
+              <a:t><![CDATA[ও রাখাল বালকদের তারা খেযে ফেলবে| দ্রাক্ষা আর ডুমুর ফল খাবে| তারা তোমাদের সমস্ত বিশ্বস্ত দুর্ভেদ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇതാ, ഞാൻ നിന്റെ വായിൽ എന്റെ വചനങ്ങളെ തീയും ഈ ജനത്തെ വിറകും ആക്കും; അവർ അതിന്നു ഇരയായി തീരും.]]></a:t>
+              <a:t><![CDATA[শহরগুলিকে ধ্বংস করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. യിസ്രായേൽഗൃഹമേ, ഞാൻ ദൂരത്തുനിന്നു ഒരു ജാതിയെ നിങ്ങളുടെ നേരെ വരുത്തും എന്നു യഹോവയുടെ അരുളപ്പാടു:]]></a:t>
+              <a:t><![CDATA[18. এই হল প্রভুর বার্তা, “কিন্তু যিহূদা, যখন এই ভয়ঙ্কর দিনগুলো তোমাদের জীবনে আসবে তখন কিন্তু আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതു സ്ഥിരതയുള്ളോരു ജാതി; പുരാതനമായോരു ജാതി, ഭാഷ നിനക്കു അറിഞ്ഞുകൂടാത്തതും വാക്കു നിനക്കു]]></a:t>
+              <a:t><![CDATA[পুরোপুরি তোমাকে ধ্বংস করব না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരിയാത്തതുമായോരു ജാതി തന്നേ;]]></a:t>
+              <a:t><![CDATA[19. যিরমিয়, তোমাকে যিহূদার লোকরা জিজ্ঞাসা করবে, ‘কেন প্রভু তোমার ঈশ্বর আমাদের প্রতি এমন খারাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവരുടെ ആവനാഴി തുറന്ന ശവക്കുഴി; അവർ എല്ലാവരും വീരന്മാരത്രേ.]]></a:t>
+              <a:t><![CDATA[ব্যবহার করলেন?’ তখন তুমি (যিরমিয়) তাদের উত্তর দেবে: ‘তোমরা প্রভুর দিক থেকে মুখ ফিরিয়ে নিয়েছ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നിന്റെ പുത്രന്മാരും പുത്രിമാരും ഭക്ഷിക്കേണ്ടുന്ന നിന്റെ വിളവും നിന്റെ ആഹാരവും അവർ]]></a:t>
+              <a:t><![CDATA[তোমাদের দেশে বিদেশী মূর্ত্তিসমূহ বানিয়েছ এবং তাদের সেবা করেছ| সুতরাং তোমরা এখন বিদেশে বিদেশীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭക്ഷിച്ചുകളയും; അവർ നിന്റെ ആടുകളെയും കന്നുകാലികളെയും തിന്നുകളയും; അവർ നിന്റെ മുന്തിരിവള്ളികളെയും]]></a:t>
+              <a:t><![CDATA[সেবা করবে|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അത്തിവൃക്ഷങ്ങളെയും തിന്നുകളയും; നീ ആശ്രയിക്കുന്ന നിന്റെ ഉറപ്പുള്ള പട്ടണങ്ങളെ അവർ വാൾ കൊണ്ടു]]></a:t>
+              <a:t><![CDATA[20. প্রভু বলেছেন, “এই বার্তা জানিয়ে দাও যিহূদা এবং যাকোবের পরিবারগোষ্ঠীকে:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായവും അറിയും എന്നു പറഞ്ഞു; എന്നാൽ അവരും ഒരുപോലെ നുകം തകർത്തു കയറു പൊട്ടിച്ചുകളഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[যারা প্রতিবেশীদের স্ত্রীকে ঘরে ডেকে আনে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശൂന്യമാക്കിക്കളയും.]]></a:t>
+              <a:t><![CDATA[21. এই হল বার্তা: ‘হে নির্বোধ মানুষ তোমাদের কোন বুদ্ধি নেই| তোমাদের চোখ আছে অথচ দেখতে পাও না! কান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എന്നാൽ അന്നാളിലും ഞാൻ നിങ്ങളെ മുടിച്ചുകളകയില്ല എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[আছে কিন্তু শুনতে পাও না|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. നമ്മുടെ ദൈവമായ യഹോവ ഇവയൊക്കെയും നമ്മോടു ചെയ്‍വാൻ സംഗതി എന്തെന്നു ചോദിക്കുമ്പോൾ നീ അവരോടു:]]></a:t>
+              <a:t><![CDATA[22. নিশ্চয়ই তোমরা আমাকে ভয় পাও|”‘ এই ছিল প্রভুর বার্তা| “আমার সামনে তোমাদের ভয়ে শিউরে উঠতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ എന്നെ ഉപേക്ഷിച്ചു നിങ്ങളുടെ ദേശത്തു അന്യദേവന്മാരെ സേവിച്ചതുപോലെ നിങ്ങൾക്കുള്ളതല്ലാത്ത]]></a:t>
+              <a:t><![CDATA[আমিই সেই একজন য়ে তটভূমি দিয়ে সমুদ্রকে সীমাযিত করেছে, যাতে জল তার বাইরে না বইতে পারে| জলের ঢেউ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തു നിങ്ങൾ അന്യജാതിക്കാരെ സേവിക്കേണ്ടിവരും എന്നുത്തരം പറയേണം.]]></a:t>
+              <a:t><![CDATA[হয়তো বালুতটে আছড়ে পড়বে| কিন্তু কোন কিছুকে ধ্বংস করতে পারবে না| ঢেউ গর্জন করে বালুতটে আছড়ে পড়তে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നിങ്ങൾ യാക്കോബ്ഗൃഹത്തിൽ പ്രസ്താവിച്ചു യെഹൂദയിൽ പ്രസിദ്ധമാക്കേണ്ടതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[পারে| কিন্তু কখনও বালুতটের সীমানা পেরোতে পারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. കണ്ണു ഉണ്ടായിട്ടും കാണാതെയും ചെവി ഉണ്ടായിട്ടും കേൾക്കാതെയും ഇരിക്കുന്ന മൂഢന്മാരും]]></a:t>
+              <a:t><![CDATA[23. কিন্তু যিহূদার লোকরা ভীষণ একগুঁযে এবং জেদী| তারা সর্বদা আমার বিরুদ্ধে যাবার ছক কষে গিয়েছিল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബുദ്ധിഹീനന്മാരുമായ ജനമേ, ഇതു കേൾപ്പിൻ!]]></a:t>
+              <a:t><![CDATA[অবশেষে আমাকে ছেড়েও গিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നിങ്ങൾ എന്നെ ഭയപ്പെടുകയില്ലയോ? എന്റെ സന്നിധിയിൽ വിറെക്കയില്ലയോ എന്നു യഹോവയുടെ അരുളപ്പാടു; ഞാൻ]]></a:t>
+              <a:t><![CDATA[24. যিহূদার লোকরা কখনও বলেনি, ‘প্রভু আমাদের ঈশ্বরকে ভয় পাওয়া এবং সম্মান জানানো উচিত্‌| তিনিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടലിന്നു കവിഞ്ഞുകൂടാതവണ്ണം നിത്യപ്രമാണമായി മണൽ അതിരാക്കി വെച്ചിരിക്കുന്നു; തിരകൾ അലെച്ചാലും]]></a:t>
+              <a:t><![CDATA[আমাদের শরত্‌ এবং বসন্তকালে সঠিক সময় বৃষ্টি এনে দিয়েছেন| তিনিই আমাদের ফসল তোলার সময় নির্দিষ্ট করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അതുകൊണ്ടു കാട്ടിൽനിന്നു ഒരു സിംഹം വന്നു അവരെ കൊല്ലും; മരുപ്രദേശത്തിലെ ചെന്നായ് അവരെ]]></a:t>
+              <a:t><![CDATA[9. “তাহলে আমি কি ঐ সব কাজের জন্য যিহূদার লোকদের শাস্তি দেব না?” এই হল প্রভুর বার্তা| “হ্যাঁ, তুমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സാധിക്കയില്ല; എത്രതന്നേ ഇരെച്ചാലും അതിർ കടക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[দিয়েছেন|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ഈ ജനത്തിന്നോ ശാഠ്യവും മത്സരവും ഉള്ളോരു ഹൃദയം ഉണ്ടു; അവർ ശഠിച്ചു പോയ്ക്കളഞ്ഞിരിക്കുന്നു]]></a:t>
+              <a:t><![CDATA[25. যিহূদার লোকরা, তোমরা অনেক ভুল কাজ করেছ| তাই সময় মতো বৃষ্টির দেখা পাচ্ছো না| তোমরা যথেষ্ট ফসল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. മുന്മഴയും പിന്മഴയും ഇങ്ങനെ നമുക്കു അതതു സമയത്തു വേണ്ടു മഴ തരികയും കൊയ്ത്തിന്നുള്ള കാലാവധി]]></a:t>
+              <a:t><![CDATA[ফলাওনি| তোমাদের পাপসমূহ প্রভুর কাছ থেকে ভালো জিনিষ পাওয়া থেকে তোমাদের বিরত করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാലിച്ചുതരികയും ചെയ്യുന്ന നമ്മുടെ ദൈവമായ യഹോവയെ നാം ഭയപ്പെടുക എന്നു അവർ ഹൃദയത്തിൽ പറയുന്നതുമില്ല.]]></a:t>
+              <a:t><![CDATA[26. আমার দেশবাসীর মধ্যে কিছু শযতান লুকিয়ে আছে| যারা পাখী ধরবার জন্য খাঁচা তৈরী করে, তারা তাদের মত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഇവ മാറിപ്പോകുവാൻ നിങ്ങളുടെ അകൃത്യങ്ങൾ അത്രേ കാരണം; നിങ്ങളുടെ പാപങ്ങളാൽ ഈ നന്മെക്കു മുടക്കം]]></a:t>
+              <a:t><![CDATA[পাখী ধরবার পরিবর্তে তারা মানুষ ধরবার ফাঁদ পাতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[27. এই সব দুষ্ট লোকদের, যারা মিথ্যায ভরা, তাদের বাড়ীগুলো হল পাখীতে ভরা খাঁচাসমূহের মতো| তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. എന്റെ ജനത്തിന്റെ ഇടയിൽ ദുഷ്ടന്മാരെ കാണുന്നു; അവർ വേടന്മാരെപ്പോലെ പതിയിരിക്കുന്നു; അവർ]]></a:t>
+              <a:t><![CDATA[মিথ্যাগুলি তাদের ধনী ও শক্তিশালী করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുടുക്കുവെച്ചു മനുഷ്യരെ പിടിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[28. তারা তাদের অসত্‌ কর্ম দিয়ে মোটা এবং স্বাস্থ্য়বান হয়ে উঠেছে| অশুভ উপায়ে তারা হয়ে উঠেছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. കൂട്ടിൽ പക്ഷി നിറഞ്ഞിരിക്കുന്നതുപോലെ അവരുടെ വീട്ടിൽ വഞ്ചന നിറഞ്ഞിരിക്കുന്നു; അങ്ങനെ അവർ]]></a:t>
+              <a:t><![CDATA[স্বাস্থ্য়বান| তাদের শযতানির কোন শেষ নেই| তারা অনাথ শিশুদের ব্যাপারে কোন মিনতি করে নি| তাদের দিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹാന്മാരും ധനവാന്മാരും ആയിത്തീർന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[সাহায্যের হাত বাড়িয়ে দেয় নি| তারা গরীব লোকদের প্রতি কখনও সুবিচার করেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിച്ചുകൊണ്ടുപോകും; പുള്ളിപ്പുലി അവരുടെ പട്ടണങ്ങൾക്കെതിരെ പതിയിരിക്കും; അവയിൽ നിന്നു]]></a:t>
+              <a:t><![CDATA[জানো য়ে দেশ এই ভাবে বেঁচে থাকে তাকে আমার শাস্তি দিতে হবে| আমি তাদের য়োগ্য শাস্তিই দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവർ പുഷ്ടിവെച്ചു മിന്നുന്നു; ദുഷ്കാര്യങ്ങളിൽ അവർ കവിഞ്ഞിരിക്കുന്നു; അവർ അനാഥന്മാർക്കു ഗുണം]]></a:t>
+              <a:t><![CDATA[29. ঐসব কাজের জন্য আমি কি যিহূদার লোকদের শাস্তি দেব না?” এই ছিল প্রভুর বার্তা| “তুমি জানো এই ধরণের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരത്തക്കവണ്ണം അവരുടെ വ്യവഹാരം നടത്തുന്നില്ല; ദരിദ്രന്മാർക്കു ന്യായപാലനം ചെയ്യുന്നതുമില്ല.]]></a:t>
+              <a:t><![CDATA[দেশগুলোকে আমি উচিত্‌ শাস্তি দিয়ে থাকি| আমাকে তাদের য়োগ্য শাস্তিই দিতে হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഇവനിമിത്തം ഞാൻ സന്ദർശിക്കാതെ ഇരിക്കുമോ? ഇങ്ങനെയുള്ള ജാതിയോടു ഞാൻ പകരം ചെയ്യാതെ ഇരിക്കുമോ]]></a:t>
+              <a:t><![CDATA[30. প্রভু বললেন, “যিহূদা দেশে একটা সাংঘাতিক এবং রোমাঞ্চকর ঘটনা ঘটে গিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[1. প্রভু বললেন, “জেরুশালেমের রাস্তায় হাঁটো| শহরের সার্বজনীন প্রাঙ্গণগুলিতে খুঁজে দেখো| যদি একজনও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. വിസ്മയവും ഭയങ്കരവുമായുള്ളതു ദേശത്തു സംഭവിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[সত্‌ ও ভাল মানুষের সন্ধান পাও য়ে অন্তত সত্যের খোঁজ করছে, যদি এরকম এক জনও মানুষ থাকে তাহলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. പ്രവാചകന്മാർ വ്യാജമായി പ്രവചിക്കുന്നു; പുരോഹിതന്മാരും അവരോടു ഒരു കയ്യായി നിന്നു അധികാരം]]></a:t>
+              <a:t><![CDATA[জেরুশালেমকে আমি ক্ষমা করে দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടത്തുന്നു; എന്റെ ജനത്തിന്നോ അതു ഇഷ്ടം ആകുന്നു; എന്നാൽ ഒടുക്കം നിങ്ങൾ എന്തു ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[2. লোকে শুধু এই বলে প্রতিশ্রুতি নেয: ‘প্রভুর অস্তিত্ব য়েমন নিশ্চিত তার দিব্য, কিন্তু তারা আসলে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ന്യായം പ്രവർത്തിക്കയും വിശ്വസ്തത കാണിക്കയും ചെയ്യുന്നവൻ ഉണ്ടോ? ഒരുത്തനെ കാണുമോ എന്നു]]></a:t>
+              <a:t><![CDATA[বলে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേമിന്റെ വീഥികളിൽ ചുറ്റിനടന്നു അന്വേഷിക്കയും അതിന്റെ വിശാലസ്ഥലങ്ങളിൽ തിരഞ്ഞു അറികയും ചെയ്‍വിൻ;]]></a:t>
+              <a:t><![CDATA[3. প্রভু, আমি জানি আপনি চান মানুষ আপনার অনুগত থাকুক| আপনি যিহূদাবাসীকে আঘাত করলেন| কিন্তু তারা কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കണ്ടു എങ്കിൽ ഞാൻ അതിനോടു ക്ഷമിക്കും.]]></a:t>
+              <a:t><![CDATA[বেদনা অনুভব করে নি| আপনি তাদের ধ্বংস করলেন| কিন্তু তা থেকে তারা কোন শিক্ষা নেযনি| তারা ভীষণ একগুঁযে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെട്ടുവരുന്ന എല്ലാവരെയും പറിച്ചു കീറിക്കളയും; അവരുടെ അതിക്രമങ്ങൾ വളരെയല്ലോ? അവരുടെ]]></a:t>
+              <a:t><![CDATA[10. “যাও যিহূদার সমস্ত দ্রাক্ষা গাছ কেটে দাও| (কিন্তু তাদের কখনও পুরোপুরি ধ্বংস কর না|) কেটে দাও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യഹോവയാണ എന്നു പറഞ്ഞാലും അവർ കപടമായിട്ടത്രേ സത്യം ചെയ്യുന്നതു.]]></a:t>
+              <a:t><![CDATA[জেদী| খারাপ কাজ করেছিল বলে তারা কোন রকম দুঃখপ্রকাশ পর্য়ন্ত করে নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യഹോവേ, നിന്റെ കണ്ണു വിശ്വസ്തതയല്ലയോ നോക്കുന്നതു? നീ അവരെ അടിച്ചു എങ്കിലും അവർ വേദനപ്പെട്ടില്ല;]]></a:t>
+              <a:t><![CDATA[31. ভাব্বাদীরা মিথ্য়ে কথা বলে এবং যাজকদের যা করার কথা তা তারা করে না| আমার লোকরা, ভাব্বাদীরা এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീ അവരെ ക്ഷയിപ്പിച്ചു എങ്കിലും അവർക്കു ബോധം കൈക്കൊൾവാൻ മനസ്സില്ലായിരുന്നു; അവർ തങ്ങളുടെ മുഖം]]></a:t>
+              <a:t><![CDATA[যাজকরা যা করে তাই ভালোবাসে| কিন্তু হে আমার লোকসমূহ, তোমাদের যখন শাস্তি পাবার সময় আসবে তখন তোমরা কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാറയെക്കാൾ കടുപ്പമാക്കി; മടങ്ങിവരുവാൻ അവർക്കു മനസില്ലായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[করবে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അതുകൊണ്ടു ഞാൻ: ഇവർ അല്പന്മാർ, ബുദ്ധിഹീനർ തന്നേ; അവർ യഹോവയുടെ വഴിയും തങ്ങളുടെ ദൈവത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[4. কিন্তু আমি (যিরমিয়) আমাকে মনে মনে বললাম, “তারা এত দরিদ্র এবং নির্বোধ য়ে তারা প্রভুর জীবনযাত্রা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +17419,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായവും അറിയുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[শেখে নি| ঈশ্বরের শিক্ষা বিষয়েও তারা কিছু জানে না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. সুতরাং আমি যিহূদার নেতৃবৃন্দের কাছে যাব এবং তাদের সঙ্গে কথা বলব| নেতারা নিশ্চয়ই প্রভুর আচার বিধি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[জানবে| আমি নিশ্চিত য়ে তারা তাদের ঈশ্বরের বিধিসমূহ জানে|” কিন্তু নেতারা সব একত্র হল এবং প্রভুর সেবার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কাজ থেকে দূরে সরে গেল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. তারা ঈশ্বরের বিরুদ্ধে চলে গিয়েছে| তাই বন থেকে এক সিংহ এসে তাদের আক্রমণ করবে| মরুভূমি থেকে এক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിൻമാറ്റങ്ങളും പെരുകിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষা গাছগুলির শাখাপ্রশাখা| কারণ এই শাখাপ্রশাখা প্রভুর নয়|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নেকড়ে বাঘ এসে সবাইকে মেরে ফেলবে| তাদের শহরের কাছে এক চিতা লুকিয়ে আছে| শহরের বাইরে কেউ বেরলেই তাকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[টুকরো টুকরো করে ছিঁড়ে খাবে| যিহূদার লোকরা বার বার পাপ করার ফলেই এগুলি ঘটবে| প্রভু বার বার সতর্ক করে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কোন ফল পান নি| প্রভুর কাছ থেকে তারা বার বারই দূরে থেকেছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. ঈশ্বর বললেন, “হে যিহূদা, আমাকে একটি সঠিক কারণ দেখাও যার জন্য আমি তোমাদের ক্ষমা করব| তোমার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ছেলেমেযেরা আমাকে ত্যাগ করে মূর্ত্তির কাছে প্রতিশ্রুতি নিয়েছে| অথচ তোমার সন্তানদের আমি চাহিদা মতো সব]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কিছুই দিয়েছিলাম| তবু ওরা আমার প্রতি বিশ্বস্ত থাকেনি| ওরা ব্যভিচারিনীদের সঙ্গে অনেক বেশী সময় নষ্ট]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഞാൻ നിന്നോടു ക്ഷമിക്കുന്നതു എങ്ങനെ? നിന്റെ മക്കൾ എന്നെ ഉപേക്ഷിച്ചു, ദൈവമല്ലാത്തവയെ ചൊല്ലി സത്യം]]></a:t>
+              <a:t><![CDATA[11. যিহূদা এবং ইস্রায়েলের পরিবারগুলি আমার সঙ্গে প্রতি ভাবেই বিশ্বাসঘাতকতা করেছে|” এই ছিল প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തുവരുന്നു; ഞാൻ അവരെ പോഷിപ്പിച്ച സമയത്തു അവർ വ്യഭിചാരം ചെയ്കയും വേശ്യാഗൃഹങ്ങളിൽ കൂട്ടമായി]]></a:t>
+              <a:t><![CDATA[বার্তা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>