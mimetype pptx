--- v0 (2026-08-03)
+++ v1 (2026-11-03)
@@ -187,50 +187,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -309,50 +333,62 @@
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -548,53 +584,65 @@
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
-  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -654,51 +702,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மறக்கப்படாத நித்திய உடன்படிக்கையினால் நாம் கர்த்தரைச் சேர்ந்துகொள்வோம் வாருங்கள் என்று சீயோனுக்கு நேராய் முகங்களைத் திருப்பி, சீயோனுக்குப் போகிற வழி எதுவென்று கேட்டு விசாரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. In those days, and in that time, says the LORD, the children of Israel shall come, they and the children of Judah together, going and weeping: they shall go, and seek the LORD their God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. They shall hold the bow and the lance: they are cruel, and will not show mercy: their voice shall roar like the sea, and they shall ride upon horses, every one put in array, like a man to the battle, against you, O daughter of Babylon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. The king of Babylon has heard the report of them, and his hands waxed feeble: anguish took hold of him, and pangs as of a woman in travail.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. The king of Babylon has heard the report of them, and his hands waxed feeble: anguish took hold of him, and pangs as of a woman in travail.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Behold, he shall come up like a lion from the swelling of Jordan unto the habitation of the strong: but I will make them suddenly run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Behold, he shall come up like a lion from the swelling of Jordan unto the habitation of the strong: but I will make them suddenly run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Behold, he shall come up like a lion from the swelling of Jordan unto the habitation of the strong: but I will make them suddenly run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Behold, he shall come up like a lion from the swelling of Jordan unto the habitation of the strong: but I will make them suddenly run away from her: and who is a chosen man, that I may appoint over her? for who is like me? and who will appoint me the time? and who is that shepherd that will stand before me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Therefore hear all of you the counsel of the LORD, that he has taken against Babylon; and his purposes, that he has purposed against the land of the Chaldeans: Surely the least of the flock shall draw them out: surely he shall make their habitation desolate with them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Therefore hear all of you the counsel of the LORD, that he has taken against Babylon; and his purposes, that he has purposed against the land of the Chaldeans: Surely the least of the flock shall draw them out: surely he shall make their habitation desolate with them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Therefore hear all of you the counsel of the LORD, that he has taken against Babylon; and his purposes, that he has purposed against the land of the Chaldeans: Surely the least of the flock shall draw them out: surely he shall make their habitation desolate with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -763,51 +1901,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மறக்கப்படாத நித்திய உடன்படிக்கையினால் நாம் கர்த்தரைச் சேர்ந்துகொள்வோம் வாருங்கள் என்று சீயோனுக்கு நேராய் முகங்களைத் திருப்பி, சீயோனுக்குப் போகிற வழி எதுவென்று கேட்டு விசாரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They shall ask the way to Zion with their faces in that direction, saying, Come, and let us join ourselves to the LORD in a perpetual covenant that shall not be forgotten.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. At the noise of the taking of Babylon the earth is moved, and the cry is heard among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -872,51 +2119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஜனங்கள் காணாமற்போன ஆடுகள், அவர்களுடைய மேய்ப்பர்கள் அவர்களைச் சிதறப்பண்ணி, பர்வதங்களில் அலையவிட்டார்கள்; ஒரு மலையிலிருந்து மறுமலைக்குப் போனார்கள்; தங்கள் தொழுவத்தை மறந்து விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They shall ask the way to Zion with their faces in that direction, saying, Come, and let us join ourselves to the LORD in a perpetual covenant that shall not be forgotten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -981,51 +2228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஜனங்கள் காணாமற்போன ஆடுகள், அவர்களுடைய மேய்ப்பர்கள் அவர்களைச் சிதறப்பண்ணி, பர்வதங்களில் அலையவிட்டார்கள்; ஒரு மலையிலிருந்து மறுமலைக்குப் போனார்கள்; தங்கள் தொழுவத்தை மறந்து விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. My people has been lost sheep: their shepherds have caused them to go astray, they have turned them away on the mountains: they have gone from mountain to hill, they have forgotten their resting place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1090,51 +2337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களைக் கண்டுபிடித்தவர்கள் எல்லாரும் அவர்களைப் பட்சித்தார்கள்; அவர்களுடைய சத்துருக்கள்: எங்கள் மேல் குற்றமில்லை; அவர்கள் நீதியின் வாசஸ்தலத்திலே கர்த்தருக்கு விரோதமாக, தங்கள் பிதாக்கள் நம்பின கர்த்தருக்கு விரோதமாகவே பாவஞ்செய்தார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. My people has been lost sheep: their shepherds have caused them to go astray, they have turned them away on the mountains: they have gone from mountain to hill, they have forgotten their resting place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1199,51 +2446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களைக் கண்டுபிடித்தவர்கள் எல்லாரும் அவர்களைப் பட்சித்தார்கள்; அவர்களுடைய சத்துருக்கள்: எங்கள் மேல் குற்றமில்லை; அவர்கள் நீதியின் வாசஸ்தலத்திலே கர்த்தருக்கு விரோதமாக, தங்கள் பிதாக்கள் நம்பின கர்த்தருக்கு விரோதமாகவே பாவஞ்செய்தார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. All that found them have devoured them: and their adversaries said, We offend not, because they have sinned against the LORD, the habitation of justice, even the LORD, the hope of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1308,51 +2555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களைக் கண்டுபிடித்தவர்கள் எல்லாரும் அவர்களைப் பட்சித்தார்கள்; அவர்களுடைய சத்துருக்கள்: எங்கள் மேல் குற்றமில்லை; அவர்கள் நீதியின் வாசஸ்தலத்திலே கர்த்தருக்கு விரோதமாக, தங்கள் பிதாக்கள் நம்பின கர்த்தருக்கு விரோதமாகவே பாவஞ்செய்தார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. All that found them have devoured them: and their adversaries said, We offend not, because they have sinned against the LORD, the habitation of justice, even the LORD, the hope of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1417,51 +2664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாபிலோனின் நடுவிலிருந்தோடி கல்தேயரின் தேசத்தைவிட்டுப் புறப்பட்டு, மந்தையின்முன்நடக்கும் கடாக்களைப்போல் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. All that found them have devoured them: and their adversaries said, We offend not, because they have sinned against the LORD, the habitation of justice, even the LORD, the hope of their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1526,51 +2773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாபிலோனின் நடுவிலிருந்தோடி கல்தேயரின் தேசத்தைவிட்டுப் புறப்பட்டு, மந்தையின்முன்நடக்கும் கடாக்களைப்போல் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Remove out of the midst of Babylon, and go forth out of the land of the Chaldeans, and be as the he goats before the flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1635,51 +2882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, நான் பாபிலோனுக்கு விரோதமாக வடதேசத்தில் இருக்கும் பெரிய ஜாதிகளின் கூட்டத்தை எழுப்பி, அதை வரப்பண்ணுவேன்; அவர்கள் அதற்கு விரோதமாக ஆயத்தம்பண்ணுவார்கள்; அங்கேயிருந்து வருகிறவர்களால் அது பிடிக்கப்படும்; அவர்களுடைய அம்புகள் சாமர்த்தியமுள்ள பராக்கிரமசாலிகயின் அம்புகளைப்போல் இருக்கும்; அவைகள் விருதாவாய்த் திரும்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[8. Remove out of the midst of Babylon, and go forth out of the land of the Chaldeans, and be as the he goats before the flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1744,51 +2991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் தீர்க்கதரிசியாகிய எரேமியாவைக்கொண்டு பாபிலோனுக்கும் கல்தேயர் தேசத்துக்கும் விரோதமாக உரைத்த வசனம்:]]></a:t>
+              <a:t><![CDATA[1. The word that the LORD spoke against Babylon and against the land of the Chaldeans by Jeremiah the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1853,51 +3100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, நான் பாபிலோனுக்கு விரோதமாக வடதேசத்தில் இருக்கும் பெரிய ஜாதிகளின் கூட்டத்தை எழுப்பி, அதை வரப்பண்ணுவேன்; அவர்கள் அதற்கு விரோதமாக ஆயத்தம்பண்ணுவார்கள்; அங்கேயிருந்து வருகிறவர்களால் அது பிடிக்கப்படும்; அவர்களுடைய அம்புகள் சாமர்த்தியமுள்ள பராக்கிரமசாலிகயின் அம்புகளைப்போல் இருக்கும்; அவைகள் விருதாவாய்த் திரும்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[9. For, lo, I will raise and cause to come up against Babylon an assembly of great nations from the north country: and they shall set themselves in array against her; from thence she shall be taken: their arrows shall be as of a mighty expert man; none shall return in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1962,51 +3209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, நான் பாபிலோனுக்கு விரோதமாக வடதேசத்தில் இருக்கும் பெரிய ஜாதிகளின் கூட்டத்தை எழுப்பி, அதை வரப்பண்ணுவேன்; அவர்கள் அதற்கு விரோதமாக ஆயத்தம்பண்ணுவார்கள்; அங்கேயிருந்து வருகிறவர்களால் அது பிடிக்கப்படும்; அவர்களுடைய அம்புகள் சாமர்த்தியமுள்ள பராக்கிரமசாலிகயின் அம்புகளைப்போல் இருக்கும்; அவைகள் விருதாவாய்த் திரும்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[9. For, lo, I will raise and cause to come up against Babylon an assembly of great nations from the north country: and they shall set themselves in array against her; from thence she shall be taken: their arrows shall be as of a mighty expert man; none shall return in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2071,51 +3318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கல்தேயா கொள்ளையாகும்; அதைக் கொள்ளையிடுகிறவர்கள் எல்லாரும் பரிபூரணமடைவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. For, lo, I will raise and cause to come up against Babylon an assembly of great nations from the north country: and they shall set themselves in array against her; from thence she shall be taken: their arrows shall be as of a mighty expert man; none shall return in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2180,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் சுதந்தரத்தைக் கொள்ளையிட்ட நீங்கள் சந்தோஷித்தீர்களே, களிகூர்ந்தீர்களே, புல்மேய்ந்து கொழுத்த கடாரியைப்போல் பூரித்து, வலியரிஷபம்போல் முக்காரம் போடுகிறீர்களே.]]></a:t>
+              <a:t><![CDATA[9. For, lo, I will raise and cause to come up against Babylon an assembly of great nations from the north country: and they shall set themselves in array against her; from thence she shall be taken: their arrows shall be as of a mighty expert man; none shall return in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2289,51 +3536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் சுதந்தரத்தைக் கொள்ளையிட்ட நீங்கள் சந்தோஷித்தீர்களே, களிகூர்ந்தீர்களே, புல்மேய்ந்து கொழுத்த கடாரியைப்போல் பூரித்து, வலியரிஷபம்போல் முக்காரம் போடுகிறீர்களே.]]></a:t>
+              <a:t><![CDATA[10. And Chaldea shall be a spoil: all that spoil her shall be satisfied, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2398,51 +3645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் தாய் மிகவும் வெட்கி, உங்களைப் பெற்றவள் நாணமடைவாள்; இதோ, அவள் ஜாதிகளுக்குள்ளே கடைசியாவதுமன்றி, வனாந்தரமும் வறட்சியும் அந்தரவெளியுமாவாள்.]]></a:t>
+              <a:t><![CDATA[10. And Chaldea shall be a spoil: all that spoil her shall be satisfied, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2507,51 +3754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் தாய் மிகவும் வெட்கி, உங்களைப் பெற்றவள் நாணமடைவாள்; இதோ, அவள் ஜாதிகளுக்குள்ளே கடைசியாவதுமன்றி, வனாந்தரமும் வறட்சியும் அந்தரவெளியுமாவாள்.]]></a:t>
+              <a:t><![CDATA[11. Because all of you were glad, because all of you rejoiced, O all of you destroyers of mine heritage, because all of you are grown fat as the heifer at grass, and bellow as bulls;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2616,51 +3863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தரின் கோபத்தினாலே அது குடியற்றதும் பெரும்பாழுமாயிருக்கும்; பாபிலோனைக் கடந்துபோகிற எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து, ஈசல்போடுவான்.]]></a:t>
+              <a:t><![CDATA[11. Because all of you were glad, because all of you rejoiced, O all of you destroyers of mine heritage, because all of you are grown fat as the heifer at grass, and bellow as bulls;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2725,51 +3972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தரின் கோபத்தினாலே அது குடியற்றதும் பெரும்பாழுமாயிருக்கும்; பாபிலோனைக் கடந்துபோகிற எவனும் அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து, ஈசல்போடுவான்.]]></a:t>
+              <a:t><![CDATA[12. Your mother shall be sore confounded; she that bare you shall be ashamed: behold, the hindermost of the nations shall be a wilderness, a dry land, and a desert.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2834,51 +4081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் எல்லாரும் பாபிலோனுக்கு விரோதமாய்ச் சுற்றிலும் அணிவகுத்து நின்று, வில்லை நாணேற்றி, அதின்மேல் அம்புகளை எய்யுங்கள்; அம்புச்செலவைப் பாராதேயுங்கள்; அது, கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தது,]]></a:t>
+              <a:t><![CDATA[12. Your mother shall be sore confounded; she that bare you shall be ashamed: behold, the hindermost of the nations shall be a wilderness, a dry land, and a desert.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2943,51 +4190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பாபிலோன் பிடிபட்டது; பேல் வெட்கப்பட்டது; மேராதாக் நொறுங்குண்டது; அதினுடைய சிலைகள் இலச்சையடைந்தது; அதினுடைய விக்கிரகங்கள் நொறுங்கிப்போயின என்று ஜாதிகளுக்குள்ளே அறிவித்துப் பிரசித்தம்பண்ணுங்கள்; இதை மறைக்காமல் கொடியேற்றி விளம்பரம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. The word that the LORD spoke against Babylon and against the land of the Chaldeans by Jeremiah the prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3052,51 +4299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் எல்லாரும் பாபிலோனுக்கு விரோதமாய்ச் சுற்றிலும் அணிவகுத்து நின்று, வில்லை நாணேற்றி, அதின்மேல் அம்புகளை எய்யுங்கள்; அம்புச்செலவைப் பாராதேயுங்கள்; அது, கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தது,]]></a:t>
+              <a:t><![CDATA[13. Because of the wrath of the LORD it shall not be inhabited, but it shall be wholly desolate: every one that goes by Babylon shall be astonished, and hiss at all her plagues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3161,51 +4408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு விரோதமாய்ச் சுற்றிலும் ஆர்ப்பரியுங்கள்; அது தன்னைக் கையளித்தது; அதின் அஸ்திபாரங்கள் விழுந்தது, அதின் மதில்கள் இடிக்கப்பட்டது; இது கர்த்தர் வாங்கும் பழி; அதினிடத்தில் பழிவாங்குங்கள்; அது செய்ததுபோலவே நீங்களும் அதற்குச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Because of the wrath of the LORD it shall not be inhabited, but it shall be wholly desolate: every one that goes by Babylon shall be astonished, and hiss at all her plagues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3270,51 +4517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு விரோதமாய்ச் சுற்றிலும் ஆர்ப்பரியுங்கள்; அது தன்னைக் கையளித்தது; அதின் அஸ்திபாரங்கள் விழுந்தது, அதின் மதில்கள் இடிக்கப்பட்டது; இது கர்த்தர் வாங்கும் பழி; அதினிடத்தில் பழிவாங்குங்கள்; அது செய்ததுபோலவே நீங்களும் அதற்குச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Put yourselves in array against Babylon round about: all you that bend the bow, shoot at her, spare no arrows: for she has sinned against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3379,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு விரோதமாய்ச் சுற்றிலும் ஆர்ப்பரியுங்கள்; அது தன்னைக் கையளித்தது; அதின் அஸ்திபாரங்கள் விழுந்தது, அதின் மதில்கள் இடிக்கப்பட்டது; இது கர்த்தர் வாங்கும் பழி; அதினிடத்தில் பழிவாங்குங்கள்; அது செய்ததுபோலவே நீங்களும் அதற்குச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Put yourselves in array against Babylon round about: all you that bend the bow, shoot at her, spare no arrows: for she has sinned against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3488,51 +4735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விதைவிதைக்கிறவனையும் அறுப்புக்காலத்தில் அரிவாளைப் பிடிக்கிறவனையும் பாபிலோனில் இராதபடிச் சங்காரம்பண்ணுங்கள்; கொல்லுகிற பட்டயத்துக்குத் தப்ப அவரவர் தங்கள் ஜனத்தண்டைக்குத் திருப்பிக் கொண்டு, அவரவர் தங்கள் தேசத்துக்கு ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Put yourselves in array against Babylon round about: all you that bend the bow, shoot at her, spare no arrows: for she has sinned against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3597,51 +4844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விதைவிதைக்கிறவனையும் அறுப்புக்காலத்தில் அரிவாளைப் பிடிக்கிறவனையும் பாபிலோனில் இராதபடிச் சங்காரம்பண்ணுங்கள்; கொல்லுகிற பட்டயத்துக்குத் தப்ப அவரவர் தங்கள் ஜனத்தண்டைக்குத் திருப்பிக் கொண்டு, அவரவர் தங்கள் தேசத்துக்கு ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Shout against her round about: she has given her hand: her foundations are fallen, her walls are thrown down: for it is the vengeance of the LORD: take vengeance upon her; as she has done, do unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3706,51 +4953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. விதைவிதைக்கிறவனையும் அறுப்புக்காலத்தில் அரிவாளைப் பிடிக்கிறவனையும் பாபிலோனில் இராதபடிச் சங்காரம்பண்ணுங்கள்; கொல்லுகிற பட்டயத்துக்குத் தப்ப அவரவர் தங்கள் ஜனத்தண்டைக்குத் திருப்பிக் கொண்டு, அவரவர் தங்கள் தேசத்துக்கு ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Shout against her round about: she has given her hand: her foundations are fallen, her walls are thrown down: for it is the vengeance of the LORD: take vengeance upon her; as she has done, do unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3815,51 +5062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் தெறிப்பட்டுப்போன ஆடு, சிங்கங்கள் அதைத் துரத்தின; முதலில் அசீரியா ராஜா அதைப் பட்சித்தான்; கடைசியில் பாபிலோன் ராஜாவாகிய இந்த நேபுகாத்நேச்சார் அதின் எலும்புகளை முறித்தான்.]]></a:t>
+              <a:t><![CDATA[15. Shout against her round about: she has given her hand: her foundations are fallen, her walls are thrown down: for it is the vengeance of the LORD: take vengeance upon her; as she has done, do unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3924,51 +5171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் தெறிப்பட்டுப்போன ஆடு, சிங்கங்கள் அதைத் துரத்தின; முதலில் அசீரியா ராஜா அதைப் பட்சித்தான்; கடைசியில் பாபிலோன் ராஜாவாகிய இந்த நேபுகாத்நேச்சார் அதின் எலும்புகளை முறித்தான்.]]></a:t>
+              <a:t><![CDATA[16. Cut off the sower from Babylon, and him that handles the sickle in the time of harvest: for fear of the oppressing sword they shall turn every one to his people, and they shall flee every one to his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4033,51 +5280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் அசீரியா ராஜாவை தண்டித்ததுபோல் பாபிலோன் ராஜாவையும் அவன் தேசத்தையும் தண்டித்து,]]></a:t>
+              <a:t><![CDATA[16. Cut off the sower from Babylon, and him that handles the sickle in the time of harvest: for fear of the oppressing sword they shall turn every one to his people, and they shall flee every one to his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4142,51 +5389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பாபிலோன் பிடிபட்டது; பேல் வெட்கப்பட்டது; மேராதாக் நொறுங்குண்டது; அதினுடைய சிலைகள் இலச்சையடைந்தது; அதினுடைய விக்கிரகங்கள் நொறுங்கிப்போயின என்று ஜாதிகளுக்குள்ளே அறிவித்துப் பிரசித்தம்பண்ணுங்கள்; இதை மறைக்காமல் கொடியேற்றி விளம்பரம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Declare all of you among the nations, and publish, and set up a standard; publish, and conceal not: say, Babylon is taken, Bel is confounded, Merodach is broken in pieces; her idols are confounded, her images are broken in pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4251,51 +5498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் அசீரியா ராஜாவை தண்டித்ததுபோல் பாபிலோன் ராஜாவையும் அவன் தேசத்தையும் தண்டித்து,]]></a:t>
+              <a:t><![CDATA[16. Cut off the sower from Babylon, and him that handles the sickle in the time of harvest: for fear of the oppressing sword they shall turn every one to his people, and they shall flee every one to his own land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4360,51 +5607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலை அதின் வாசஸ்தலத்துக்குத் திரும்பிவரப்பண்ணுவேன்; அப்பொழுது அது கர்மேலிலும் பாசானிலும் மேயும்; எப்பிராயீமின் மலைகளிலும் கீலேயாத்திலும் அதின் ஆத்துமா திருப்தியாகும்.]]></a:t>
+              <a:t><![CDATA[17. Israel is a scattered sheep; the lions have driven him away: first the king of Assyria has devoured him; and last this Nebuchadrezzar king of Babylon has broken his bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4469,51 +5716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலை அதின் வாசஸ்தலத்துக்குத் திரும்பிவரப்பண்ணுவேன்; அப்பொழுது அது கர்மேலிலும் பாசானிலும் மேயும்; எப்பிராயீமின் மலைகளிலும் கீலேயாத்திலும் அதின் ஆத்துமா திருப்தியாகும்.]]></a:t>
+              <a:t><![CDATA[17. Israel is a scattered sheep; the lions have driven him away: first the king of Assyria has devoured him; and last this Nebuchadrezzar king of Babylon has broken his bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4578,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்நாட்களிலும் அக்காலத்திலும் இஸ்ரவேலின் அக்கிரமம் தேடப்பட்டாலும் அது காணாதிருக்கும்; யூதாவின் பாவங்கள் தேடப்பட்டாலும் அவைகள் கிடையாதிருக்கும்; நான் மீதியாக வைக்கிறவர்களுக்கு மன்னிப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will punish the king of Babylon and his land, as I have punished the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4687,51 +5934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்நாட்களிலும் அக்காலத்திலும் இஸ்ரவேலின் அக்கிரமம் தேடப்பட்டாலும் அது காணாதிருக்கும்; யூதாவின் பாவங்கள் தேடப்பட்டாலும் அவைகள் கிடையாதிருக்கும்; நான் மீதியாக வைக்கிறவர்களுக்கு மன்னிப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. Therefore thus says the LORD of hosts, the God of Israel; Behold, I will punish the king of Babylon and his land, as I have punished the king of Assyria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4796,51 +6043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மெரதாயீம் தேசத்துக்கு விரோதமாகவும் பேகோடு குடிகளுக்கு விரோதமாகவும் நீ போய், அவர்களைத் துரத்தி, யாவையும் பாழாக்கிச் சங்காரம்பண்ணி, நான் உனக்கு கட்டளையிட்டபடியெல்லாம் செய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. And I will bring Israel again to his habitation, and he shall feed on Carmel and Bashan, and his soul shall be satisfied upon mount Ephraim and Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4905,51 +6152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மெரதாயீம் தேசத்துக்கு விரோதமாகவும் பேகோடு குடிகளுக்கு விரோதமாகவும் நீ போய், அவர்களைத் துரத்தி, யாவையும் பாழாக்கிச் சங்காரம்பண்ணி, நான் உனக்கு கட்டளையிட்டபடியெல்லாம் செய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. And I will bring Israel again to his habitation, and he shall feed on Carmel and Bashan, and his soul shall be satisfied upon mount Ephraim and Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5014,51 +6261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேசத்திலே யுத்தத்தின் சத்தமும் மகா சங்காரமும் உண்டு.]]></a:t>
+              <a:t><![CDATA[20. In those days, and in that time, says the LORD, the iniquity of Israel shall be sought for, and there shall be none; and the sins of Judah, and they shall not be found: for I will pardon them whom I reserve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5123,51 +6370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சர்வ பூமியின் சம்மட͠Οி எப்படி முறித்து உடைக்கப்பட்டது! ஜாதிகளுக்குள்ளே பாபிலோன் எப்படிப் பாழாப்போயிற்று!]]></a:t>
+              <a:t><![CDATA[20. In those days, and in that time, says the LORD, the iniquity of Israel shall be sought for, and there shall be none; and the sins of Judah, and they shall not be found: for I will pardon them whom I reserve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5232,51 +6479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சர்வ பூமியின் சம்மட͠Οி எப்படி முறித்து உடைக்கப்பட்டது! ஜாதிகளுக்குள்ளே பாபிலோன் எப்படிப் பாழாப்போயிற்று!]]></a:t>
+              <a:t><![CDATA[20. In those days, and in that time, says the LORD, the iniquity of Israel shall be sought for, and there shall be none; and the sins of Judah, and they shall not be found: for I will pardon them whom I reserve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5341,51 +6588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பாபிலோன் பிடிபட்டது; பேல் வெட்கப்பட்டது; மேராதாக் நொறுங்குண்டது; அதினுடைய சிலைகள் இலச்சையடைந்தது; அதினுடைய விக்கிரகங்கள் நொறுங்கிப்போயின என்று ஜாதிகளுக்குள்ளே அறிவித்துப் பிரசித்தம்பண்ணுங்கள்; இதை மறைக்காமல் கொடியேற்றி விளம்பரம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Declare all of you among the nations, and publish, and set up a standard; publish, and conceal not: say, Babylon is taken, Bel is confounded, Merodach is broken in pieces; her idols are confounded, her images are broken in pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5450,51 +6697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோனே, உனக்குக் கண்ணியை வைத்தேன், நீ அதை அறியாமல் அதிலே சிக்குண்டுபோனாய்; நீ அகப்பட்டும் பிடிபட்டும் போனாய், நீ கர்த்தரோடே யுத்தங்கலந்தாயே.]]></a:t>
+              <a:t><![CDATA[21. Go up against the land of Merathaim, even against it, and against the inhabitants of Pekod: waste and utterly destroy after them, says the LORD, and do according to all that I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5559,51 +6806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோனே, உனக்குக் கண்ணியை வைத்தேன், நீ அதை அறியாமல் அதிலே சிக்குண்டுபோனாய்; நீ அகப்பட்டும் பிடிபட்டும் போனாய், நீ கர்த்தரோடே யுத்தங்கலந்தாயே.]]></a:t>
+              <a:t><![CDATA[21. Go up against the land of Merathaim, even against it, and against the inhabitants of Pekod: waste and utterly destroy after them, says the LORD, and do according to all that I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5668,51 +6915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் தம்முடைய ஆய்தசாலையைத் திறந்து, தம்முடைய சினத்தின் அஸ்திராயுதங்களை எடுத்துக்கொண்டு வந்தார்; இது கல்தேயர் தேசத்திலே சேனைகளின் கர்த்தராகிய ஆண்டவர் செய்கிற கிரியை.]]></a:t>
+              <a:t><![CDATA[21. Go up against the land of Merathaim, even against it, and against the inhabitants of Pekod: waste and utterly destroy after them, says the LORD, and do according to all that I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5777,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் தம்முடைய ஆய்தசாலையைத் திறந்து, தம்முடைய சினத்தின் அஸ்திராயுதங்களை எடுத்துக்கொண்டு வந்தார்; இது கல்தேயர் தேசத்திலே சேனைகளின் கர்த்தராகிய ஆண்டவர் செய்கிற கிரியை.]]></a:t>
+              <a:t><![CDATA[22. A sound of battle is in the land, and of great destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5886,51 +7133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கடையாந்திரத்திலிருந்து அதற்கு விரோதமாக வந்து, அதின் களஞ்சியங்களைத் திறந்து, குவியல் குவியலாகக் குவித்து, அதில் ஒன்றும் மீதியாகாதபடிக்கு அதை முற்றிலும் அழித்துப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. How is the hammer of the whole earth cut asunder and broken! how is Babylon become a desolation among the nations!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5995,51 +7242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கடையாந்திரத்திலிருந்து அதற்கு விரோதமாக வந்து, அதின் களஞ்சியங்களைத் திறந்து, குவியல் குவியலாகக் குவித்து, அதில் ஒன்றும் மீதியாகாதபடிக்கு அதை முற்றிலும் அழித்துப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. How is the hammer of the whole earth cut asunder and broken! how is Babylon become a desolation among the nations!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6104,51 +7351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதின் காளைகளையெல்லாம் வெட்டுங்கள்; அவைகள் கொலைக்களம் சேரக்கடவது; ஐயோ! அவர்கள் விசாரிக்கப்படும் நாள் வந்ததே.]]></a:t>
+              <a:t><![CDATA[24. I have laid a snare for you, and you are also taken, O Babylon, and you were not aware: you are found, and also caught, because you have striven against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6213,51 +7460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதின் காளைகளையெல்லாம் வெட்டுங்கள்; அவைகள் கொலைக்களம் சேரக்கடவது; ஐயோ! அவர்கள் விசாரிக்கப்படும் நாள் வந்ததே.]]></a:t>
+              <a:t><![CDATA[24. I have laid a snare for you, and you are also taken, O Babylon, and you were not aware: you are found, and also caught, because you have striven against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6322,51 +7569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நம்முடைய தேவன் பழிவாங்கினதை, அவர் தமது ஆலயத்துக்காகப் பழிவாங்கினதையே, சீயோனிலே அறிவிக்கும்படிக்கு, பாபிலோன் தேசத்திலிருந்து தப்பியோடிவந்தவர்களின் சத்தம் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[25. The LORD has opened his armoury, and has brought forth the weapons of his indignation: for this is the work of the Lord GOD of hosts in the land of the Chaldeans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6431,51 +7678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நம்முடைய தேவன் பழிவாங்கினதை, அவர் தமது ஆலயத்துக்காகப் பழிவாங்கினதையே, சீயோனிலே அறிவிக்கும்படிக்கு, பாபிலோன் தேசத்திலிருந்து தப்பியோடிவந்தவர்களின் சத்தம் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[25. The LORD has opened his armoury, and has brought forth the weapons of his indignation: for this is the work of the Lord GOD of hosts in the land of the Chaldeans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6540,51 +7787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு விரோதமாய் வடக்கேயிருந்து ஒரு ஜாதி வந்து, அதின் தேசத்தைப் பாழாக்கிப்போடும்; அதிலே குடியிருப்பாரில்லை; மனுஷரோடே மிருகங்களும் ஓடிப்போய்விடும்.]]></a:t>
+              <a:t><![CDATA[2. Declare all of you among the nations, and publish, and set up a standard; publish, and conceal not: say, Babylon is taken, Bel is confounded, Merodach is broken in pieces; her idols are confounded, her images are broken in pieces.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6649,51 +7896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நம்முடைய தேவன் பழிவாங்கினதை, அவர் தமது ஆலயத்துக்காகப் பழிவாங்கினதையே, சீயோனிலே அறிவிக்கும்படிக்கு, பாபிலோன் தேசத்திலிருந்து தப்பியோடிவந்தவர்களின் சத்தம் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[26. Come against her from the utmost border, open her storehouses: cast her up as heaps, and destroy her utterly: let nothing of her be left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6758,51 +8005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாபிலோனுக்கு விரோதமாய் வரும்படி வில்வீரரை அழையுங்கள்; வில் வளைக்கிறவர்களே, நீங்கள் எல்லாரும் அதற்கு விரோதமாய்ச் சுற்றிலும் பாளயமிறங்குங்கள், ஒருவரையும் தப்பவிடாதிருங்கள்; அதின் கிரியைக்குத்தக்க பலனை அதற்குச் சரிகட்டுங்கள்; அது செய்ததின்படியெல்லாம் அதற்குச் செய்யுங்கள்; அது இஸ்ரவேலின் பரிசுத்தராகிய கர்த்தருக்கு விரோதமாக இடும்புசெய்தது.]]></a:t>
+              <a:t><![CDATA[26. Come against her from the utmost border, open her storehouses: cast her up as heaps, and destroy her utterly: let nothing of her be left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6867,51 +8114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாபிலோனுக்கு விரோதமாய் வரும்படி வில்வீரரை அழையுங்கள்; வில் வளைக்கிறவர்களே, நீங்கள் எல்லாரும் அதற்கு விரோதமாய்ச் சுற்றிலும் பாளயமிறங்குங்கள், ஒருவரையும் தப்பவிடாதிருங்கள்; அதின் கிரியைக்குத்தக்க பலனை அதற்குச் சரிகட்டுங்கள்; அது செய்ததின்படியெல்லாம் அதற்குச் செய்யுங்கள்; அது இஸ்ரவேலின் பரிசுத்தராகிய கர்த்தருக்கு விரோதமாக இடும்புசெய்தது.]]></a:t>
+              <a:t><![CDATA[27. Slay all her bullocks; let them go down to the slaughter: woe unto them! for their day has come, the time of their visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6976,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாபிலோனுக்கு விரோதமாய் வரும்படி வில்வீரரை அழையுங்கள்; வில் வளைக்கிறவர்களே, நீங்கள் எல்லாரும் அதற்கு விரோதமாய்ச் சுற்றிலும் பாளயமிறங்குங்கள், ஒருவரையும் தப்பவிடாதிருங்கள்; அதின் கிரியைக்குத்தக்க பலனை அதற்குச் சரிகட்டுங்கள்; அது செய்ததின்படியெல்லாம் அதற்குச் செய்யுங்கள்; அது இஸ்ரவேலின் பரிசுத்தராகிய கர்த்தருக்கு விரோதமாக இடும்புசெய்தது.]]></a:t>
+              <a:t><![CDATA[27. Slay all her bullocks; let them go down to the slaughter: woe unto them! for their day has come, the time of their visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7085,51 +8332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் அதின் வாலிபர் அதின் வீதிகளில் விழுவார்கள்; அதின் யுத்தவீரர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. The voice of them that flee and escape out of the land of Babylon, to declare in Zion the vengeance of the LORD our God, the vengeance of his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7194,51 +8441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் அதின் வாலிபர் அதின் வீதிகளில் விழுவார்கள்; அதின் யுத்தவீரர் எல்லாரும் அந்நாளிலே சங்காரமாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. The voice of them that flee and escape out of the land of Babylon, to declare in Zion the vengeance of the LORD our God, the vengeance of his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7303,51 +8550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதோ, இடும்புள்ளவனே, நான் உனக்கு விரோதமாக வருகிறேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நான் உன்னை விசாரிக்குங்காலமாகிய உன்னுடைய நாள் வந்தது.]]></a:t>
+              <a:t><![CDATA[29. Call together the archers against Babylon: all you that bend the bow, camp against it round about; let none thereof escape: recompense her according to her work; according to all that she has done, do unto her: for she has been proud against the LORD, against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7412,51 +8659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதோ, இடும்புள்ளவனே, நான் உனக்கு விரோதமாக வருகிறேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நான் உன்னை விசாரிக்குங்காலமாகிய உன்னுடைய நாள் வந்தது.]]></a:t>
+              <a:t><![CDATA[29. Call together the archers against Babylon: all you that bend the bow, camp against it round about; let none thereof escape: recompense her according to her work; according to all that she has done, do unto her: for she has been proud against the LORD, against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7521,51 +8768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இடும்புள்ளவன் இடறிவிழுவான்; அவனை எடுத்து நிறுத்துவாரில்லை; நான் அவனுடைய பட்டணங்களில் அக்கினியைக் கொளுத்துவேன், அது அவன் சுற்றுப்புறத்தார் எல்லாரையும் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[29. Call together the archers against Babylon: all you that bend the bow, camp against it round about; let none thereof escape: recompense her according to her work; according to all that she has done, do unto her: for she has been proud against the LORD, against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7630,51 +8877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இடும்புள்ளவன் இடறிவிழுவான்; அவனை எடுத்து நிறுத்துவாரில்லை; நான் அவனுடைய பட்டணங்களில் அக்கினியைக் கொளுத்துவேன், அது அவன் சுற்றுப்புறத்தார் எல்லாரையும் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[29. Call together the archers against Babylon: all you that bend the bow, camp against it round about; let none thereof escape: recompense her according to her work; according to all that she has done, do unto her: for she has been proud against the LORD, against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7739,51 +8986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு விரோதமாய் வடக்கேயிருந்து ஒரு ஜாதி வந்து, அதின் தேசத்தைப் பாழாக்கிப்போடும்; அதிலே குடியிருப்பாரில்லை; மனுஷரோடே மிருகங்களும் ஓடிப்போய்விடும்.]]></a:t>
+              <a:t><![CDATA[3. For out of the north there comes up a nation against her, which shall make her land desolate, and none shall dwell therein: they shall remove, they shall depart, both man and beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7848,51 +9095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் ஏகமாய் ஒடுங்குண்டார்கள்; அவர்களைச் சிறையாக்கின யாவரும் அவர்களை விடமாட்டோம் என்று கெட்டியாய்ப் பிடித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Therefore shall her young men fall in the streets, and all her men of war shall be cut off in that day, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7957,51 +9204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் ஏகமாய் ஒடுங்குண்டார்கள்; அவர்களைச் சிறையாக்கின யாவரும் அவர்களை விடமாட்டோம் என்று கெட்டியாய்ப் பிடித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Therefore shall her young men fall in the streets, and all her men of war shall be cut off in that day, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8066,51 +9313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் ஏகமாய் ஒடுங்குண்டார்கள்; அவர்களைச் சிறையாக்கின யாவரும் அவர்களை விடமாட்டோம் என்று கெட்டியாய்ப் பிடித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Behold, I am against you, O you most proud, says the Lord GOD of hosts: for your day has come, the time that I will visit you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8175,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களுடைய மீட்பரோவெனில் வல்லமையுள்ளவர், சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்; தேசத்தை இளைப்பாறப் பண்ணுவதற்கும், பாபிலோன் குடிகளைத் தத்தளிக்கப்பண்ணுவதற்கும் அவர்களுடைய வழக்கை அவர் நடத்துவார்.]]></a:t>
+              <a:t><![CDATA[31. Behold, I am against you, O you most proud, says the Lord GOD of hosts: for your day has come, the time that I will visit you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8284,51 +9531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களுடைய மீட்பரோவெனில் வல்லமையுள்ளவர், சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்; தேசத்தை இளைப்பாறப் பண்ணுவதற்கும், பாபிலோன் குடிகளைத் தத்தளிக்கப்பண்ணுவதற்கும் அவர்களுடைய வழக்கை அவர் நடத்துவார்.]]></a:t>
+              <a:t><![CDATA[32. And the most proud shall stumble and fall, and none shall raise him up: and I will kindle a fire in his cities, and it shall devour all round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8393,51 +9640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பட்டயம் கல்தேயர்மேலும், பாபிலோன் குடிகள்மேலும், அதினுடைய பிரபுக்கள்மேலும், அதினுடைய ஞானிகள்மேலும் வருமென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. And the most proud shall stumble and fall, and none shall raise him up: and I will kindle a fire in his cities, and it shall devour all round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8502,51 +9749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பட்டயம் பொய்களைப் பிணைக்கிறவர்கள்மேலும் வரும்; அவர்கள் பைத்தியக்காரராவார்கள்; பட்டயம் அதின் பராக்கிரமசாலிகள் மேலும் வரும், அவர்கள் கலங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Thus says the LORD of hosts; The children of Israel and the children of Judah were oppressed together: and all that took them captives held them fast; they refused to let them go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8611,51 +9858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பட்டயம் பொய்களைப் பிணைக்கிறவர்கள்மேலும் வரும்; அவர்கள் பைத்தியக்காரராவார்கள்; பட்டயம் அதின் பராக்கிரமசாலிகள் மேலும் வரும், அவர்கள் கலங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Thus says the LORD of hosts; The children of Israel and the children of Judah were oppressed together: and all that took them captives held them fast; they refused to let them go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8720,51 +9967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பட்டயம் அதின் குதிரைகள் மேலும், அதின் இரதங்கள்மேலும், அதின் நடுவில் இருக்கிற பலஜாதியான ஜனங்கள் யாவர்மேலும் வரும், அவர்கள் பேடிகளாவார்கள்; பட்டயம் அதின் பொக்கிஷங்களின்மேல் வரும், அவைகள் கொள்ளையாகும்.]]></a:t>
+              <a:t><![CDATA[33. Thus says the LORD of hosts; The children of Israel and the children of Judah were oppressed together: and all that took them captives held them fast; they refused to let them go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8829,51 +10076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பட்டயம் அதின் குதிரைகள் மேலும், அதின் இரதங்கள்மேலும், அதின் நடுவில் இருக்கிற பலஜாதியான ஜனங்கள் யாவர்மேலும் வரும், அவர்கள் பேடிகளாவார்கள்; பட்டயம் அதின் பொக்கிஷங்களின்மேல் வரும், அவைகள் கொள்ளையாகும்.]]></a:t>
+              <a:t><![CDATA[34. Their Redeemer is strong; the LORD of hosts is his name: he shall thoroughly plead their cause, that he may give rest to the land, and trouble the inhabitants of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8938,51 +10185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாட்களிலும் அக்காலத்திலும் இஸ்ரவேல் புத்திரர் வருவார்கள்; அவர்களும் யூதா புத்திரரும் ஏகமாய் அழுது, நடந்துவந்து, தங்கள் தேவனாகிய கர்த்தரைத் தேடுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. For out of the north there comes up a nation against her, which shall make her land desolate, and none shall dwell therein: they shall remove, they shall depart, both man and beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9047,51 +10294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. வறட்சி அதின் தண்ணீர்கள்மேல் வரும் அவைகள் வறண்டுபோம்; அது விக்கிரக தேசம்; அருக்களிப்பான சிலைகளின்மேல் மனமயங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Their Redeemer is strong; the LORD of hosts is his name: he shall thoroughly plead their cause, that he may give rest to the land, and trouble the inhabitants of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9156,51 +10403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. வறட்சி அதின் தண்ணீர்கள்மேல் வரும் அவைகள் வறண்டுபோம்; அது விக்கிரக தேசம்; அருக்களிப்பான சிலைகளின்மேல் மனமயங்கியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Their Redeemer is strong; the LORD of hosts is his name: he shall thoroughly plead their cause, that he may give rest to the land, and trouble the inhabitants of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9265,51 +10512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் காட்டுமிருகங்களும் ஓரிகளும் அதிலே குடியிருக்கும்; கோட்டான்கள் அதிலே தங்கும்; இனி என்றென்றைக்கும் அது குடியேற்றப்படுவதில்லை; தலைமுறை தலைமுறையாக ஒருவரும் அதில் சஞ்சரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[35. A sword is upon the Chaldeans, says the LORD, and upon the inhabitants of Babylon, and upon her princes, and upon her wise men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9374,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் காட்டுமிருகங்களும் ஓரிகளும் அதிலே குடியிருக்கும்; கோட்டான்கள் அதிலே தங்கும்; இனி என்றென்றைக்கும் அது குடியேற்றப்படுவதில்லை; தலைமுறை தலைமுறையாக ஒருவரும் அதில் சஞ்சரிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[35. A sword is upon the Chaldeans, says the LORD, and upon the inhabitants of Babylon, and upon her princes, and upon her wise men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9483,51 +10730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவன் சோதோமையும் கொமோராவையும் அதின் சுற்றுப்புறங்களையும் கவிழ்த்துப்போட்டதுபோல இதையும் கவிழ்த்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்; ஒருவரும் அதில் குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதில் தங்குவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[36. A sword is upon the liars; and they shall be foolish: a sword is upon her mighty men; and they shall be dismayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9592,51 +10839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவன் சோதோமையும் கொமோராவையும் அதின் சுற்றுப்புறங்களையும் கவிழ்த்துப்போட்டதுபோல இதையும் கவிழ்த்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்; ஒருவரும் அதில் குடியிருப்பதில்லை, ஒரு மனுபுத்திரனும் அதில் தங்குவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[36. A sword is upon the liars; and they shall be foolish: a sword is upon her mighty men; and they shall be dismayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9701,51 +10948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இதோ, வடக்கேயிருந்து ஒரு ஜனமும் பெரிய ஜாதியும் வரும்; பூமியின் எல்லைகளிலிருந்து பலத்த ராஜாக்கள் எழும்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. A sword is upon their horses, and upon their chariots, and upon all the mingled people that are in the midst of her; and they shall become as women: a sword is upon her treasures; and they shall be robbed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9810,51 +11057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் வில்லும் வேலும் பிடித்துவருவார்கள்; அவர்கள் இரக்கமில்லாத கொடியர்; அவர்கள் இரைச்சல் சமுத்திர இரைச்சல்போல் இருக்கும்; பாபிலோன் குமாரத்தியே, அவர்கள் உனக்கு விரோதமாக யுத்தத்துக்கு ஆயத்தப்பட்ட ஆட்களாய்க் குதிரைகளின் மேல் ஏறி வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. A sword is upon their horses, and upon their chariots, and upon all the mingled people that are in the midst of her; and they shall become as women: a sword is upon her treasures; and they shall be robbed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9919,51 +11166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் வில்லும் வேலும் பிடித்துவருவார்கள்; அவர்கள் இரக்கமில்லாத கொடியர்; அவர்கள் இரைச்சல் சமுத்திர இரைச்சல்போல் இருக்கும்; பாபிலோன் குமாரத்தியே, அவர்கள் உனக்கு விரோதமாக யுத்தத்துக்கு ஆயத்தப்பட்ட ஆட்களாய்க் குதிரைகளின் மேல் ஏறி வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. A sword is upon their horses, and upon their chariots, and upon all the mingled people that are in the midst of her; and they shall become as women: a sword is upon her treasures; and they shall be robbed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10028,51 +11275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்கள் வில்லும் வேலும் பிடித்துவருவார்கள்; அவர்கள் இரக்கமில்லாத கொடியர்; அவர்கள் இரைச்சல் சமுத்திர இரைச்சல்போல் இருக்கும்; பாபிலோன் குமாரத்தியே, அவர்கள் உனக்கு விரோதமாக யுத்தத்துக்கு ஆயத்தப்பட்ட ஆட்களாய்க் குதிரைகளின் மேல் ஏறி வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[38. A drought is upon her waters; and they shall be dried up: for it is the land of graven images, and they are mad upon their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10137,51 +11384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாட்களிலும் அக்காலத்திலும் இஸ்ரவேல் புத்திரர் வருவார்கள்; அவர்களும் யூதா புத்திரரும் ஏகமாய் அழுது, நடந்துவந்து, தங்கள் தேவனாகிய கர்த்தரைத் தேடுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. In those days, and in that time, says the LORD, the children of Israel shall come, they and the children of Judah together, going and weeping: they shall go, and seek the LORD their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10246,51 +11493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர்கள் வருகிற செய்தியை பாபிலோன் ராஜா கேட்கையில் அவன் கைகள் தளரும்; இடுக்கமும் பிரசவ வேதனைப்படுகிறவளுக்குண்டாகும் வேதனையப்போன்ற வேதனையும் அவனைப் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[38. A drought is upon her waters; and they shall be dried up: for it is the land of graven images, and they are mad upon their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10355,51 +11602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர்கள் வருகிற செய்தியை பாபிலோன் ராஜா கேட்கையில் அவன் கைகள் தளரும்; இடுக்கமும் பிரசவ வேதனைப்படுகிறவளுக்குண்டாகும் வேதனையப்போன்ற வேதனையும் அவனைப் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[39. Therefore the wild beasts of the desert with the wild beasts of the islands shall dwell there, and the owls shall dwell therein: and it shall be no more inhabited for ever; neither shall it be dwelt in from generation to generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10464,51 +11711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதோ, புரண்டு ஓடுகிற யோர்தானிலிருந்து சிங்கத்தைப்போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனை அங்கேயிருந்து சடிதியிலே ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாகக் கட்டளையிட்டு, அனுப்பத் தெரிந்து கொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு திட்டஞ்சொல்பவன் யார்? எனக்கு முன்பாக நிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[39. Therefore the wild beasts of the desert with the wild beasts of the islands shall dwell there, and the owls shall dwell therein: and it shall be no more inhabited for ever; neither shall it be dwelt in from generation to generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10573,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதோ, புரண்டு ஓடுகிற யோர்தானிலிருந்து சிங்கத்தைப்போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனை அங்கேயிருந்து சடிதியிலே ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாகக் கட்டளையிட்டு, அனுப்பத் தெரிந்து கொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு திட்டஞ்சொல்பவன் யார்? எனக்கு முன்பாக நிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[40. As God overthrew Sodom and Gomorrah and the neighbour cities thereof, says the LORD; so shall no man abide there, neither shall any son of man dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10682,51 +11929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதோ, புரண்டு ஓடுகிற யோர்தானிலிருந்து சிங்கத்தைப்போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்; அவனை அங்கேயிருந்து சடிதியிலே ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாகக் கட்டளையிட்டு, அனுப்பத் தெரிந்து கொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு திட்டஞ்சொல்பவன் யார்? எனக்கு முன்பாக நிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+              <a:t><![CDATA[40. As God overthrew Sodom and Gomorrah and the neighbour cities thereof, says the LORD; so shall no man abide there, neither shall any son of man dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10791,51 +12038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால் கர்த்தர் பாபிலோனுக்கு விரோதமாக யோசித்த ஆலோசனையையும் அவர் கல்தேயர் தேசத்துக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மெய்யாகவே மந்தையில் சிறியவர்கள் அவர்களைப் பிடித்திழுப்பார்கள்; மெய்யாகவே அவர்கள் இருக்கிற தாபரங்களை அவர் பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[40. As God overthrew Sodom and Gomorrah and the neighbour cities thereof, says the LORD; so shall no man abide there, neither shall any son of man dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10900,51 +12147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால் கர்த்தர் பாபிலோனுக்கு விரோதமாக யோசித்த ஆலோசனையையும் அவர் கல்தேயர் தேசத்துக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மெய்யாகவே மந்தையில் சிறியவர்கள் அவர்களைப் பிடித்திழுப்பார்கள்; மெய்யாகவே அவர்கள் இருக்கிற தாபரங்களை அவர் பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[41. Behold, a people shall come from the north, and a great nation, and many kings shall be raised up from the coasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11009,51 +12256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால் கர்த்தர் பாபிலோனுக்கு விரோதமாக யோசித்த ஆலோசனையையும் அவர் கல்தேயர் தேசத்துக்கு விரோதமாக நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மெய்யாகவே மந்தையில் சிறியவர்கள் அவர்களைப் பிடித்திழுப்பார்கள்; மெய்யாகவே அவர்கள் இருக்கிற தாபரங்களை அவர் பாழாக்குவார்.]]></a:t>
+              <a:t><![CDATA[41. Behold, a people shall come from the north, and a great nation, and many kings shall be raised up from the coasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11118,51 +12365,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பாபிலோன் பிடிபட்டதின் சத்தத்தினால் பூமி அதிரும், அதின் கூப்பிடுதல் ஜாதிகளுக்குள்ளே கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[42. They shall hold the bow and the lance: they are cruel, and will not show mercy: their voice shall roar like the sea, and they shall ride upon horses, every one put in array, like a man to the battle, against you, O daughter of Babylon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. They shall hold the bow and the lance: they are cruel, and will not show mercy: their voice shall roar like the sea, and they shall ride upon horses, every one put in array, like a man to the battle, against you, O daughter of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11197,51 +12553,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474741249" r:id="rId1"/>
+    <p:sldLayoutId id="2482630141" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11249,58 +12605,146 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12013,50 +13457,58 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -12161,51 +13613,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఎన్నటికిని మరువబడని నిత్యనిబంధన చేసికొని యెహోవాను కలిసికొందము రండని చెప్పుకొనుచు సీయోనుతట్టు]]></a:t>
+              <a:t><![CDATA[அழுது, நடந்துவந்து, தங்கள் தேவனாகிய கர்த்தரைத் தேடுவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆயத்தப்பட்ட ஆட்களாய்க் குதிரைகளின் மேல் ஏறி வருவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அவர்கள் வருகிற செய்தியை பாபிலோன் ராஜா கேட்கையில் அவன் கைகள் தளரும்; இடுக்கமும் பிரசவ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேதனைப்படுகிறவளுக்குண்டாகும் வேதனையப்போன்ற வேதனையும் அவனைப் பிடிக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. இதோ, புரண்டு ஓடுகிற யோர்தானிலிருந்து சிங்கத்தைப்போல் பலவானுடைய தாபரத்துக்கு விரோதமாக வருகிறான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனை அங்கேயிருந்து சடிதியிலே ஓடிவரப்பண்ணுவேன்; நான் அதற்கு விரோதமாகக் கட்டளையிட்டு, அனுப்பத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தெரிந்து கொள்ளப்பட்டவன் யார்? எனக்குச் சமானமானவன் யார்? எனக்கு திட்டஞ்சொல்பவன் யார்? எனக்கு முன்பாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிற்கப்போகிற மேய்ப்பன் யார்?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. ஆகையால் கர்த்தர் பாபிலோனுக்கு விரோதமாக யோசித்த ஆலோசனையையும் அவர் கல்தேயர் தேசத்துக்கு விரோதமாக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நினைத்திருக்கிற நினைவுகளையும் கேளுங்கள்; மெய்யாகவே மந்தையில் சிறியவர்கள் அவர்களைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிடித்திழுப்பார்கள்; மெய்யாகவே அவர்கள் இருக்கிற தாபரங்களை அவர் பாழாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +15065,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అభిముఖులై ఆచ్చటికి వెళ్లు మార్గము ఏదని అడుగుచు వచ్చెదరు ఇదే యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[5. மறக்கப்படாத நித்திய உடன்படிக்கையினால் நாம் கர்த்தரைச் சேர்ந்துகொள்வோம் வாருங்கள் என்று சீயோனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. பாபிலோன் பிடிபட்டதின் சத்தத்தினால் பூமி அதிரும், அதின் கூப்பிடுதல் ஜாதிகளுக்குள்ளே கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. నా ప్రజలు త్రోవతప్పిన గొఱ్ఱలుగా ఉన్నారు వారి కాపరులు కొండలమీదికి వారిని తోలుకొని పోయి వారిని]]></a:t>
+              <a:t><![CDATA[நேராய் முகங்களைத் திருப்பி, சீயோனுக்குப் போகிற வழி எதுவென்று கேட்டு விசாரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[త్రోవ తప్పించిరి జనులు కొండకొండకు వెళ్లుచు తాము దిగవలసిన చోటు మరచిపోయిరి.]]></a:t>
+              <a:t><![CDATA[6. என் ஜனங்கள் காணாமற்போன ஆடுகள், அவர்களுடைய மேய்ப்பர்கள் அவர்களைச் சிதறப்பண்ணி, பர்வதங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. కనుగొనినవారందరు వారిని భక్షించుచు వచ్చిరి వారి శత్రువులుమేము అపరాధులము కాము వీరు న్యాయమునకు]]></a:t>
+              <a:t><![CDATA[அலையவிட்டார்கள்; ஒரு மலையிலிருந்து மறுமலைக்குப் போனார்கள்; தங்கள் தொழுவத்தை மறந்து விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివాసమును తమ పితరులకు నిరీక్షణాధారమునగు యెహోవామీద తిరుగుబాటు చేసినందున ఇది వారికి సంభవించెనని]]></a:t>
+              <a:t><![CDATA[7. அவர்களைக் கண்டுபிடித்தவர்கள் எல்லாரும் அவர்களைப் பட்சித்தார்கள்; அவர்களுடைய சத்துருக்கள்: எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుదురు.]]></a:t>
+              <a:t><![CDATA[மேல் குற்றமில்லை; அவர்கள் நீதியின் வாசஸ்தலத்திலே கர்த்தருக்கு விரோதமாக, தங்கள் பிதாக்கள் நம்பின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. బబులోనులోనుండి పారిపోవుడి కల్దీయులదేశములోనుండి బయలువెళ్లుడి మందలకు ముందు మేకపోతులు నడుచునట్లు]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு விரோதமாகவே பாவஞ்செய்தார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముందర నడువుడి.]]></a:t>
+              <a:t><![CDATA[8. பாபிலோனின் நடுவிலிருந்தோடி கல்தேயரின் தேசத்தைவிட்டுப் புறப்பட்டு, மந்தையின்முன்நடக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఉత్తరదేశమునుండి మహాజనముల సమూహమును నేను రేపుచున్నాను బబులోనునకు విరోధముగా దానిని రప్పించుచున్నాను]]></a:t>
+              <a:t><![CDATA[கடாக்களைப்போல் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. బబులోనునుగూర్చియు కల్దీయుల దేశమునుగూర్చియు ప్రవక్తయైన యిర్మీయాద్వారా యెహోవా సెలవిచ్చిన వాక్కు]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் தீர்க்கதரிசியாகிய எரேமியாவைக்கொண்டு பாபிலோனுக்கும் கல்தேயர் தேசத்துக்கும் விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆ జనులు దానిమీదికి యుద్ధపంక్తులు తీర్చుచున్నారు వారి మధ్యనుండియే ఆమె పట్టబడును ప్రజ్ఞగల బలాఢ్యులు]]></a:t>
+              <a:t><![CDATA[9. இதோ, நான் பாபிலோனுக்கு விரோதமாக வடதேசத்தில் இருக்கும் பெரிய ஜாதிகளின் கூட்டத்தை எழுப்பி, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దోపుడుసొమ్ము పట్టుకొనక మరలని రీతిగా వారి బాణములు అమోఘములై తిరిగి రాకుండును.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்; அவர்கள் அதற்கு விரோதமாக ஆயத்தம்பண்ணுவார்கள்; அங்கேயிருந்து வருகிறவர்களால் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. కల్దీయుల దేశము దోపుడుసొమ్మగును దాని దోచుకొను వారందరు సంతుష్టి నొందెదరు ఇదే యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[பிடிக்கப்படும்; அவர்களுடைய அம்புகள் சாமர்த்தியமுள்ள பராக்கிரமசாலிகயின் அம்புகளைப்போல் இருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నా స్వాస్థ్యమును దోచుకొనువారలారా, సంతోషించుచు ఉత్సహించుచు నురిపిడిచేయుచు పెయ్యవలె గంతులువేయుచు]]></a:t>
+              <a:t><![CDATA[அவைகள் விருதாவாய்த் திரும்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బలమైన గుఱ్ఱములవలె మీరు సకిలించుచున్నారే?]]></a:t>
+              <a:t><![CDATA[10. கல்தேயா கொள்ளையாகும்; அதைக் கொள்ளையிடுகிறவர்கள் எல்லாரும் பரிபூரணமடைவார்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మీ తల్లి బహుగా సిగ్గుపడును మిమ్మును కన్నది తెల్ల బోవును ఇదిగో అది జనములన్నిటిలో అతినీచ జనమగును]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అది యెడారియు ఎండినభూమియు అడవియు నగును.]]></a:t>
+              <a:t><![CDATA[11. என் சுதந்தரத்தைக் கொள்ளையிட்ட நீங்கள் சந்தோஷித்தீர்களே, களிகூர்ந்தீர்களே, புல்மேய்ந்து கொழுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. యెహోవా రౌద్రమునుబట్టి అది నిర్జనమగును అది కేవలము పాడైపోవును బబులోను మార్గమున పోవువారందరు]]></a:t>
+              <a:t><![CDATA[கடாரியைப்போல் பூரித்து, வலியரிஷபம்போல் முக்காரம் போடுகிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆశ్చర్యపడి దాని తెగుళ్లన్నియు చూచి--ఆహా నీకీగతి పట్టి నదా? అందురు]]></a:t>
+              <a:t><![CDATA[12. உங்கள் தாய் மிகவும் வெட்கி, உங்களைப் பெற்றவள் நாணமடைவாள்; இதோ, அவள் ஜாதிகளுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఆమె యెహోవాకు విరోధముగా పాపముచేసినది. విల్లు త్రొక్కువారలారా, మీరందరు బబులోనునకు విరోధముగా దాని]]></a:t>
+              <a:t><![CDATA[கடைசியாவதுமன்றி, வனாந்தரமும் வறட்சியும் அந்தரவெளியுமாவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. జనములలో ప్రకటించుడి సమాచారము తెలియ జేయుడి ధ్వజమునెత్తి మరుగుచేయక చాటించుడి బబులోను పట్టబడును బేలు]]></a:t>
+              <a:t><![CDATA[உரைத்த வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చుట్టు యుద్ధపంక్తులు తీర్చుడి ఎడతెగక దానిమీద బాణములు వేయుడి]]></a:t>
+              <a:t><![CDATA[13. கர்த்தரின் கோபத்தினாலே அது குடியற்றதும் பெரும்பாழுமாயிருக்கும்; பாபிலோனைக் கடந்துபோகிற எவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. చుట్టు కూడి దానిని బట్టి కేకలువేయుడి అది లోబడ నొప్పుకొనుచున్నది దాని బురుజులు పడిపోవుచున్నవి]]></a:t>
+              <a:t><![CDATA[அதின் எல்லா வாதைகளினிமித்தமும் பிரமித்து, ஈசல்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని ప్రాకారములు విరుగగొట్టబడుచున్నవి ఇది యెహోవా చేయు ప్రతికారము.దానిమీద పగతీర్చుకొనుడి అది]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் எல்லாரும் பாபிலோனுக்கு விரோதமாய்ச் சுற்றிலும் அணிவகுத்து நின்று, வில்லை நாணேற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసినట్టే దానికి చేయుడి.]]></a:t>
+              <a:t><![CDATA[அதின்மேல் அம்புகளை எய்யுங்கள்; அம்புச்செலவைப் பாராதேயுங்கள்; அது, கர்த்தருக்கு விரோதமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. బబులోనులో నుండకుండ విత్తువారిని నిర్మూలము చేయుడి కోతకాలమున కొడవలి పట్టుకొనువారిని నిర్మూలము]]></a:t>
+              <a:t><![CDATA[பாவஞ்செய்தது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుడి క్రూరమైన ఖడ్గమునకు భయపడి వారందరు తమ ప్రజలయొద్దకు వెళ్లుచున్నారు తమ తమ దేశములకు]]></a:t>
+              <a:t><![CDATA[15. அதற்கு விரோதமாய்ச் சுற்றிலும் ஆர்ப்பரியுங்கள்; அது தன்னைக் கையளித்தது; அதின் அஸ்திபாரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పారిపోవుచున్నారు.]]></a:t>
+              <a:t><![CDATA[விழுந்தது, அதின் மதில்கள் இடிக்கப்பட்டது; இது கர்த்தர் வாங்கும் பழி; அதினிடத்தில் பழிவாங்குங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఇశ్రాయేలువారు చెదిరిపోయిన గొఱ్ఱలు సింహములు వారిని తొలగగొట్టెను మొదట అష్షూరురాజు వారిని]]></a:t>
+              <a:t><![CDATA[அது செய்ததுபோலவே நீங்களும் அதற்குச் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భక్షించెను కడపట బబులోను రాజైన యీ నెబుకద్రెజరు వారి యెముకలను నలుగగొట్టుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[16. விதைவிதைக்கிறவனையும் அறுப்புக்காலத்தில் அரிவாளைப் பிடிக்கிறவனையும் பாபிலோனில் இராதபடிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. కావున ఇశ్రాయేలు దేవుడును సైన్యముల కధిపతియు నగు యెహోవా ఈలాగు సెలవిచ్చుచున్నాడు అష్షూరు రాజును]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணுங்கள்; கொல்லுகிற பட்டயத்துக்குத் தப்ப அவரவர் தங்கள் ஜனத்தண்டைக்குத் திருப்பிக் கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అవమానము నొందును మెరోదకు నేల పడవేయబడును బబులోను విగ్రహములు అవమానము నొందును దాని బొమ్మలు]]></a:t>
+              <a:t><![CDATA[2. பாபிலோன் பிடிபட்டது; பேல் வெட்கப்பட்டது; மேராதாக் நொறுங்குண்டது; அதினுடைய சிலைகள் இலச்சையடைந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను దండించినట్లు బబులోనురాజును అతని దేశమును దండించెదను.]]></a:t>
+              <a:t><![CDATA[அவரவர் தங்கள் தேசத்துக்கு ஓடிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఇశ్రాయేలువారిని తమ మేతస్థలమునకు నేను తిరిగి రప్పించెదను వారు కర్మెలుమీదను బాషానుమీదను మేయుదురు]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் தெறிப்பட்டுப்போன ஆடு, சிங்கங்கள் அதைத் துரத்தின; முதலில் அசீரியா ராஜா அதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎఫ్రాయిము కొండలమీదను గిలాదులోను మేయుచు సంతుష్టినొందును.]]></a:t>
+              <a:t><![CDATA[பட்சித்தான்; கடைசியில் பாபிலோன் ராஜாவாகிய இந்த நேபுகாத்நேச்சார் அதின் எலும்புகளை முறித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆ కాలమున ఆ నాటికి ఇశ్రాయేలు దోషమును వెదకినను అది కనబడకుండును. యూదా పాపములు వెదకిను అవి దొరుకవు]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் அசீரியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శేషింపజేసినవారిని నేను క్షమించెదను ఇదే యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[ராஜாவை தண்டித்ததுபோல் பாபிலோன் ராஜாவையும் அவன் தேசத்தையும் தண்டித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. దండెత్తి మెరాతయీయుల దేశముమీదికి పొమ్ము పెకోదీయుల దేశముమీదికి పొమ్ము వారిని హతముచేయుము వారు]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலை அதின் வாசஸ்தலத்துக்குத் திரும்பிவரப்பண்ணுவேன்; அப்பொழுது அது கர்மேலிலும் பாசானிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శాపగ్రస్తులని ప్రకటించుము నేను మీకిచ్చిన ఆజ్ఞ అంతటినిబట్టి చేయుము.]]></a:t>
+              <a:t><![CDATA[மேயும்; எப்பிராயீமின் மலைகளிலும் கீலேயாத்திலும் அதின் ஆத்துமா திருப்தியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఆలకించుడి, దేశములో యుద్ధధ్వని వినబడుచున్నది అధిక నాశనధ్వని వినబడుచున్నది]]></a:t>
+              <a:t><![CDATA[20. அந்நாட்களிலும் அக்காலத்திலும் இஸ்ரவேலின் அக்கிரமம் தேடப்பட்டாலும் அது காணாதிருக்கும்; யூதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. సర్వభూమిని కొట్టుచున్న సమ్మెట తెగి బొత్తిగా విరుగ గొట్టబడెను అన్యజనులలో బబులోను బొత్తిగా]]></a:t>
+              <a:t><![CDATA[பாவங்கள் தேடப்பட்டாலும் அவைகள் கிடையாதிருக்கும்; நான் மீதியாக வைக்கிறவர்களுக்கு மன்னிப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాడైపోయెను.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బోర్లద్రోయబడును]]></a:t>
+              <a:t><![CDATA[அதினுடைய விக்கிரகங்கள் நொறுங்கிப்போயின என்று ஜாதிகளுக்குள்ளே அறிவித்துப் பிரசித்தம்பண்ணுங்கள்; இதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. బబులోనూ, నిన్ను పట్టుకొనుటకై బోను పెట్టి యున్నాను తెలియకయే నీవు పట్టబడియున్నావు యెహోవాతో నీవు]]></a:t>
+              <a:t><![CDATA[21. மெரதாயீம் தேசத்துக்கு விரோதமாகவும் பேகோடு குடிகளுக்கு விரோதமாகவும் நீ போய், அவர்களைத் துரத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18101,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుద్ధముచేయ బూనుకొంటివి నీవు చిక్కుపడి పట్టబడియున్నావు.]]></a:t>
+              <a:t><![CDATA[யாவையும் பாழாக்கிச் சங்காரம்பண்ணி, நான் உனக்கு கட்டளையிட்டபடியெல்லாம் செய் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18233,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. కల్దీయులదేశములో ప్రభువును సైన్యములకధిపతియు నగు యెహోవాకు పనియున్నది యెహోవా తన ఆయుధశాలను తెరచి]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18365,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కోపముతీర్చు తన ఆయుధములను వెలుపలికి తెచ్చు చున్నాడు.]]></a:t>
+              <a:t><![CDATA[22. தேசத்திலே யுத்தத்தின் சத்தமும் மகா சங்காரமும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18497,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. నలుదిక్కులనుండి వచ్చి దానిమీద పడుడి దాని ధాన్యపుకొట్లను విప్పుడి కసవు కుప్పలువేసినట్లు దానిని]]></a:t>
+              <a:t><![CDATA[23. சர்வ பூமியின் சம்மட͠Οி எப்படி முறித்து உடைக்கப்பட்டது! ஜாதிகளுக்குள்ளே பாபிலோன் எப்படிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుప్పలువేయుడి శేషమేమియు లేకుండ నాశనము చేయుడి]]></a:t>
+              <a:t><![CDATA[பாழாப்போயிற்று!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. దాని యెడ్లన్నిటిని వధించుడి అవి వధకు పోవలెను అయ్యో, వారికి శ్రమ వారి దినము ఆసన్నమాయెను వారి]]></a:t>
+              <a:t><![CDATA[24. பாபிலோனே, உனக்குக் கண்ணியை வைத்தேன், நீ அதை அறியாமல் அதிலே சிக்குண்டுபோனாய்; நீ அகப்பட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18893,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దండనకాలము వచ్చెను.]]></a:t>
+              <a:t><![CDATA[பிடிபட்டும் போனாய், நீ கர்த்தரோடே யுத்தங்கலந்தாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19025,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ఆలకించుడి, పారిపోయి బబులోను దేశములోనుండి తప్పించుకొని వచ్చుచున్నవారి శబ్దము వినబడు చున్నది మన]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் தம்முடைய ஆய்தசாலையைத் திறந்து, தம்முடைய சினத்தின் அஸ்திராயுதங்களை எடுத்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19157,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడగు యెహోవా చేయు ప్రతికార సమా చారమును తన ఆలయము విషయమై ఆయన చేయు ప్రతికార సమాచారమును సీయోనులో]]></a:t>
+              <a:t><![CDATA[வந்தார்; இது கல்தேயர் தேசத்திலே சேனைகளின் கர்த்தராகிய ஆண்டவர் செய்கிற கிரியை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19289,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఉత్తరదిక్కునుండి దానిమీదికి ఒక జనము వచ్చు చున్నది ఏ నివాసియు లేకుండ అది దాని దేశమును పాడు చేయును]]></a:t>
+              <a:t><![CDATA[மறைக்காமல் கொடியேற்றி விளம்பரம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19421,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రకటించుడి. వారు వచ్చుచున్నారు.]]></a:t>
+              <a:t><![CDATA[26. கடையாந்திரத்திலிருந்து அதற்கு விரோதமாக வந்து, அதின் களஞ்சியங்களைத் திறந்து, குவியல் குவியலாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19553,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. బబులోనునకు రండని విలుకాండ్రమ పిలువుడి విల్లు త్రొక్కువారలారా, మీరందరు దానిచుట్టు దిగుడి. అది]]></a:t>
+              <a:t><![CDATA[குவித்து, அதில் ஒன்றும் மீதியாகாதபடிக்கு அதை முற்றிலும் அழித்துப்போடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19685,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవామీద గర్వపడినది ఇశ్రాయేలు పరిశుద్ధునిమీద గర్వపడినది దానిలో నొకడును తప్పించుకొనకూడదు దాని]]></a:t>
+              <a:t><![CDATA[27. அதின் காளைகளையெல்லாம் வெட்டுங்கள்; அவைகள் கொலைக்களம் சேரக்கடவது; ஐயோ! அவர்கள் விசாரிக்கப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19817,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రియలనుబట్టి దానికి ప్రతికారము చేయుడి అది చేసిన పనియంతటినిబట్టి దానికి ప్రతికారము చేయుడి.]]></a:t>
+              <a:t><![CDATA[நாள் வந்ததே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19949,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. కావున ఆ దినమున దాని ¸°వనస్థులు దాని వీధులలో కూలుదురు దాని యోధులందరు తుడిచివేయబడుదురు ఇదే యెహోవా]]></a:t>
+              <a:t><![CDATA[28. நம்முடைய தேவன் பழிவாங்கினதை, அவர் தமது ஆலயத்துக்காகப் பழிவாங்கினதையே, சீயோனிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20081,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాక్కు.]]></a:t>
+              <a:t><![CDATA[அறிவிக்கும்படிக்கு, பாபிலோன் தேசத்திலிருந்து தப்பியோடிவந்தவர்களின் சத்தம் கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20213,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ప్రభువును సైన్యములకధిపతియునగు యెహోవా వాక్కు ఇదే గర్విష్ఠుడా, నేను నీకు విరోధినై యున్నాను నీ]]></a:t>
+              <a:t><![CDATA[29. பாபிலோனுக்கு விரோதமாய் வரும்படி வில்வீரரை அழையுங்கள்; வில் வளைக்கிறவர்களே, நீங்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20345,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దినము వచ్చుచున్నది నేను నిన్ను శిక్షించుకాలము వచ్చుచున్నది]]></a:t>
+              <a:t><![CDATA[அதற்கு விரோதமாய்ச் சுற்றிலும் பாளயமிறங்குங்கள், ஒருவரையும் தப்பவிடாதிருங்கள்; அதின் கிரியைக்குத்தக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20477,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. గర్విష్ఠుడు తొట్రిల్లి కూలును అతని లేవనెత్తువాడెవడును లేకపోవును నేనతని పురములలో అగ్ని]]></a:t>
+              <a:t><![CDATA[பலனை அதற்குச் சரிகட்டுங்கள்; அது செய்ததின்படியெல்லாம் அதற்குச் செய்யுங்கள்; அது இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20609,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజబెట్టెదను అది అతని చుట్టుపట్టులన్నిటిని కాల్చివేయును.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தராகிய கர்த்தருக்கு விரோதமாக இடும்புசெய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20741,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనుష్యులేమి పశువులేమి అందరును పారిపోవుదురు అందరును తర్లిపోవుదురు.]]></a:t>
+              <a:t><![CDATA[3. அதற்கு விரோதமாய் வடக்கேயிருந்து ஒரு ஜாதி வந்து, அதின் தேசத்தைப் பாழாக்கிப்போடும்; அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20873,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. సైన్యములకధిపతియగు యెహోవా ఈలాగు సెలవిచ్చు చున్నాడు ఒకడును తప్పకుండ ఇశ్రాయేలువారును యూదా వారును]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் அதின் வாலிபர் அதின் வீதிகளில் விழுவார்கள்; அதின் யுத்தவீரர் எல்லாரும் அந்நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21005,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బాధింపబడిరి వారిని చెరపెట్టినవారందరు వారిని గట్టిగా పట్టుకొను చున్నారు వారిని పోనిచ్చుటకు]]></a:t>
+              <a:t><![CDATA[சங்காரமாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21137,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమ్మతింపరు.]]></a:t>
+              <a:t><![CDATA[31. இதோ, இடும்புள்ளவனே, நான் உனக்கு விரோதமாக வருகிறேன் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21269,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. వారి విమోచకుడు బలవంతుడు సైన్యములకధిపతియగు యెహోవా అని ఆయనకు పేరు భూమికి విశ్రాంతి కలుగజేయుటకును]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்; நான் உன்னை விசாரிக்குங்காலமாகிய உன்னுடைய நாள் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21401,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బబులోను నివాసులను కలవరపరచుటకును ఆయన బాగుగా వాదించి వారి వ్యాజ్యెమును కడ ముట్టించును.]]></a:t>
+              <a:t><![CDATA[32. இடும்புள்ளவன் இடறிவிழுவான்; அவனை எடுத்து நிறுத்துவாரில்லை; நான் அவனுடைய பட்டணங்களில் அக்கினியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21533,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. యెహోవా మాట యిదే కల్దీయులును బబులోను నివాసులును దాని అధిపతులును జ్ఞానులును కత్తిపాలగుదురు]]></a:t>
+              <a:t><![CDATA[கொளுத்துவேன், அது அவன் சுற்றுப்புறத்தார் எல்லாரையும் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21665,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ప్రగల్భములు పలుకువారు ఖడ్గవశులై పిచ్చివాండ్రగు దురు. బలాఢ్యులు నిర్మూలమగువరకు ఖడ్గము వారిమీద]]></a:t>
+              <a:t><![CDATA[33. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் புத்திரரும் யூதா புத்திரரும் ஏகமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21797,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడును]]></a:t>
+              <a:t><![CDATA[ஒடுங்குண்டார்கள்; அவர்களைச் சிறையாக்கின யாவரும் அவர்களை விடமாட்டோம் என்று கெட்டியாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21929,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ఖడ్గము వారి గుఱ్ఱములమీద పడును వారి రథముల మీద పడును ఖడ్గము వారిమీదికి దిగుటచేత దానిలోనున్న]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22061,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరదేశులు స్త్రీలవంటివారగుదురు అది దాని నిధులమీద పడగా అవి దోచుకొనబడును.]]></a:t>
+              <a:t><![CDATA[34. அவர்களுடைய மீட்பரோவெனில் வல்லமையுள்ளவர், சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்; தேசத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22193,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఆ కాలమున ఆనాటికి ఇశ్రాయేలువారును యూదా వారును కూడి వచ్చెదరు ఏడ్చుచు సాగుచు తమ దేవుడైన యెహోవాయొద్ద]]></a:t>
+              <a:t><![CDATA[குடியிருப்பாரில்லை; மனுஷரோடே மிருகங்களும் ஓடிப்போய்விடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22325,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. నీళ్లకు ఎద్దడి తగులును అవి ఇంకిపోవును అది చెక్కబడిన విగ్రహములుగల దేశము జనులు భీకరప్రతిమలనుబట్టి]]></a:t>
+              <a:t><![CDATA[இளைப்பாறப் பண்ணுவதற்கும், பாபிலோன் குடிகளைத் தத்தளிக்கப்பண்ணுவதற்கும் அவர்களுடைய வழக்கை அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22457,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిచ్చిచేష్టలు చేయుదురు.]]></a:t>
+              <a:t><![CDATA[நடத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22589,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. అందుచేతను అడవిపిల్లులును నక్కలును అక్కడ నివ సించును నిప్పుకోళ్లును దానిలో నివాసముచేయును ఇకమీదట]]></a:t>
+              <a:t><![CDATA[35. பட்டயம் கல்தேயர்மேலும், பாபிலோன் குடிகள்மேலும், அதினுடைய பிரபுக்கள்மேலும், அதினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22721,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అది ఎన్నడును నివాసస్థలము కాకపోవును తరతరములు దానిలో ఎవరును కాపురముండరు.]]></a:t>
+              <a:t><![CDATA[ஞானிகள்மேலும் வருமென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22853,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. యెహోవా వాక్కు ఇదే సొదొమను గొమొఱ్ఱాను వాటి సమీపపట్టణములను దేవుడు నాశనము చేసినప్పుడు జరిగిన రీతిగా]]></a:t>
+              <a:t><![CDATA[36. பட்டயம் பொய்களைப் பிணைக்கிறவர்கள்மேலும் வரும்; அவர்கள் பைத்தியக்காரராவார்கள்; பட்டயம் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22985,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎవడును అక్కడ కాపురముండకపోవును ఏ నరుడును దానిలో బసచేయడు.]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகள் மேலும் வரும், அவர்கள் கலங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23117,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. జనులు ఉత్తరదిక్కునుండి వచ్చుచున్నారు మహాజనమును అనేక రాజులును భూదిగంతములనుండి రేపబడెదరు.]]></a:t>
+              <a:t><![CDATA[37. பட்டயம் அதின் குதிரைகள் மேலும், அதின் இரதங்கள்மேலும், அதின் நடுவில் இருக்கிற பலஜாதியான ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23249,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. వారు వింటిని ఈటెను పట్టుకొని వచ్చెదరు వారు క్రూరులు జాలిపడనివారు వారి స్వరము సముద్రఘోషవలె ఉన్నది]]></a:t>
+              <a:t><![CDATA[யாவர்மேலும் வரும், அவர்கள் பேடிகளாவார்கள்; பட்டயம் அதின் பொக்கிஷங்களின்மேல் வரும், அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23381,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారు గుఱ్ఱములను ఎక్కువారు బబులోను కుమారీ, ఒకడు యుద్ధపంక్తులు తీర్చు రీతిగా వారందరు నీమీద పంక్తులు]]></a:t>
+              <a:t><![CDATA[கொள்ளையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23513,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీర్చుచున్నారు.]]></a:t>
+              <a:t><![CDATA[38. வறட்சி அதின் தண்ணீர்கள்மேல் வரும் அவைகள் வறண்டுபோம்; அது விக்கிரக தேசம்; அருக்களிப்பான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23645,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విచారించుటకై వచ్చెదరు]]></a:t>
+              <a:t><![CDATA[4. அந்நாட்களிலும் அக்காலத்திலும் இஸ்ரவேல் புத்திரர் வருவார்கள்; அவர்களும் யூதா புத்திரரும் ஏகமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23777,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. బబులోనురాజు వారి సమాచారము విని దుర్బలు డాయెను అతనికి బాధ కలిగెను ప్రసవ స్త్రీ వేదనవంటి వేదన]]></a:t>
+              <a:t><![CDATA[சிலைகளின்மேல் மனமயங்கியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23909,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనికి సంభవించెను.]]></a:t>
+              <a:t><![CDATA[39. ஆகையால் காட்டுமிருகங்களும் ஓரிகளும் அதிலே குடியிருக்கும்; கோட்டான்கள் அதிலே தங்கும்; இனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24041,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. చిరకాల నివాసమును పట్టుకొనవలెనని శత్రువులు యొర్దాను ప్రవాహములో నుండి సింహము వలె వచ్చుచున్నారు]]></a:t>
+              <a:t><![CDATA[என்றென்றைக்கும் அது குடியேற்றப்படுவதில்லை; தலைமுறை தலைமுறையாக ஒருவரும் அதில் சஞ்சரிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24173,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిమిషములోనే నేను వారిని దానియొద్దనుండి తోలి వేయుదును నేనెవని ఏర్పరతునో వానిని దానిమీద]]></a:t>
+              <a:t><![CDATA[40. தேவன் சோதோமையும் கொமோராவையும் அதின் சுற்றுப்புறங்களையும் கவிழ்த்துப்போட்டதுபோல இதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24305,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నియమించెదనునన్ను పోలియున్నవాడై నన్ను ఆక్షేపణచేయువాడేడి?నన్ను ఎదిరింపగల కాపరి ఏడి?]]></a:t>
+              <a:t><![CDATA[கவிழ்த்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்; ஒருவரும் அதில் குடியிருப்பதில்லை, ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24437,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. బబులోనునుగూర్చి యెహోవా చేసిన ఆలోచన వినుడి కల్దీయుల దేశమునుగూర్చి ఆయన ఉద్దేశించినది వినుడి]]></a:t>
+              <a:t><![CDATA[மனுபுத்திரனும் அதில் தங்குவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24569,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిశ్చయముగా మందలోని అల్పులైనవారిని వారు లాగు దురు నిశ్చయముగా వారినిబట్టి వారి నివాసస్థలము విస్మయ]]></a:t>
+              <a:t><![CDATA[41. இதோ, வடக்கேயிருந்து ஒரு ஜனமும் பெரிய ஜாதியும் வரும்; பூமியின் எல்லைகளிலிருந்து பலத்த ராஜாக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24701,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొందును.]]></a:t>
+              <a:t><![CDATA[எழும்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24833,51 +27737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. బబులోను పట్టబడుచున్నదను సమాచారము విని భూమి కంపించుచున్నది జనములలో అంగలార్పు వినబడుచున్నది.]]></a:t>
+              <a:t><![CDATA[42. அவர்கள் வில்லும் வேலும் பிடித்துவருவார்கள்; அவர்கள் இரக்கமில்லாத கொடியர்; அவர்கள் இரைச்சல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24893,92 +27797,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 50]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சமுத்திர இரைச்சல்போல் இருக்கும்; பாபிலோன் குமாரத்தியே, அவர்கள் உனக்கு விரோதமாக யுத்தத்துக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25004,51 +28040,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25179,51 +28215,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>98</Slides>
+  <Slides>110</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>