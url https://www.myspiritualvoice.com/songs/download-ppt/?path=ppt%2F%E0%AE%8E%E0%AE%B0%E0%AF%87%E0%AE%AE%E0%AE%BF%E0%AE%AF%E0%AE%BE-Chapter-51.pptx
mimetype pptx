--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -257,50 +257,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide136.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide137.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide138.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide139.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide140.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide141.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -414,50 +430,58 @@
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
     <p:sldId id="378" r:id="rId125"/>
     <p:sldId id="379" r:id="rId126"/>
     <p:sldId id="380" r:id="rId127"/>
     <p:sldId id="381" r:id="rId128"/>
     <p:sldId id="382" r:id="rId129"/>
     <p:sldId id="383" r:id="rId130"/>
     <p:sldId id="384" r:id="rId131"/>
     <p:sldId id="385" r:id="rId132"/>
     <p:sldId id="386" r:id="rId133"/>
     <p:sldId id="387" r:id="rId134"/>
     <p:sldId id="388" r:id="rId135"/>
+    <p:sldId id="389" r:id="rId136"/>
+    <p:sldId id="390" r:id="rId137"/>
+    <p:sldId id="391" r:id="rId138"/>
+    <p:sldId id="392" r:id="rId139"/>
+    <p:sldId id="393" r:id="rId140"/>
+    <p:sldId id="394" r:id="rId141"/>
+    <p:sldId id="395" r:id="rId142"/>
+    <p:sldId id="396" r:id="rId143"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -688,53 +712,61 @@
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
   <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
   <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
   <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
   <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
   <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
   <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
   <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
   <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
   <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
   <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
   <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
-  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide134.xml"/>
+  <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide135.xml"/>
+  <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide136.xml"/>
+  <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide137.xml"/>
+  <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide138.xml"/>
+  <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide139.xml"/>
+  <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide140.xml"/>
+  <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide141.xml"/>
+  <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -794,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் சத்தமிடுகையில் திரளான தண்ணீர் வானத்தில் உண்டாகிறது; அவர் பூமியின் எல்லைகளிலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டசாலையிலிருந்து ஏவிவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Thus the slain shall fall in the land of the Chaldeans, and they that are thrust through in her streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. வானமும் பூமியும் அவைகளிலுள்ள யாவும் பாபிலோன்மேல் கெம்பீரிக்கும்; பாழ்க்கடிக்கிறவர்கள் அதற்கு வடக்கேயிருந்து வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
+              <a:t><![CDATA[46. And lest your heart faint, and all of you fear for the rumour that shall be heard in the land; a rumour shall both come one year, and after that in another year shall come a rumour, and violence in the land, ruler against ruler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. வானமும் பூமியும் அவைகளிலுள்ள யாவும் பாபிலோன்மேல் கெம்பீரிக்கும்; பாழ்க்கடிக்கிறவர்கள் அதற்கு வடக்கேயிருந்து வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
+              <a:t><![CDATA[46. And lest your heart faint, and all of you fear for the rumour that shall be heard in the land; a rumour shall both come one year, and after that in another year shall come a rumour, and violence in the land, ruler against ruler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. பாபிலோன் இஸ்ரவேலில் கொலையுண்டவர்களை விழப்பண்ணினதுபோல, பாபிலோனிலும் சமஸ்த தேசங்களிலும் கொலையுண்கிறவர்கள் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[46. And lest your heart faint, and all of you fear for the rumour that shall be heard in the land; a rumour shall both come one year, and after that in another year shall come a rumour, and violence in the land, ruler against ruler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பட்டயத்துக்குத் தப்பினவர்களே, தங்கித்தரியாமல் நடந்துவாருங்கள்; தூரத்திலே கர்த்தரை நினையுங்கள்; எருசலேம் உங்கள் ஞாபகத்தில் வரக்கடவது.]]></a:t>
+              <a:t><![CDATA[47. Therefore, behold, the days come, that I will do judgment upon the graven images of Babylon: and her whole land shall be confounded, and all her slain shall fall in the midst of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. பட்டயத்துக்குத் தப்பினவர்களே, தங்கித்தரியாமல் நடந்துவாருங்கள்; தூரத்திலே கர்த்தரை நினையுங்கள்; எருசலேம் உங்கள் ஞாபகத்தில் வரக்கடவது.]]></a:t>
+              <a:t><![CDATA[47. Therefore, behold, the days come, that I will do judgment upon the graven images of Babylon: and her whole land shall be confounded, and all her slain shall fall in the midst of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நிந்தையைக் கேட்டதினால் வெட்கப்பட்டோம்; கர்த்தருடைய ஆலயத்தின் பரிசுத்த ஸ்தலங்களின்மேல் அந்நியர் வந்ததினால் நாணம் நம்முடைய முகங்களை மூடிற்று.]]></a:t>
+              <a:t><![CDATA[48. Then the heaven and the earth, and all that is therein, shall sing for Babylon: for the spoilers shall come unto her from the north, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நிந்தையைக் கேட்டதினால் வெட்கப்பட்டோம்; கர்த்தருடைய ஆலயத்தின் பரிசுத்த ஸ்தலங்களின்மேல் அந்நியர் வந்ததினால் நாணம் நம்முடைய முகங்களை மூடிற்று.]]></a:t>
+              <a:t><![CDATA[48. Then the heaven and the earth, and all that is therein, shall sing for Babylon: for the spoilers shall come unto her from the north, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ஆகையால், கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் அதின் விக்கிரகங்களுக்கு விரோதமாய் விசாரிக்கும் நாட்கள் வரும்; அப்பொழுது அதின் தேசமெங்கும் கொலையுண்கிறவர்கள் கத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[49. As Babylon has caused the slain of Israel to fall, so at Babylon shall fall the slain of all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ஆகையால், கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் அதின் விக்கிரகங்களுக்கு விரோதமாய் விசாரிக்கும் நாட்கள் வரும்; அப்பொழுது அதின் தேசமெங்கும் கொலையுண்கிறவர்கள் கத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[49. As Babylon has caused the slain of Israel to fall, so at Babylon shall fall the slain of all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பாபிலோன் வானபரியந்தம் ஏறினாலும், அது தன் பலமான அரணை உயர்த்தினாலும், அது தன் பலமான அரணை உயர்த்தினாலும், அதைப் பாழாக்குகிறவர்கள் என்னிடத்திலிருந்து வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[50. All of you that have escaped the sword, go away, stand not still: remember the LORD far off, and let Jerusalem come into your mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுஷர் அனைவரும் அறிவில்லாமல் மிருக குணமானார்கள்; தட்டார் அனைவரும் சுரூபங்களாலே வெட்கிப் போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் சுவாசம் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. For Israel has not been forsaken, nor Judah of his God, of the LORD of hosts; though their land was filled with sin against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. பாபிலோன் வானபரியந்தம் ஏறினாலும், அது தன் பலமான அரணை உயர்த்தினாலும், அது தன் பலமான அரணை உயர்த்தினாலும், அதைப் பாழாக்குகிறவர்கள் என்னிடத்திலிருந்து வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[50. All of you that have escaped the sword, go away, stand not still: remember the LORD far off, and let Jerusalem come into your mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. பாபிலோனிலிருந்து கூக்குரலின் சத்தமும், கல்தேயர் தேசத்திலிருந்து மகா சங்காரமும் கேட்கப்படும்.]]></a:t>
+              <a:t><![CDATA[51. We are confounded, because we have heard reproach: shame has covered our faces: for strangers are come into the sanctuaries of the LORD's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. கர்த்தர் பாபிலோனைப் பாழாக்கி அதிலுள்ள பெரிய சத்தத்தை ஒழியப்பண்ணுவார்; அவர்களுடைய அலைகள் திரளான தண்ணீர்களைப்போல இரையும், அவர்களுடைய சத்தம் அமளியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[51. We are confounded, because we have heard reproach: shame has covered our faces: for strangers are come into the sanctuaries of the LORD's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. கர்த்தர் பாபிலோனைப் பாழாக்கி அதிலுள்ள பெரிய சத்தத்தை ஒழியப்பண்ணுவார்; அவர்களுடைய அலைகள் திரளான தண்ணீர்களைப்போல இரையும், அவர்களுடைய சத்தம் அமளியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[52. Wherefore, behold, the days come, says the LORD, that I will do judgment upon her graven images: and through all her land the wounded shall groan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. பாபிலோனைப் பாழாக்குகிறவன் அதின்மேல் வருகிறான்; அதின் பராக்கிரமசாலிகள் பிடிபடுவார்கள்; அவர்களுடைய வில்லுகள் முறிந்துபோகும்; சரிகட்டுகிற தேவனாகிய கர்த்தர் நிச்சயமாகப் பதில் அளிப்பார்.]]></a:t>
+              <a:t><![CDATA[52. Wherefore, behold, the days come, says the LORD, that I will do judgment upon her graven images: and through all her land the wounded shall groan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. பாபிலோனைப் பாழாக்குகிறவன் அதின்மேல் வருகிறான்; அதின் பராக்கிரமசாலிகள் பிடிபடுவார்கள்; அவர்களுடைய வில்லுகள் முறிந்துபோகும்; சரிகட்டுகிற தேவனாகிய கர்த்தர் நிச்சயமாகப் பதில் அளிப்பார்.]]></a:t>
+              <a:t><![CDATA[53. Though Babylon should mount up to heaven, and though she should fortify the height of her strength, yet from me shall spoilers come unto her, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. பாபிலோனைப் பாழாக்குகிறவன் அதின்மேல் வருகிறான்; அதின் பராக்கிரமசாலிகள் பிடிபடுவார்கள்; அவர்களுடைய வில்லுகள் முறிந்துபோகும்; சரிகட்டுகிற தேவனாகிய கர்த்தர் நிச்சயமாகப் பதில் அளிப்பார்.]]></a:t>
+              <a:t><![CDATA[53. Though Babylon should mount up to heaven, and though she should fortify the height of her strength, yet from me shall spoilers come unto her, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2865,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அதின் பிரபுக்களையும் அதின் ஞானிகளையும் அதின் தலைவரையும் அதின் அதிகாரிகளையும் அதின் பராக்கிரமசாலிகளையும் வெறிக்கப்பண்ணுவேன்; அப்பொழுது அவர்கள் என்றென்றைக்கும் விழிக்காத தூக்கமாய்த் தூங்கி விழுவார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[54. A sound of a cry comes from Babylon, and great destruction from the land of the Chaldeans:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2974,51 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அதின் பிரபுக்களையும் அதின் ஞானிகளையும் அதின் தலைவரையும் அதின் அதிகாரிகளையும் அதின் பராக்கிரமசாலிகளையும் வெறிக்கப்பண்ணுவேன்; அப்பொழுது அவர்கள் என்றென்றைக்கும் விழிக்காத தூக்கமாய்த் தூங்கி விழுவார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[55. Because the LORD has spoiled Babylon, and destroyed out of her the great voice; when her waves do roar like great waters, a noise of their voice is uttered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3083,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அதின் பிரபுக்களையும் அதின் ஞானிகளையும் அதின் தலைவரையும் அதின் அதிகாரிகளையும் அதின் பராக்கிரமசாலிகளையும் வெறிக்கப்பண்ணுவேன்; அப்பொழுது அவர்கள் என்றென்றைக்கும் விழிக்காத தூக்கமாய்த் தூங்கி விழுவார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[55. Because the LORD has spoiled Babylon, and destroyed out of her the great voice; when her waves do roar like great waters, a noise of their voice is uttered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3192,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுஷர் அனைவரும் அறிவில்லாமல் மிருக குணமானார்கள்; தட்டார் அனைவரும் சுரூபங்களாலே வெட்கிப் போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் சுவாசம் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. For Israel has not been forsaken, nor Judah of his God, of the LORD of hosts; though their land was filled with sin against the Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3301,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. பாபிலோனின் விஸ்தீரணமான மதில்கள் முற்றிலும் தரையாக்கப்பட்டு, அதின் உயரமான வாசல்கள் அக்கினியால் சுட்டெரிக்கப்படும்; அப்படியே ஜனங்கள் பிரயாசப்பட்டது விருதாவாகவும், ஜாதிகள் வருத்தப்பட்டுச் சம்பாதித்தது அக்கினிக்கு இரையுமாகுமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[56. Because the spoiler has come upon her, even upon Babylon, and her mighty men are taken, every one of their bows is broken: for the LORD God of recompences shall surely requite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3410,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. பாபிலோனின் விஸ்தீரணமான மதில்கள் முற்றிலும் தரையாக்கப்பட்டு, அதின் உயரமான வாசல்கள் அக்கினியால் சுட்டெரிக்கப்படும்; அப்படியே ஜனங்கள் பிரயாசப்பட்டது விருதாவாகவும், ஜாதிகள் வருத்தப்பட்டுச் சம்பாதித்தது அக்கினிக்கு இரையுமாகுமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[56. Because the spoiler has come upon her, even upon Babylon, and her mighty men are taken, every one of their bows is broken: for the LORD God of recompences shall surely requite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3519,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. பாபிலோனின் விஸ்தீரணமான மதில்கள் முற்றிலும் தரையாக்கப்பட்டு, அதின் உயரமான வாசல்கள் அக்கினியால் சுட்டெரிக்கப்படும்; அப்படியே ஜனங்கள் பிரயாசப்பட்டது விருதாவாகவும், ஜாதிகள் வருத்தப்பட்டுச் சம்பாதித்தது அக்கினிக்கு இரையுமாகுமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[57. And I will make drunk her princes, and her wise men, her captains, and her rulers, and her mighty men: and they shall sleep a perpetual sleep, and not wake, says the King, whose name is the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3628,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. பாபிலோன்மேல் வரும் எல்லாத் தீங்கையும், பாபிலோனுக்கு விரோதமாக எழுதப்பட்ட இந்த எல்லா வசனங்களையும் எரேமியா ஒரு புஸ்தகத்தில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[57. And I will make drunk her princes, and her wise men, her captains, and her rulers, and her mighty men: and they shall sleep a perpetual sleep, and not wake, says the King, whose name is the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3737,51 +3769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. பாபிலோன்மேல் வரும் எல்லாத் தீங்கையும், பாபிலோனுக்கு விரோதமாக எழுதப்பட்ட இந்த எல்லா வசனங்களையும் எரேமியா ஒரு புஸ்தகத்தில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[57. And I will make drunk her princes, and her wise men, her captains, and her rulers, and her mighty men: and they shall sleep a perpetual sleep, and not wake, says the King, whose name is the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3846,51 +3878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. பாபிலோன்மேல் வரும் எல்லாத் தீங்கையும், பாபிலோனுக்கு விரோதமாக எழுதப்பட்ட இந்த எல்லா வசனங்களையும் எரேமியா ஒரு புஸ்தகத்தில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[58. Thus says the LORD of hosts; The broad walls of Babylon shall be utterly broken, and her high gates shall be burned with fire; and the people shall labour in vain, and the folk in the fire, and they shall be weary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3955,51 +3987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. யூதாவின் ராஜாவாகிய சிதேக்கியா ராஜ்யபாரம்பண்ணும் நாலாம் வருஷத்திலே பாபிலோனுக்குப் போன சமயத்தில் அவனோடே கூடப்போன மசெயாவின் மகனாகிய நேரியாவின் குமாரனும் சாந்தகுணமுள்ள பிரபுவுமாகிய செராயாவுக்கு எரேமியா தீர்க்கதரிசி கற்பித்த வார்த்தை.]]></a:t>
+              <a:t><![CDATA[58. Thus says the LORD of hosts; The broad walls of Babylon shall be utterly broken, and her high gates shall be burned with fire; and the people shall labour in vain, and the folk in the fire, and they shall be weary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4064,51 +4096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. யூதாவின் ராஜாவாகிய சிதேக்கியா ராஜ்யபாரம்பண்ணும் நாலாம் வருஷத்திலே பாபிலோனுக்குப் போன சமயத்தில் அவனோடே கூடப்போன மசெயாவின் மகனாகிய நேரியாவின் குமாரனும் சாந்தகுணமுள்ள பிரபுவுமாகிய செராயாவுக்கு எரேமியா தீர்க்கதரிசி கற்பித்த வார்த்தை.]]></a:t>
+              <a:t><![CDATA[58. Thus says the LORD of hosts; The broad walls of Babylon shall be utterly broken, and her high gates shall be burned with fire; and the people shall labour in vain, and the folk in the fire, and they shall be weary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4173,51 +4205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. எரேமியா செராயாவை நோக்கி: நீ பாபிலோனுக்கு வந்தபின்பு நீ இதைப் பார்த்து, இந்த எல்லா வசனங்களையும் வாசித்துச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[59. The word which Jeremiah the prophet commanded Seraiah the son of Neriah, the son of Maaseiah, when he went with Zedekiah the king of Judah into Babylon in the fourth year of his reign. And this Seraiah was a quiet prince.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4282,51 +4314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. கர்த்தாவே, இந்த ஸ்தலத்திலே மனுஷனும் மிருகமுமுதலாய்த் தங்கித்தரிக்காதபடிக்கும், அது என்றென்றைக்கும் பாழாய்க் கிடக்கும்படிக்கும், அதை அழித்துப்போடுவேன் என்று தேவரீர் அதைக்குறித்து உரைத்தீர் என்பதை நீ சொல்லி]]></a:t>
+              <a:t><![CDATA[59. The word which Jeremiah the prophet commanded Seraiah the son of Neriah, the son of Maaseiah, when he went with Zedekiah the king of Judah into Babylon in the fourth year of his reign. And this Seraiah was a quiet prince.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4391,51 +4423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகள் மாயையும் மகா எத்துமான கிரியையாயிருக்கிறது; அவைகள் விசாரிக்கப்படும் நாளிலே அழியும்..]]></a:t>
+              <a:t><![CDATA[6. Flee out of the midst of Babylon, and deliver every man his soul: be not cut off in her iniquity; for this is the time of the LORD's vengeance; he will render unto her a recompence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4500,51 +4532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. கர்த்தாவே, இந்த ஸ்தலத்திலே மனுஷனும் மிருகமுமுதலாய்த் தங்கித்தரிக்காதபடிக்கும், அது என்றென்றைக்கும் பாழாய்க் கிடக்கும்படிக்கும், அதை அழித்துப்போடுவேன் என்று தேவரீர் அதைக்குறித்து உரைத்தீர் என்பதை நீ சொல்லி]]></a:t>
+              <a:t><![CDATA[60. So Jeremiah wrote in a book all the evil that should come upon Babylon, even all these words that are written against Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4609,51 +4641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. நீ இந்தப் புஸ்தகத்தை வாசித்துத் தீர்ந்தபோது, அதிலே ஒரு கல்லைக்கட்டி, அதை ஐப்பிராத்து நடுவிலே எறிந்துவிட்டு,]]></a:t>
+              <a:t><![CDATA[60. So Jeremiah wrote in a book all the evil that should come upon Babylon, even all these words that are written against Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4718,51 +4750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. இப்படியே பாபிலோன் முழுகிப் போகும், நான் அதின்மேல் வரப்பண்ணும் தீங்கினால் எழுந்திருக்கமாட்டாமல் இளைத்து விழுவார்கள் என்றார் என்று சொல்லுவாயாக என்றான். எரேமியாவின் வசனங்கள் இவ்வளவோடே முடிந்தது.]]></a:t>
+              <a:t><![CDATA[60. So Jeremiah wrote in a book all the evil that should come upon Babylon, even all these words that are written against Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4827,51 +4859,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. இப்படியே பாபிலோன் முழுகிப் போகும், நான் அதின்மேல் வரப்பண்ணும் தீங்கினால் எழுந்திருக்கமாட்டாமல் இளைத்து விழுவார்கள் என்றார் என்று சொல்லுவாயாக என்றான். எரேமியாவின் வசனங்கள் இவ்வளவோடே முடிந்தது.]]></a:t>
+              <a:t><![CDATA[61. And Jeremiah said to Seraiah, When you come to Babylon, and shall see, and shall read all these words;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. And Jeremiah said to Seraiah, When you come to Babylon, and shall see, and shall read all these words;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide135.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. Then shall you say, O LORD, you have spoken against this place, to cut it off, that none shall remain in it, neither man nor beast, but that it shall be desolate for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide136.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. Then shall you say, O LORD, you have spoken against this place, to cut it off, that none shall remain in it, neither man nor beast, but that it shall be desolate for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide137.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. Then shall you say, O LORD, you have spoken against this place, to cut it off, that none shall remain in it, neither man nor beast, but that it shall be desolate for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide138.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. And it shall be, when you have made an end of reading this book, that you shall bind a stone to it, and cast it into the midst of Euphrates:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide139.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. And it shall be, when you have made an end of reading this book, that you shall bind a stone to it, and cast it into the midst of Euphrates:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4936,51 +5622,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல அல்ல, அவர் சர்வத்தையும் உண்டாக்கினவர்; இஸ்ரவேல் அவருடைய சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[6. Flee out of the midst of Babylon, and deliver every man his soul: be not cut off in her iniquity; for this is the time of the LORD's vengeance; he will render unto her a recompence.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide140.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. And you shall say, Thus shall Babylon sink, and shall not rise from the evil that I will bring upon her: and they shall be weary. Thus far are the words of Jeremiah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide141.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. And you shall say, Thus shall Babylon sink, and shall not rise from the evil that I will bring upon her: and they shall be weary. Thus far are the words of Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5045,51 +5949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல அல்ல, அவர் சர்வத்தையும் உண்டாக்கினவர்; இஸ்ரவேல் அவருடைய சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[6. Flee out of the midst of Babylon, and deliver every man his soul: be not cut off in her iniquity; for this is the time of the LORD's vengeance; he will render unto her a recompence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5154,51 +6058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எனக்கு தண்டாயுதமும் அஸ்திராயுதமுமானவன்; நான் உன்னைக்கொண்டு ஜாதிகளை நொறுக்குவேன்; உன்னைக்கொண்டு ராஜ்யங்களை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. Babylon has been a golden cup in the LORD's hand, that made all the earth drunken: the nations have drunken of her wine; therefore the nations are mad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5263,51 +6167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எனக்கு தண்டாயுதமும் அஸ்திராயுதமுமானவன்; நான் உன்னைக்கொண்டு ஜாதிகளை நொறுக்குவேன்; உன்னைக்கொண்டு ராஜ்யங்களை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. Babylon has been a golden cup in the LORD's hand, that made all the earth drunken: the nations have drunken of her wine; therefore the nations are mad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5372,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன்னைக்கொண்டு குதிரையையும், குதிரை வீரனையும் நொறுக்குவேன்; உன்னைக்கொண்டு இரதத்தையும் இரதவீரனையும் நொறுக்குவேன்.]]></a:t>
+              <a:t><![CDATA[8. Babylon is suddenly fallen and destroyed: wail for her; take balm for her pain, if so be she may be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5481,51 +6385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உன்னைக்கொண்டு குதிரையையும், குதிரை வீரனையும் நொறுக்குவேன்; உன்னைக்கொண்டு இரதத்தையும் இரதவீரனையும் நொறுக்குவேன்.]]></a:t>
+              <a:t><![CDATA[8. Babylon is suddenly fallen and destroyed: wail for her; take balm for her pain, if so be she may be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5590,51 +6494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திரளான தண்ணீர்களின்மேல் வாசம்பண்ணுகிறவளே, திரண்ட சம்பத்துடையவளே, உனக்கு முடிவும் உன் பொருளாசைக்கு ஒழிவும் வந்தது.]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD; Behold, I will raise up against Babylon, and against them that dwell in the midst of them that rise up against me, a destroying wind;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5699,51 +6603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன்னைக்கொண்டு புருஷனையும் ஸ்திரீயையும் நொறுக்குவேன்; உன்னைக்கொண்டு கிழவனையும் இளைஞனையும் நொறுக்குவேன்; உன்னைக்கொண்டு வாலிபனையும் கன்னிகையையும் நொறுக்குவேன்.]]></a:t>
+              <a:t><![CDATA[9. We would have healed Babylon, but she is not healed: forsake her, and let us go every one into his own country: for her judgment reachs unto heaven, and is lifted up even to the skies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5808,51 +6712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன்னைக்கொண்டு புருஷனையும் ஸ்திரீயையும் நொறுக்குவேன்; உன்னைக்கொண்டு கிழவனையும் இளைஞனையும் நொறுக்குவேன்; உன்னைக்கொண்டு வாலிபனையும் கன்னிகையையும் நொறுக்குவேன்.]]></a:t>
+              <a:t><![CDATA[9. We would have healed Babylon, but she is not healed: forsake her, and let us go every one into his own country: for her judgment reachs unto heaven, and is lifted up even to the skies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5917,51 +6821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன்னைக்கொண்டு மேய்ப்பனையும் அவனுடைய மந்தையையும் நொறுக்குவேன்; உன்னைக்கொண்டு உழவனையும் அவனுடைய உழவுகாளைகளையும் நொறுக்குவேன்; உன்னைக்கொண்டு அதிபதிகளையும் அதிகாரிகளையும் நொறுக்குவேன்.]]></a:t>
+              <a:t><![CDATA[10. The LORD has brought forth our righteousness: come, and let us declare in Zion the work of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6026,51 +6930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன்னைக்கொண்டு மேய்ப்பனையும் அவனுடைய மந்தையையும் நொறுக்குவேன்; உன்னைக்கொண்டு உழவனையும் அவனுடைய உழவுகாளைகளையும் நொறுக்குவேன்; உன்னைக்கொண்டு அதிபதிகளையும் அதிகாரிகளையும் நொறுக்குவேன்.]]></a:t>
+              <a:t><![CDATA[10. The LORD has brought forth our righteousness: come, and let us declare in Zion the work of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6135,51 +7039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோனுக்கும் கல்தேயர் தேசத்தின் சகல குடிகளுக்கும், அவர்கள் உங்கள் கண்களுக்கு முன்பாகச் சீயோனில் செய்த அவர்களுடைய எல்லாப் பொல்லாப்புக்காகவும் பழிவாங்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Make bright the arrows; gather the shields: the LORD has raised up the spirit of the kings of the Medes: for his device is against Babylon, to destroy it; because it is the vengeance of the LORD, the vengeance of his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6244,51 +7148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோனுக்கும் கல்தேயர் தேசத்தின் சகல குடிகளுக்கும், அவர்கள் உங்கள் கண்களுக்கு முன்பாகச் சீயோனில் செய்த அவர்களுடைய எல்லாப் பொல்லாப்புக்காகவும் பழிவாங்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Make bright the arrows; gather the shields: the LORD has raised up the spirit of the kings of the Medes: for his device is against Babylon, to destroy it; because it is the vengeance of the LORD, the vengeance of his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6353,51 +7257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, பூமியை எல்லாம் கெடுக்கிற கேடான பர்வதமே, நான் உனக்கு விரோதமாக வந்து, என் கையை உனக்கு விரோதமாக நீட்டி, உன்னைக் கன்மலைகளிலிருந்து உருட்டி, உன்னை எரிந்துபோன, பர்வதமாக்கிப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. Make bright the arrows; gather the shields: the LORD has raised up the spirit of the kings of the Medes: for his device is against Babylon, to destroy it; because it is the vengeance of the LORD, the vengeance of his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6462,51 +7366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, பூமியை எல்லாம் கெடுக்கிற கேடான பர்வதமே, நான் உனக்கு விரோதமாக வந்து, என் கையை உனக்கு விரோதமாக நீட்டி, உன்னைக் கன்மலைகளிலிருந்து உருட்டி, உன்னை எரிந்துபோன, பர்வதமாக்கிப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. Set up the standard upon the walls of Babylon, make the watch strong, set up the watchmen, prepare the ambushes: for the LORD has both devised and done that which he spoke against the inhabitants of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6571,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் பாபிலோனுக்கு விரோதமாகவும், எனக்கு விரோதமாய் எழும்புகிறவர்களின் மத்தியில் குடியிருக்கிறவர்களுக்கு விரோதமாகவும் அழிக்கும் காற்றை எழும்பப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. Set up the standard upon the walls of Babylon, make the watch strong, set up the watchmen, prepare the ambushes: for the LORD has both devised and done that which he spoke against the inhabitants of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6680,51 +7584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் பாபிலோனுக்கு விரோதமாகவும், எனக்கு விரோதமாய் எழும்புகிறவர்களின் மத்தியில் குடியிருக்கிறவர்களுக்கு விரோதமாகவும் அழிக்கும் காற்றை எழும்பப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. Set up the standard upon the walls of Babylon, make the watch strong, set up the watchmen, prepare the ambushes: for the LORD has both devised and done that which he spoke against the inhabitants of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6789,51 +7693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திரளான தண்ணீர்களின்மேல் வாசம்பண்ணுகிறவளே, திரண்ட சம்பத்துடையவளே, உனக்கு முடிவும் உன் பொருளாசைக்கு ஒழிவும் வந்தது.]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD; Behold, I will raise up against Babylon, and against them that dwell in the midst of them that rise up against me, a destroying wind;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6898,51 +7802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மூலைக்கல்லுக்காகிலும் அஸ்திபாரக்கல்லுக்காகிலும் ஒரு கல்லையும் உன்னிலிருந்து எடுக்கமாட்டார்கள்; நீ என்றென்றைக்கும் பாழாய்க்கிடக்கிற ஸ்தலமாவாய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. O you that dwell upon many waters, abundant in treasures, yours end has come, and the measure of your covetousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7007,51 +7911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மூலைக்கல்லுக்காகிலும் அஸ்திபாரக்கல்லுக்காகிலும் ஒரு கல்லையும் உன்னிலிருந்து எடுக்கமாட்டார்கள்; நீ என்றென்றைக்கும் பாழாய்க்கிடக்கிற ஸ்தலமாவாய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. O you that dwell upon many waters, abundant in treasures, yours end has come, and the measure of your covetousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7116,51 +8020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தூற்றுவாரைப் பாபிலோனுக்கு அனுப்புவேன்; அவர்கள் அதைத்தூற்றி, வெறுமையாக்கிப்போடுவார்கள்; ஆபத்துநாளிலே அதற்கு விரோதமாய்ச் சூழ்ந்துகொண்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The LORD of hosts has sworn by himself, saying, Surely I will fill you with men, as with caterpillars; and they shall lift up a shout against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7225,51 +8129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தூற்றுவாரைப் பாபிலோனுக்கு அனுப்புவேன்; அவர்கள் அதைத்தூற்றி, வெறுமையாக்கிப்போடுவார்கள்; ஆபத்துநாளிலே அதற்கு விரோதமாய்ச் சூழ்ந்துகொண்டிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The LORD of hosts has sworn by himself, saying, Surely I will fill you with men, as with caterpillars; and they shall lift up a shout against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7334,51 +8238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேசத்திலே கொடியேற்றுங்கள்; ஜாதிகளுக்குள் எக்காளம் ஊதுங்கள்; ஜாதிகளை அதற்கு விரோதமாக ஆயத்தப்படுத்துங்கள்; ஆரராத், மின்னி, அஸ்கெனாஸ் என்னும் ராஜ்யங்களை அதற்கு விரோதமாகத் தளகர்த்தனுக்குப் பட்டங்கட்டுங்கள்; சுணையுள்ள வெட்டுக்கிளிகள்போன்ற குதிரைகளை வரப்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. He has made the earth by his power, he has established the world by his wisdom, and has stretched out the heaven by his understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7443,51 +8347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேசத்திலே கொடியேற்றுங்கள்; ஜாதிகளுக்குள் எக்காளம் ஊதுங்கள்; ஜாதிகளை அதற்கு விரோதமாக ஆயத்தப்படுத்துங்கள்; ஆரராத், மின்னி, அஸ்கெனாஸ் என்னும் ராஜ்யங்களை அதற்கு விரோதமாகத் தளகர்த்தனுக்குப் பட்டங்கட்டுங்கள்; சுணையுள்ள வெட்டுக்கிளிகள்போன்ற குதிரைகளை வரப்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. He has made the earth by his power, he has established the world by his wisdom, and has stretched out the heaven by his understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7552,51 +8456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேசத்திலே கொடியேற்றுங்கள்; ஜாதிகளுக்குள் எக்காளம் ஊதுங்கள்; ஜாதிகளை அதற்கு விரோதமாக ஆயத்தப்படுத்துங்கள்; ஆரராத், மின்னி, அஸ்கெனாஸ் என்னும் ராஜ்யங்களை அதற்கு விரோதமாகத் தளகர்த்தனுக்குப் பட்டங்கட்டுங்கள்; சுணையுள்ள வெட்டுக்கிளிகள்போன்ற குதிரைகளை வரப்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. When he utters his voice, there is a multitude of waters in the heavens; and he causes the vapours to ascend from the ends of the earth: he makes lightnings with rain, and brings forth the wind out of his treasures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7661,51 +8565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வில்லை நாணேற்றுகிறவனுக்கு விரோதமாகவும், தன் கவசத்தில் பெருமைபாராட்டுகிறவனுக்கு விரோதமாகவும், வில்வீரன் தன் வில்லை நாணேற்றக்கடவன்; அதின் வாலிபரைத் தப்பவிடாமல் அதின் சேனையை எல்லாம் சங்காரம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. When he utters his voice, there is a multitude of waters in the heavens; and he causes the vapours to ascend from the ends of the earth: he makes lightnings with rain, and brings forth the wind out of his treasures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7770,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வில்லை நாணேற்றுகிறவனுக்கு விரோதமாகவும், தன் கவசத்தில் பெருமைபாராட்டுகிறவனுக்கு விரோதமாகவும், வில்வீரன் தன் வில்லை நாணேற்றக்கடவன்; அதின் வாலிபரைத் தப்பவிடாமல் அதின் சேனையை எல்லாம் சங்காரம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Every man is brutish by his knowledge; every founder is confounded by the graven image: for his molten image is falsehood, and there is no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7879,51 +8783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மேதியாதேசத்தின் ராஜாக்களும் அதின் தலைவரும் அதின் சகல அதிகாரிகளும் அவரவருடைய ராஜ்யபாரத்துக்குக் கீழான சகல தேசத்தாருமாகிய ஜாதிகளை அதற்கு விரோதமாக ஆயத்தப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Every man is brutish by his knowledge; every founder is confounded by the graven image: for his molten image is falsehood, and there is no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7988,51 +8892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மெய்யாகவே, பச்சைக்கிளிகளைப் போல் திரளான மனுஷரால் உன்னை நிரம்பப்பண்ணுவேன்; அவர்கள் உன்மேல் ஆரவாரம் பண்ணுவார்கள் என்று சேனைகளின் கர்த்தர் தம்முடைய ஜீவனைக்கொண்டு ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[2. And will send unto Babylon fanners, that shall fan her, and shall empty her land: for in the day of trouble they shall be against her round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8097,51 +9001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மேதியாதேசத்தின் ராஜாக்களும் அதின் தலைவரும் அதின் சகல அதிகாரிகளும் அவரவருடைய ராஜ்யபாரத்துக்குக் கீழான சகல தேசத்தாருமாகிய ஜாதிகளை அதற்கு விரோதமாக ஆயத்தப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[18. They are vanity, the work of errors: in the time of their visitation they shall perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8206,51 +9110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. குத்திப்போடப்பட்டவர்கள் கல்தேயரின் தேசத்திலும், கொலைசெய்யப்பட்டவர்கள் அதின் வீதிகளிலும் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The portion of Jacob is not like them; for he is the former of all things: and Israel is the rod of his inheritance: the LORD of hosts is his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8315,51 +9219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது தேசம் அதிர்ந்து வேதனைப்படும்; பாபிலோன் தேசத்தைக் குடியில்லாதபடிப் பாழாக்க, பாபிலோனுக்கு விரோதமாய்க் கர்த்தர் நினைத்தவைகள் நிலைக்கும்.]]></a:t>
+              <a:t><![CDATA[19. The portion of Jacob is not like them; for he is the former of all things: and Israel is the rod of his inheritance: the LORD of hosts is his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8424,51 +9328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது தேசம் அதிர்ந்து வேதனைப்படும்; பாபிலோன் தேசத்தைக் குடியில்லாதபடிப் பாழாக்க, பாபிலோனுக்கு விரோதமாய்க் கர்த்தர் நினைத்தவைகள் நிலைக்கும்.]]></a:t>
+              <a:t><![CDATA[20. You are my battle axe and weapons of war: for with you will I break in pieces the nations, and with you will I destroy kingdoms;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8533,51 +9437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தேசம் இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாகச் செய்த அக்கிரமத்தினால் நிறைந்திருந்தும், யூதா தன் தேவனாலும் இஸ்ரவேல் சேனைகளின் கர்த்தராலும் கைவிடப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[20. You are my battle axe and weapons of war: for with you will I break in pieces the nations, and with you will I destroy kingdoms;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8642,51 +9546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் தேசம் இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாகச் செய்த அக்கிரமத்தினால் நிறைந்திருந்தும், யூதா தன் தேவனாலும் இஸ்ரவேல் சேனைகளின் கர்த்தராலும் கைவிடப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[21. And with you will I break in pieces the horse and his rider; and with you will I break in pieces the chariot and his rider;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8751,51 +9655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பாபிலோனின் அக்கிரமத்தில் சங்காரமாகாதபடிக்கு அதின் நடுவிலிருந்து ஓடி, அவரவர் தங்கள் ஆத்துமாவைத் தப்புவியுங்கள்; இது கர்த்தர் அதினிடத்தில் பழிவாங்குகிற காலமாயிருக்கிறது; அவர் அதற்குப் பதில் செலுத்துவார்.]]></a:t>
+              <a:t><![CDATA[21. And with you will I break in pieces the horse and his rider; and with you will I break in pieces the chariot and his rider;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8860,51 +9764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பாபிலோனின் அக்கிரமத்தில் சங்காரமாகாதபடிக்கு அதின் நடுவிலிருந்து ஓடி, அவரவர் தங்கள் ஆத்துமாவைத் தப்புவியுங்கள்; இது கர்த்தர் அதினிடத்தில் பழிவாங்குகிற காலமாயிருக்கிறது; அவர் அதற்குப் பதில் செலுத்துவார்.]]></a:t>
+              <a:t><![CDATA[22. With you also will I break in pieces man and woman; and with you will I break in pieces old and young; and with you will I break in pieces the young man and the maid;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8969,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் பாபிலோனின் அக்கிரமத்தில் சங்காரமாகாதபடிக்கு அதின் நடுவிலிருந்து ஓடி, அவரவர் தங்கள் ஆத்துமாவைத் தப்புவியுங்கள்; இது கர்த்தர் அதினிடத்தில் பழிவாங்குகிற காலமாயிருக்கிறது; அவர் அதற்குப் பதில் செலுத்துவார்.]]></a:t>
+              <a:t><![CDATA[22. With you also will I break in pieces man and woman; and with you will I break in pieces old and young; and with you will I break in pieces the young man and the maid;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9078,51 +9982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பாபிலோனின் பராக்கிரமசாலிகள் யுத்தம்பண்ணாமல், கோட்டைகளில் இருந்துவிட்டார்கள்; அவர்கள் பராக்கிரமம் அழிந்து பேடிகளானார்கள்; அதின் வாசஸ்தலங்களைக் கொளுத்திப்போட்டார்கள்; அதின் தாழ்ப்பாள்கள் உடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. I will also break in pieces with you the shepherd and his flock; and with you will I break in pieces the farmer and his yoke of oxen; and with you will I break in pieces captains and rulers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9187,51 +10091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மெய்யாகவே, பச்சைக்கிளிகளைப் போல் திரளான மனுஷரால் உன்னை நிரம்பப்பண்ணுவேன்; அவர்கள் உன்மேல் ஆரவாரம் பண்ணுவார்கள் என்று சேனைகளின் கர்த்தர் தம்முடைய ஜீவனைக்கொண்டு ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[2. And will send unto Babylon fanners, that shall fan her, and shall empty her land: for in the day of trouble they shall be against her round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9296,51 +10200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பாபிலோனின் பராக்கிரமசாலிகள் யுத்தம்பண்ணாமல், கோட்டைகளில் இருந்துவிட்டார்கள்; அவர்கள் பராக்கிரமம் அழிந்து பேடிகளானார்கள்; அதின் வாசஸ்தலங்களைக் கொளுத்திப்போட்டார்கள்; அதின் தாழ்ப்பாள்கள் உடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. I will also break in pieces with you the shepherd and his flock; and with you will I break in pieces the farmer and his yoke of oxen; and with you will I break in pieces captains and rulers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9405,51 +10309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பாபிலோனின் பராக்கிரமசாலிகள் யுத்தம்பண்ணாமல், கோட்டைகளில் இருந்துவிட்டார்கள்; அவர்கள் பராக்கிரமம் அழிந்து பேடிகளானார்கள்; அதின் வாசஸ்தலங்களைக் கொளுத்திப்போட்டார்கள்; அதின் தாழ்ப்பாள்கள் உடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. And I will render unto Babylon and to all the inhabitants of Chaldea all their evil that they have done in Zion in your sight, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9514,51 +10418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் கர்த்தருடைய கையிலுள்ள பொற்பாத்திரம்; அது பூமி அனைத்தையும் வெறிக்கப்பண்ணினது; அதின் மதுவை ஜாதிகள் குடித்தார்கள்; ஆகையால் ஜாதிகள் புத்திமயங்கிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And I will render unto Babylon and to all the inhabitants of Chaldea all their evil that they have done in Zion in your sight, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9623,51 +10527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாபிலோன் கர்த்தருடைய கையிலுள்ள பொற்பாத்திரம்; அது பூமி அனைத்தையும் வெறிக்கப்பண்ணினது; அதின் மதுவை ஜாதிகள் குடித்தார்கள்; ஆகையால் ஜாதிகள் புத்திமயங்கிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Behold, I am against you, O destroying mountain, says the LORD, which destroys all the earth: and I will stretch out mine hand upon you, and roll you down from the rocks, and will make you a burnt mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9732,51 +10636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கடையாந்திர முனைதுவக்கி அவனுடைய பட்டணம் பிடிபட்டது என்றும்; துறைவழிகள் அகப்பட்டுப்போய், நாணல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டது என்றும், யுத்த மனுஷர் கலங்கியிருக்கிறார்கள் என்றும் பாபிலோன் ராஜாவுக்கு அறிவிக்க,]]></a:t>
+              <a:t><![CDATA[25. Behold, I am against you, O destroying mountain, says the LORD, which destroys all the earth: and I will stretch out mine hand upon you, and roll you down from the rocks, and will make you a burnt mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9841,51 +10745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கடையாந்திர முனைதுவக்கி அவனுடைய பட்டணம் பிடிபட்டது என்றும்; துறைவழிகள் அகப்பட்டுப்போய், நாணல்கள் அக்கினியால் சுட்டெரிக்கப்பட்டது என்றும், யுத்த மனுஷர் கலங்கியிருக்கிறார்கள் என்றும் பாபிலோன் ராஜாவுக்கு அறிவிக்க,]]></a:t>
+              <a:t><![CDATA[25. Behold, I am against you, O destroying mountain, says the LORD, which destroys all the earth: and I will stretch out mine hand upon you, and roll you down from the rocks, and will make you a burnt mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9950,51 +10854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாபிலோன் சடிதியில் விழுந்து தகர்ந்தது; அதற்காக அலறுங்கள்; அதின் நோயை ஆற்றப் பிசின் தைலம் போடுங்கள்; ஒருவேளை குணமாகும்.]]></a:t>
+              <a:t><![CDATA[26. And they shall not take of you a stone for a corner, nor a stone for foundations; but you shall be desolate for ever, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10059,51 +10963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாபிலோன் சடிதியில் விழுந்து தகர்ந்தது; அதற்காக அலறுங்கள்; அதின் நோயை ஆற்றப் பிசின் தைலம் போடுங்கள்; ஒருவேளை குணமாகும்.]]></a:t>
+              <a:t><![CDATA[26. And they shall not take of you a stone for a corner, nor a stone for foundations; but you shall be desolate for ever, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10168,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பாபிலோனைக் குணமாக்கும்படிப் பார்த்தோம், அது குணமாகவில்லை; அதை விட்டுவிடுங்கள்; நாம் அவரவர் நம்முடைய தேசங்களுக்குப் போகக்கடவோம்; அதின் ஆக்கினை வானமட்டும் ஏறி ஆகாயமண்டலங்கள் பரியந்தம் எட்டினது.]]></a:t>
+              <a:t><![CDATA[27. Set all of you up a standard in the land, blow the trumpet among the nations, prepare the nations against her, call together against her the kingdoms of Ararat, Minni, and Ashchenaz; appoint a captain against her; cause the horses to come up as the rough caterpillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10277,51 +11181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பாபிலோனைக் குணமாக்கும்படிப் பார்த்தோம், அது குணமாகவில்லை; அதை விட்டுவிடுங்கள்; நாம் அவரவர் நம்முடைய தேசங்களுக்குப் போகக்கடவோம்; அதின் ஆக்கினை வானமட்டும் ஏறி ஆகாயமண்டலங்கள் பரியந்தம் எட்டினது.]]></a:t>
+              <a:t><![CDATA[27. Set all of you up a standard in the land, blow the trumpet among the nations, prepare the nations against her, call together against her the kingdoms of Ararat, Minni, and Ashchenaz; appoint a captain against her; cause the horses to come up as the rough caterpillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10386,51 +11290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் பூமியைத் தமது வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தமது ஞானத்தினால் படைத்து, வானத்தைத் தமது பேரறிவினால் விரித்தார்.]]></a:t>
+              <a:t><![CDATA[3. Against him that bends let the archer bend his bow, and against him that lifts himself up in his brigandine: and spare all of you not her young men; destroy all of you utterly all her host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10495,51 +11399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பாபிலோனைக் குணமாக்கும்படிப் பார்த்தோம், அது குணமாகவில்லை; அதை விட்டுவிடுங்கள்; நாம் அவரவர் நம்முடைய தேசங்களுக்குப் போகக்கடவோம்; அதின் ஆக்கினை வானமட்டும் ஏறி ஆகாயமண்டலங்கள் பரியந்தம் எட்டினது.]]></a:t>
+              <a:t><![CDATA[27. Set all of you up a standard in the land, blow the trumpet among the nations, prepare the nations against her, call together against her the kingdoms of Ararat, Minni, and Ashchenaz; appoint a captain against her; cause the horses to come up as the rough caterpillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10604,51 +11508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அஞ்சற்காரன்மேல் அஞ்சற்காரனும் தூதன்மேல் தூதனும் ஓடுகிறான்.]]></a:t>
+              <a:t><![CDATA[28. Prepare against her the nations with the kings of the Medes, the captains thereof, and all the rulers thereof, and all the land of his dominion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10713,51 +11617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் நம்முடைய நீதியை வெளிப்படுத்தினார்; நம்முடைய தேவனாகிய கர்த்தரின் செயலைச் சீயோனில் விவரிப்போம் வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[28. Prepare against her the nations with the kings of the Medes, the captains thereof, and all the rulers thereof, and all the land of his dominion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10822,51 +11726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் நம்முடைய நீதியை வெளிப்படுத்தினார்; நம்முடைய தேவனாகிய கர்த்தரின் செயலைச் சீயோனில் விவரிப்போம் வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[29. And the land shall tremble and sorrow: for every purpose of the LORD shall be performed against Babylon, to make the land of Babylon a desolation without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10931,51 +11835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அம்புகளைத் துலக்குங்கள்; கேடகங்களை நன்றாய்ச் செப்பனிடுங்கள்; கர்த்தர் மேதியருடைய ராஜாக்களின் ஆவியை எழுப்பினார்; பாபிலோனை அழிக்கவேண்டுமென்பதே அவருடைய நினைவு; இது கர்த்தர் வாங்கும் பழி, இது தமது ஆலயத்துக்காக அவர் வாங்கும் பழி.]]></a:t>
+              <a:t><![CDATA[29. And the land shall tremble and sorrow: for every purpose of the LORD shall be performed against Babylon, to make the land of Babylon a desolation without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11040,51 +11944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அம்புகளைத் துலக்குங்கள்; கேடகங்களை நன்றாய்ச் செப்பனிடுங்கள்; கர்த்தர் மேதியருடைய ராஜாக்களின் ஆவியை எழுப்பினார்; பாபிலோனை அழிக்கவேண்டுமென்பதே அவருடைய நினைவு; இது கர்த்தர் வாங்கும் பழி, இது தமது ஆலயத்துக்காக அவர் வாங்கும் பழி.]]></a:t>
+              <a:t><![CDATA[30. The mighty men of Babylon have ceased to fight, they have remained in their holds: their might has failed; they became as women: they have burned her dwelling places; her bars are broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11149,51 +12053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அம்புகளைத் துலக்குங்கள்; கேடகங்களை நன்றாய்ச் செப்பனிடுங்கள்; கர்த்தர் மேதியருடைய ராஜாக்களின் ஆவியை எழுப்பினார்; பாபிலோனை அழிக்கவேண்டுமென்பதே அவருடைய நினைவு; இது கர்த்தர் வாங்கும் பழி, இது தமது ஆலயத்துக்காக அவர் வாங்கும் பழி.]]></a:t>
+              <a:t><![CDATA[30. The mighty men of Babylon have ceased to fight, they have remained in their holds: their might has failed; they became as women: they have burned her dwelling places; her bars are broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11258,51 +12162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பாபிலோனின் மதில்கள்மேல் கொடியேற்றுங்கள், காவலைப் பலப்படுத்துங்கள், ஜாமங் காக்கிறவர்களை நிறுத்துங்கள், பதிவிருப்பாரை வையுங்கள்; ஆனாலும் கர்த்தர் எப்படி நினைத்தாரோ அப்படியே தாம் பாபிலோனின் குடிகளுக்கு விரோதமாகச் சொன்னதைச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[30. The mighty men of Babylon have ceased to fight, they have remained in their holds: their might has failed; they became as women: they have burned her dwelling places; her bars are broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11367,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பாபிலோனின் மதில்கள்மேல் கொடியேற்றுங்கள், காவலைப் பலப்படுத்துங்கள், ஜாமங் காக்கிறவர்களை நிறுத்துங்கள், பதிவிருப்பாரை வையுங்கள்; ஆனாலும் கர்த்தர் எப்படி நினைத்தாரோ அப்படியே தாம் பாபிலோனின் குடிகளுக்கு விரோதமாகச் சொன்னதைச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[31. One post shall run to meet another, and one messenger to meet another, to show the king of Babylon that his city is taken at every quarter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11476,51 +12380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பாபிலோனின் மதில்கள்மேல் கொடியேற்றுங்கள், காவலைப் பலப்படுத்துங்கள், ஜாமங் காக்கிறவர்களை நிறுத்துங்கள், பதிவிருப்பாரை வையுங்கள்; ஆனாலும் கர்த்தர் எப்படி நினைத்தாரோ அப்படியே தாம் பாபிலோனின் குடிகளுக்கு விரோதமாகச் சொன்னதைச் செய்வார்.]]></a:t>
+              <a:t><![CDATA[31. One post shall run to meet another, and one messenger to meet another, to show the king of Babylon that his city is taken at every quarter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11585,51 +12489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் பூமியைத் தமது வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தமது ஞானத்தினால் படைத்து, வானத்தைத் தமது பேரறிவினால் விரித்தார்.]]></a:t>
+              <a:t><![CDATA[3. Against him that bends let the archer bend his bow, and against him that lifts himself up in his brigandine: and spare all of you not her young men; destroy all of you utterly all her host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11694,51 +12598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பாபிலோன் குமாரத்தி மிதிக்கப்படுங் களத்துக்குச் சமானம்; அதைப்போரடிக்குங் காலம் வந்தது; இன்னும் கொஞ்சக்காலத்திலே அறுப்புக்காலம் அதற்கு வரும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[31. One post shall run to meet another, and one messenger to meet another, to show the king of Babylon that his city is taken at every quarter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11803,51 +12707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பாபிலோன் குமாரத்தி மிதிக்கப்படுங் களத்துக்குச் சமானம்; அதைப்போரடிக்குங் காலம் வந்தது; இன்னும் கொஞ்சக்காலத்திலே அறுப்புக்காலம் அதற்கு வரும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. And that the passages are stopped, and the reeds they have burned with fire, and the men of war are affrighted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11912,51 +12816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னைப் பட்சித்தான், என்னைக் கலங்கடித்தான், என்னை வெறும் பாத்திரமாக வைத்துப்போனான்; வலுசர்ப்பம்போல என்னை விழுங்கி, என் சுவையுள்ள பதார்த்தங்களால் தன் வயிற்றை நிரப்பினான், என்னைத் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[33. For thus says the LORD of hosts, the God of Israel; The daughter of Babylon is like a threshing floor, it is time to thresh her: yet a little while, and the time of her harvest shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12021,51 +12925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னைப் பட்சித்தான், என்னைக் கலங்கடித்தான், என்னை வெறும் பாத்திரமாக வைத்துப்போனான்; வலுசர்ப்பம்போல என்னை விழுங்கி, என் சுவையுள்ள பதார்த்தங்களால் தன் வயிற்றை நிரப்பினான், என்னைத் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[33. For thus says the LORD of hosts, the God of Israel; The daughter of Babylon is like a threshing floor, it is time to thresh her: yet a little while, and the time of her harvest shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12130,51 +13034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னைப் பட்சித்தான், என்னைக் கலங்கடித்தான், என்னை வெறும் பாத்திரமாக வைத்துப்போனான்; வலுசர்ப்பம்போல என்னை விழுங்கி, என் சுவையுள்ள பதார்த்தங்களால் தன் வயிற்றை நிரப்பினான், என்னைத் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[33. For thus says the LORD of hosts, the God of Israel; The daughter of Babylon is like a threshing floor, it is time to thresh her: yet a little while, and the time of her harvest shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12239,51 +13143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எனக்கும் என் இனத்தாருக்கும் செய்த கொடுமையின் பழி பாபிலோன் மேல் வரக்கடவதென்று சீயோனில் வாசமானவள் சொல்லுகிறாள்; என் இரத்தப்பழி கல்தேயர் தேசத்துக் குடிகளின்மேல் வரக்கடவதென்று எருசலேம் என்பவளும் சொல்லுகிறாள்.]]></a:t>
+              <a:t><![CDATA[34. Nebuchadrezzar the king of Babylon has devoured me, he has crushed me, he has made me an empty vessel, he has swallowed me up like a dragon, he has filled his belly with my delicates, he has cast me out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12348,51 +13252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எனக்கும் என் இனத்தாருக்கும் செய்த கொடுமையின் பழி பாபிலோன் மேல் வரக்கடவதென்று சீயோனில் வாசமானவள் சொல்லுகிறாள்; என் இரத்தப்பழி கல்தேயர் தேசத்துக் குடிகளின்மேல் வரக்கடவதென்று எருசலேம் என்பவளும் சொல்லுகிறாள்.]]></a:t>
+              <a:t><![CDATA[34. Nebuchadrezzar the king of Babylon has devoured me, he has crushed me, he has made me an empty vessel, he has swallowed me up like a dragon, he has filled his belly with my delicates, he has cast me out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12457,51 +13361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் உனக்காக வழக்காடி, உன் பழிக்குப் பழிவாங்கி, அதின் கடலை வறளவும் அதின் ஊற்றைச் சுவறவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[34. Nebuchadrezzar the king of Babylon has devoured me, he has crushed me, he has made me an empty vessel, he has swallowed me up like a dragon, he has filled his belly with my delicates, he has cast me out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12566,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் உனக்காக வழக்காடி, உன் பழிக்குப் பழிவாங்கி, அதின் கடலை வறளவும் அதின் ஊற்றைச் சுவறவும்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[35. The violence done to me and to my flesh be upon Babylon, shall the inhabitant of Zion say; and my blood upon the inhabitants of Chaldea, shall Jerusalem say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12675,51 +13579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பாபிலோன் குடியில்லாத மண்மேடுகளும், வலுசர்ப்பங்களின் தாபரமும், பாழும், ஈசல்போடப்படுதலுக்கு இடமுமாய்ப்போகும்.]]></a:t>
+              <a:t><![CDATA[35. The violence done to me and to my flesh be upon Babylon, shall the inhabitant of Zion say; and my blood upon the inhabitants of Chaldea, shall Jerusalem say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12784,51 +13688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் சத்தமிடுகையில் திரளான தண்ணீர் வானத்தில் உண்டாகிறது; அவர் பூமியின் எல்லைகளிலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டசாலையிலிருந்து ஏவிவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Against him that bends let the archer bend his bow, and against him that lifts himself up in his brigandine: and spare all of you not her young men; destroy all of you utterly all her host.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12893,51 +13797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பாபிலோன் குடியில்லாத மண்மேடுகளும், வலுசர்ப்பங்களின் தாபரமும், பாழும், ஈசல்போடப்படுதலுக்கு இடமுமாய்ப்போகும்.]]></a:t>
+              <a:t><![CDATA[35. The violence done to me and to my flesh be upon Babylon, shall the inhabitant of Zion say; and my blood upon the inhabitants of Chaldea, shall Jerusalem say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13002,51 +13906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஏகமாய் அவர்கள் சிங்கங்களைப் போலக் கெர்ச்சித்து, சிங்கங்குட்டிகளைப்போலச் சத்தமிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Therefore thus says the LORD; Behold, I will plead your cause, and take vengeance for you; and I will dry up her sea, and make her springs dry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13111,51 +14015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் களிக்கும் சமயத்திலே நான் அவர்கள் குடிக்கும் பானத்தை அவர்களுக்குக்; குடிக்கக்கொடுத்து, அவர்கள் துள்ளத்தக்கதாக அவர்களை வெறியாக்குவேன்; அதினால் அவர்கள் என்றென்றைக்கும் விழிக்காத நித்திரை அடைவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[36. Therefore thus says the LORD; Behold, I will plead your cause, and take vengeance for you; and I will dry up her sea, and make her springs dry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13220,51 +14124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் களிக்கும் சமயத்திலே நான் அவர்கள் குடிக்கும் பானத்தை அவர்களுக்குக்; குடிக்கக்கொடுத்து, அவர்கள் துள்ளத்தக்கதாக அவர்களை வெறியாக்குவேன்; அதினால் அவர்கள் என்றென்றைக்கும் விழிக்காத நித்திரை அடைவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[37. And Babylon shall become heaps, a dwelling place for dragons, an astonishment, and an hissing, without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13329,51 +14233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்கள் ஆட்டுக்குட்டிகளைப் போலவும், ஆட்டுக்கடாக்களைப்போலவும், வெள்ளாட்டுக்கடாக்களைப்போலவும் அடிக்கப்பட இறங்கிப்போகப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[37. And Babylon shall become heaps, a dwelling place for dragons, an astonishment, and an hissing, without an inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13438,51 +14342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்கள் ஆட்டுக்குட்டிகளைப் போலவும், ஆட்டுக்கடாக்களைப்போலவும், வெள்ளாட்டுக்கடாக்களைப்போலவும் அடிக்கப்பட இறங்கிப்போகப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[38. They shall roar together like lions: they shall yell as lions' whelps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13547,51 +14451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சேசாக்கு பிடியுண்டு, பூமிமுழுதும் புகழும் புகழ்ச்சி அகப்பட்டது எப்படி? ஜாதிகளுக்குள்ளே பாபிலோன் பிரம்மிப்பானது எப்படி?]]></a:t>
+              <a:t><![CDATA[39. In their heat I will make their feasts, and I will make them drunken, that they may rejoice, and sleep a perpetual sleep, and not wake, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13656,51 +14560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சேசாக்கு பிடியுண்டு, பூமிமுழுதும் புகழும் புகழ்ச்சி அகப்பட்டது எப்படி? ஜாதிகளுக்குள்ளே பாபிலோன் பிரம்மிப்பானது எப்படி?]]></a:t>
+              <a:t><![CDATA[39. In their heat I will make their feasts, and I will make them drunken, that they may rejoice, and sleep a perpetual sleep, and not wake, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13765,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சமுத்திரம் பாபிலோன்மேல் புரண்டுவந்தது; அதின் அலைகளின் திரட்சியினால் அது மூடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[39. In their heat I will make their feasts, and I will make them drunken, that they may rejoice, and sleep a perpetual sleep, and not wake, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13874,51 +14778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதின் பட்டணங்கள் பாழுமாய், வறட்சியும் வனாந்தரமுமான பூமியுமாய், ஒரு மனுஷனும் குடியிராததும் ஒரு மனுபுத்திரனும் கடவாததுமான நிலமுமாய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[40. I will bring them down like lambs to the slaughter, like rams with he goats.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13983,51 +14887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் சத்தமிடுகையில் திரளான தண்ணீர் வானத்தில் உண்டாகிறது; அவர் பூமியின் எல்லைகளிலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டசாலையிலிருந்து ஏவிவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Thus the slain shall fall in the land of the Chaldeans, and they that are thrust through in her streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14092,51 +14996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதின் பட்டணங்கள் பாழுமாய், வறட்சியும் வனாந்தரமுமான பூமியுமாய், ஒரு மனுஷனும் குடியிராததும் ஒரு மனுபுத்திரனும் கடவாததுமான நிலமுமாய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[40. I will bring them down like lambs to the slaughter, like rams with he goats.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14201,51 +15105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உங்கள் இருதயம் துவளாமலும், தேசத்தில் கேட்கப்படும் செய்தியினால் நீங்கள் பயப்படாமலும் இருங்கள்; ஒரு வருஷத்திலே ஒரு செய்தி கேட்கப்பட்டு, பின்பு மறுவருஷத்திலே வேறு செய்தி கேட்கப்படும்; தேசத்திலே கொடுமை உண்டாகும்; ஆளுகிறவன்மேல் ஆளுகிறவன் வருவான்.]]></a:t>
+              <a:t><![CDATA[41. How is Sheshach taken! and how is the praise of the whole earth surprised! how is Babylon become an astonishment among the nations!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14310,51 +15214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உங்கள் இருதயம் துவளாமலும், தேசத்தில் கேட்கப்படும் செய்தியினால் நீங்கள் பயப்படாமலும் இருங்கள்; ஒரு வருஷத்திலே ஒரு செய்தி கேட்கப்பட்டு, பின்பு மறுவருஷத்திலே வேறு செய்தி கேட்கப்படும்; தேசத்திலே கொடுமை உண்டாகும்; ஆளுகிறவன்மேல் ஆளுகிறவன் வருவான்.]]></a:t>
+              <a:t><![CDATA[41. How is Sheshach taken! and how is the praise of the whole earth surprised! how is Babylon become an astonishment among the nations!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14419,51 +15323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உங்கள் இருதயம் துவளாமலும், தேசத்தில் கேட்கப்படும் செய்தியினால் நீங்கள் பயப்படாமலும் இருங்கள்; ஒரு வருஷத்திலே ஒரு செய்தி கேட்கப்பட்டு, பின்பு மறுவருஷத்திலே வேறு செய்தி கேட்கப்படும்; தேசத்திலே கொடுமை உண்டாகும்; ஆளுகிறவன்மேல் ஆளுகிறவன் வருவான்.]]></a:t>
+              <a:t><![CDATA[42. The sea has come up upon Babylon: she is covered with the multitude of the waves thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14528,51 +15432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் பாபிலோனில் இருக்கிற பேலைத் தண்டிப்பேன்; அது விழுங்கினதை அதின் வாயிலிருந்து கக்கப்பண்ணுவேன்; ஜாதிகள் இனி அதினிடத்திற்கு ஓடிவரமாட்டார்கள், பாபிலோனின் மதிலும் விழும்.]]></a:t>
+              <a:t><![CDATA[43. Her cities are a desolation, a dry land, and a wilderness, a land wherein no man dwells, neither does any son of man pass thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14637,51 +15541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் பாபிலோனில் இருக்கிற பேலைத் தண்டிப்பேன்; அது விழுங்கினதை அதின் வாயிலிருந்து கக்கப்பண்ணுவேன்; ஜாதிகள் இனி அதினிடத்திற்கு ஓடிவரமாட்டார்கள், பாபிலோனின் மதிலும் விழும்.]]></a:t>
+              <a:t><![CDATA[43. Her cities are a desolation, a dry land, and a wilderness, a land wherein no man dwells, neither does any son of man pass thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14746,51 +15650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. என் ஜனங்களே, நீங்கள் அதின் நடுவிலிருந்து புறப்படுங்கள்; கர்த்தருடைய கோபத்தின் உக்கிரத்துக்குத் தப்பும்படி அவனவன் தன்தன் ஆததுமாவை இரட்சித்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[44. And I will punish Bel in Babylon, and I will bring forth out of his mouth that which he has swallowed up: and the nations shall not flow together any more unto him: yea, the wall of Babylon shall fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14855,51 +15759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. என் ஜனங்களே, நீங்கள் அதின் நடுவிலிருந்து புறப்படுங்கள்; கர்த்தருடைய கோபத்தின் உக்கிரத்துக்குத் தப்பும்படி அவனவன் தன்தன் ஆததுமாவை இரட்சித்துக்கொள்ளக்கடவன்.]]></a:t>
+              <a:t><![CDATA[44. And I will punish Bel in Babylon, and I will bring forth out of his mouth that which he has swallowed up: and the nations shall not flow together any more unto him: yea, the wall of Babylon shall fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14964,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகையால், இதோ, நான் பாபிலோனின் விக்கிரகங்களை தண்டிக்கும் நாட்கள் வரும், அப்பொழுது அதின் தேசம் எல்லாம் கலங்கும்; அதில் கொலையுண்கிற யாவரும் அதின் நடுவில் விழுந்துகிடப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[45. My people, go all of you out of the midst of her, and deliver all of you every man his soul from the fierce anger of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15073,51 +15977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகையால், இதோ, நான் பாபிலோனின் விக்கிரகங்களை தண்டிக்கும் நாட்கள் வரும், அப்பொழுது அதின் தேசம் எல்லாம் கலங்கும்; அதில் கொலையுண்கிற யாவரும் அதின் நடுவில் விழுந்துகிடப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[45. My people, go all of you out of the midst of her, and deliver all of you every man his soul from the fierce anger of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -15152,51 +16056,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732877" r:id="rId1"/>
+    <p:sldLayoutId id="2482539008" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15500,54 +16404,118 @@
 
 <file path=ppt/slides/_rels/slide131.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide131.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide132.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide132.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide133.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide133.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide134.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide134.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide135.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide135.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide136.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide136.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide137.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide137.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide138.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide138.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide139.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide139.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide140.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide140.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide141.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide141.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
@@ -16396,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെടുവിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ആകാശവും ഭൂമിയും അവയിലുള്ളതൊക്കെയും ബാബേലിനെച്ചൊല്ലി ഘോഷിച്ചുല്ലസിക്കും; വടക്കുനിന്നു]]></a:t>
+              <a:t><![CDATA[46. உங்கள் இருதயம் துவளாமலும், தேசத்தில் கேட்கப்படும் செய்தியினால் நீங்கள் பயப்படாமலும் இருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിനാശകന്മാർ അതിലേക്കു വരും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[ஒரு வருஷத்திலே ஒரு செய்தி கேட்கப்பட்டு, பின்பு மறுவருஷத்திலே வேறு செய்தி கேட்கப்படும்; தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. യിസ്രായേൽ നിഹതന്മാരേ, ബാബേൽ വീഴേണ്ടതാകുന്നു; ബാബേലിനോടുകൂടെ സർവ്വദേശവും തന്നേ.]]></a:t>
+              <a:t><![CDATA[கொடுமை உண்டாகும்; ஆளுகிறவன்மேல் ஆளுகிறவன் வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. വാളിന്നു ഒഴിഞ്ഞുപോയവരേ, നിൽക്കാതെ ചെല്ലുവിൻ; ദൂരത്തുനിന്നു യഹോവയെ ഓർപ്പിൻ; യെരൂശലേം നിങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[47. ஆகையால், இதோ, நான் பாபிலோனின் விக்கிரகங்களை தண்டிக்கும் நாட்கள் வரும், அப்பொழுது அதின் தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓർമ്മ വരട്ടെ!]]></a:t>
+              <a:t><![CDATA[எல்லாம் கலங்கும்; அதில் கொலையுண்கிற யாவரும் அதின் நடுவில் விழுந்துகிடப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ഞങ്ങൾ നിന്ദ കേട്ടു ലജ്ജിച്ചിരിക്കുന്നു; അന്യന്മാർ യഹോവയുടെ ആലയത്തിന്റെ വിശുദ്ധസ്ഥലങ്ങളിലേക്കു]]></a:t>
+              <a:t><![CDATA[48. வானமும் பூமியும் அவைகளிலுள்ள யாவும் பாபிலோன்மேல் கெம்பீரிக்கும்; பாழ்க்கடிக்கிறவர்கள் அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വന്നിരിക്കയാൽ ലജ്ജ ഞങ്ങളുടെ മുഖം മൂടിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[வடக்கேயிருந்து வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. അതുകൊണ്ടു ഞാൻ അതിലെ വിഗ്രഹങ്ങളെ സന്ദർശിപ്പാനുള്ള കാലം വരും എാന്നു യഹോവയുടെ അരുളപ്പാടു; അന്നു]]></a:t>
+              <a:t><![CDATA[49. பாபிலோன் இஸ்ரவேலில் கொலையுண்டவர்களை விழப்பண்ணினதுபோல, பாபிலோனிலும் சமஸ்த தேசங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തെല്ലാടവും നിഹതന്മാർ കിടന്നു ഞരങ്ങും.]]></a:t>
+              <a:t><![CDATA[கொலையுண்கிறவர்கள் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ബാബേൽ ആകാശത്തോളം കയറിയാലും കോട്ട ഉയർത്തി ഉറപ്പിച്ചാലും, ഞാൻ വിനാശകന്മാരെ അതിലേക്കു അയക്കും]]></a:t>
+              <a:t><![CDATA[50. பட்டயத்துக்குத் தப்பினவர்களே, தங்கித்தரியாமல் நடந்துவாருங்கள்; தூரத்திலே கர்த்தரை நினையுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഏതു മനുഷ്യനും മൃഗപ്രായനും പരിജ്ഞാനമില്ലാത്തവനുമാകുന്നു. തട്ടാന്മാർ ഒക്കെയും വിഗ്രഹംനിമിത്തം]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் தேசம் இஸ்ரவேலின் பரிசுத்தருக்கு விரோதமாகச் செய்த அக்கிரமத்தினால் நிறைந்திருந்தும், யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[எருசலேம் உங்கள் ஞாபகத்தில் வரக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ബാബേലിൽനിന്നു നിലവിളിയും കല്ദയദേശത്തുനിന്നു മഹാനാശവും കേൾക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[51. நிந்தையைக் கேட்டதினால் வெட்கப்பட்டோம்; கர்த்தருடைய ஆலயத்தின் பரிசுத்த ஸ்தலங்களின்மேல் அந்நியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. യഹോവ ബാബേലിനെ നശിപ്പിച്ചു അതിൽ നിന്നു മഹാഘോഷം ഇല്ലാതെയാക്കുന്നു; അവരുടെ തിരകൾ പെരുവെള്ളംപോലെ]]></a:t>
+              <a:t><![CDATA[வந்ததினால் நாணம் நம்முடைய முகங்களை மூடிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരെക്കുന്നു; അവരുടെ ആരവത്തിന്റെ മുഴക്കം കേൾക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[52. ஆகையால், கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் அதின் விக்கிரகங்களுக்கு விரோதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. അതിന്റെ നേരെ, ബാബേലിന്റെ നേരെ തന്നേ, വിനാശകൻ വന്നിരിക്കുന്നു; അതിലെ വീരന്മാർ]]></a:t>
+              <a:t><![CDATA[விசாரிக்கும் நாட்கள் வரும்; அப்பொழுது அதின் தேசமெங்கும் கொலையுண்கிறவர்கள் கத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിപെട്ടിരിക്കുന്നു; അവരുടെ വില്ലു എല്ലാം ഒടിഞ്ഞുപോയി; യഹോവ പ്രതികാരത്തിന്റെ ദൈവമാകുന്നു; അവൻ]]></a:t>
+              <a:t><![CDATA[53. பாபிலோன் வானபரியந்தம் ஏறினாலும், அது தன் பலமான அரணை உயர்த்தினாலும், அது தன் பலமான அரணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പകരം ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[உயர்த்தினாலும், அதைப் பாழாக்குகிறவர்கள் என்னிடத்திலிருந்து வருவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. ഞാൻ അതിലെ പ്രഭുക്കന്മാരെയും ജ്ഞാനികളെയും ദേശാധിപതിമാരെയും സ്ഥാനാപതികളെയും വീരന്മാരെയും]]></a:t>
+              <a:t><![CDATA[54. பாபிலோனிலிருந்து கூக்குரலின் சத்தமும், கல்தேயர் தேசத்திலிருந்து மகா சங்காரமும் கேட்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മത്തുപിടിപ്പിക്കും; അവർ ഉണരാതവണ്ണം നിത്യനിദ്രകൊള്ളും എന്നു സൈന്യങ്ങളുടെ യഹോവ എന്നു നാമമുള്ള]]></a:t>
+              <a:t><![CDATA[55. கர்த்தர் பாபிலோனைப் பாழாக்கி அதிலுள்ள பெரிய சத்தத்தை ஒழியப்பண்ணுவார்; அவர்களுடைய அலைகள் திரளான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവിന്റെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[தண்ணீர்களைப்போல இரையும், அவர்களுடைய சத்தம் அமளியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ലജ്ജിച്ചുപോകുന്നു; അവർ വാർത്തുണ്ടാക്കിയ ബിംബം വ്യാജമത്രേ.]]></a:t>
+              <a:t><![CDATA[தன் தேவனாலும் இஸ்ரவேல் சேனைகளின் கர்த்தராலும் கைவிடப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ബാബേലിന്റെ വിശാലമായ മതിലുകൾ അശേഷം ഇടിഞ്ഞുപോകും;]]></a:t>
+              <a:t><![CDATA[56. பாபிலோனைப் பாழாக்குகிறவன் அதின்மேல் வருகிறான்; அதின் பராக்கிரமசாலிகள் பிடிபடுவார்கள்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിന്റെ ഉയർന്ന വാതിലുകൾ തീ പിടിച്ചു വെന്തുപോകും; അങ്ങനെ വംശങ്ങളുടെ അദ്ധ്വാനം വ്യർത്ഥമായും ജാതികളുടെ]]></a:t>
+              <a:t><![CDATA[வில்லுகள் முறிந்துபோகும்; சரிகட்டுகிற தேவனாகிய கர்த்தர் நிச்சயமாகப் பதில் அளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രയത്നം തീക്കിരയായും തീരുകയും അവർ ക്ഷീണിച്ചുപോകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[57. அதின் பிரபுக்களையும் அதின் ஞானிகளையும் அதின் தலைவரையும் அதின் அதிகாரிகளையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. യെഹൂദാരാജാവായ സിദെക്കീയാവിന്റെ വാഴ്ചയുടെ നാലം ആണ്ടിൽ, അവനോടുകൂടെ മഹ്സേയാവിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[பராக்கிரமசாலிகளையும் வெறிக்கப்பண்ணுவேன்; அப்பொழுது அவர்கள் என்றென்றைக்கும் விழிக்காத தூக்கமாய்த்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നേർയ്യാവിന്റെ മകനായ സെരായാവു പ്രയാണാദ്ധ്യക്ഷനായി ബാബേലിലേക്കു പോകുമ്പോൾ യിരെമ്യാപ്രവാചകൻ]]></a:t>
+              <a:t><![CDATA[தூங்கி விழுவார்கள் என்று சேனைகளின் கர்த்தர் என்னும் நாமமுள்ள ராஜா சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സെരായാവോടു കല്പിച്ചു വചനം--]]></a:t>
+              <a:t><![CDATA[58. பாபிலோனின் விஸ்தீரணமான மதில்கள் முற்றிலும் தரையாக்கப்பட்டு, அதின் உயரமான வாசல்கள் அக்கினியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ബാബേലിന്നു വരുവാനിരിക്കുന്ന അനർത്ഥമൊക്കെയും, ബാബേലിനെക്കുറിച്ചു എഴുതിയിരിക്കുന്ന സകലവചനങ്ങളും]]></a:t>
+              <a:t><![CDATA[சுட்டெரிக்கப்படும்; அப்படியே ஜனங்கள் பிரயாசப்பட்டது விருதாவாகவும், ஜாதிகள் வருத்தப்பட்டுச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ, യിരെമ്യാവു ഒരു പുസ്തകത്തിൽ എഴുതി --]]></a:t>
+              <a:t><![CDATA[சம்பாதித்தது அக்கினிக்கு இரையுமாகுமென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. യിരെമ്യാവു സെരായാവോടു പറഞ്ഞതു: നീ ബാബേലിൽ എത്തിയശേഷം ഈ വചനങ്ങൾ ഒക്കെയും നോക്കി വായിച്ചിട്ടു:]]></a:t>
+              <a:t><![CDATA[59. பாபிலோன்மேல் வரும் எல்லாத் தீங்கையும், பாபிலோனுக்கு விரோதமாக எழுதப்பட்ட இந்த எல்லா வசனங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +21588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. യഹോവേ, ഈ സ്ഥലത്തു മനുഷ്യനോ മൃഗമോ ഒന്നും ശേഷിക്കാതെ അതു ശാശ്വതശൂന്യമായിരിക്കത്തക്കവണ്ണം നീ]]></a:t>
+              <a:t><![CDATA[எரேமியா ஒரு புஸ்தகத்தில் எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +21720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവയിൽ ശ്വാസവും ഇല്ല. അവ മായയും വ്യർത്ഥപ്രവൃത്തിയും തന്നേ; സന്ദർശനകാലത്തു അവ നശിച്ചുപോകും.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் பாபிலோனின் அக்கிரமத்தில் சங்காரமாகாதபடிக்கு அதின் நடுவிலிருந்து ஓடி, அவரவர் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +21852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിനെ നശിപ്പിച്ചുകളയുമെന്നു അതിനെക്കുറിച്ചു അരുളിച്ചെയ്തുവല്ലോ എന്നു പറയേണം.]]></a:t>
+              <a:t><![CDATA[60. யூதாவின் ராஜாவாகிய சிதேக்கியா ராஜ்யபாரம்பண்ணும் நாலாம் வருஷத்திலே பாபிலோனுக்குப் போன சமயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +21984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. പിന്നെ ഈ പുസ്തകം വായിച്ചശേഷം നീ അതിന്നു ഒരു കല്ലു കെട്ടി ഫ്രാത്തിന്റെ നടുവിലേക്കു എറിഞ്ഞു;]]></a:t>
+              <a:t><![CDATA[அவனோடே கூடப்போன மசெயாவின் மகனாகிய நேரியாவின் குமாரனும் சாந்தகுணமுள்ள பிரபுவுமாகிய செராயாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +22116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. ഇങ്ങനെ ബാബേൽ ആണ്ടുപോകും; ഞാൻ അതിന്നു വരുത്തുന്ന അനർത്ഥത്തിൽനിന്നു അതു പൊങ്ങിവരികയില്ല; അവർ]]></a:t>
+              <a:t><![CDATA[எரேமியா தீர்க்கதரிசி கற்பித்த வார்த்தை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +22248,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷയിച്ചുപോകും എന്നു പറയേണം. ഇത്രത്തോളം യിരെമ്യാവിന്റെ വചനങ്ങൾ.]]></a:t>
+              <a:t><![CDATA[61. எரேமியா செராயாவை நோக்கி: நீ பாபிலோனுக்கு வந்தபின்பு நீ இதைப் பார்த்து, இந்த எல்லா வசனங்களையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாசித்துச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide135.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. கர்த்தாவே, இந்த ஸ்தலத்திலே மனுஷனும் மிருகமுமுதலாய்த் தங்கித்தரிக்காதபடிக்கும், அது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide136.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றென்றைக்கும் பாழாய்க் கிடக்கும்படிக்கும், அதை அழித்துப்போடுவேன் என்று தேவரீர் அதைக்குறித்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide137.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உரைத்தீர் என்பதை நீ சொல்லி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide138.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. நீ இந்தப் புஸ்தகத்தை வாசித்துத் தீர்ந்தபோது, அதிலே ஒரு கல்லைக்கட்டி, அதை ஐப்பிராத்து நடுவிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide139.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எறிந்துவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +23172,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യാക്കോബിന്റെ ഓഹരിയായവൻ ഇവയെപ്പോലെയല്ല; അവൻ സർവ്വത്തെയും നിർമ്മിച്ചവൻ; യിസ്രായേൽ അവന്റെ]]></a:t>
+              <a:t><![CDATA[ஆத்துமாவைத் தப்புவியுங்கள்; இது கர்த்தர் அதினிடத்தில் பழிவாங்குகிற காலமாயிருக்கிறது; அவர் அதற்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide140.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. இப்படியே பாபிலோன் முழுகிப் போகும், நான் அதின்மேல் வரப்பண்ணும் தீங்கினால் எழுந்திருக்கமாட்டாமல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 51]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide141.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இளைத்து விழுவார்கள் என்றார் என்று சொல்லுவாயாக என்றான். எரேமியாவின் வசனங்கள் இவ்வளவோடே முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +23568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശഗോത്രം; സൈന്യങ്ങളുടെ യഹോവ എന്നാകുന്നു അവന്റെ നാമം.]]></a:t>
+              <a:t><![CDATA[பதில் செலுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +23700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നീ എന്റെ വെണ്മഴുവും യുദ്ധത്തിന്നുള്ള ആയുധങ്ങളും ആകുന്നു; ഞാൻ നിന്നെക്കൊണ്ടു ജാതികളെ തകർക്കയും]]></a:t>
+              <a:t><![CDATA[7. பாபிலோன் கர்த்தருடைய கையிலுள்ள பொற்பாத்திரம்; அது பூமி அனைத்தையும் வெறிக்கப்பண்ணினது; அதின் மதுவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +23832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നെക്കൊണ്ടു രാജ്യങ്ങളെ നശിപ്പിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[ஜாதிகள் குடித்தார்கள்; ஆகையால் ஜாதிகள் புத்திமயங்கிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +23964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. നിന്നെക്കൊണ്ടു ഞാൻ കുതിരയെയും അതിന്റെ പുറത്തു കയറിയിരിക്കുന്നവനെയും തകർക്കും; നിന്നെക്കൊണ്ടു ഞാൻ]]></a:t>
+              <a:t><![CDATA[8. பாபிலோன் சடிதியில் விழுந்து தகர்ந்தது; அதற்காக அலறுங்கள்; அதின் நோயை ஆற்றப் பிசின் தைலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +24096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രഥത്തെയും അതിൽ ഇരിക്കുന്നവനെയും തകർക്കും;]]></a:t>
+              <a:t><![CDATA[போடுங்கள்; ஒருவேளை குணமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +24228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. വലിയ വെള്ളങ്ങൾക്കരികെ വസിക്കുന്നവളായി വളരെ നിക്ഷേപങ്ങൾ ഉള്ളവളേ, നിന്റെ അവസാനം നിന്നെ]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் பாபிலோனுக்கு விரோதமாகவும், எனக்கு விரோதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +24360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നിന്നെക്കൊണ്ടു ഞാൻ പുരുഷനെയും സ്ത്രീയെയും തകർക്കും; നിന്നെക്കൊണ്ടു ഞാൻ വൃദ്ധനെയും ബാലനെയും]]></a:t>
+              <a:t><![CDATA[9. பாபிலோனைக் குணமாக்கும்படிப் பார்த்தோம், அது குணமாகவில்லை; அதை விட்டுவிடுங்கள்; நாம் அவரவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +24492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തകർക്കും; നിന്നെക്കൊണ്ടു ഞാൻ യുവാവിനെയും യുവതിയെയും തകർക്കും.]]></a:t>
+              <a:t><![CDATA[நம்முடைய தேசங்களுக்குப் போகக்கடவோம்; அதின் ஆக்கினை வானமட்டும் ஏறி ஆகாயமண்டலங்கள் பரியந்தம் எட்டினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +24624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. നിന്നെക്കൊണ്ടു ഞാൻ ഇടയനെയും ആട്ടിൻ കൂട്ടത്തെയും തകർക്കും; നിന്നെക്കൊണ്ടു ഞാൻ കൃഷിക്കാരനെയും]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் நம்முடைய நீதியை வெளிப்படுத்தினார்; நம்முடைய தேவனாகிய கர்த்தரின் செயலைச் சீயோனில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +24756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ ഏർകാളയെയും തകർക്കും; നിന്നെക്കൊണ്ടു ഞാൻ ദേശാധിപതികളെയും സ്ഥാനാപതികളെയും തകർക്കും.]]></a:t>
+              <a:t><![CDATA[விவரிப்போம் வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +24888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. നിങ്ങൾ കാൺകെ ഞാൻ ബാബേലിന്നും സകല കല്ദയനിവാസികൾക്കും അവർ സീയോനിൽ ചെയ്തിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[11. அம்புகளைத் துலக்குங்கள்; கேடகங்களை நன்றாய்ச் செப்பனிடுங்கள்; கர்த்தர் மேதியருடைய ராஜாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +25020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലദോഷത്തിന്നും തക്കവണ്ണം പകരം വീട്ടുമെന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[ஆவியை எழுப்பினார்; பாபிலோனை அழிக்கவேண்டுமென்பதே அவருடைய நினைவு; இது கர்த்தர் வாங்கும் பழி, இது தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +25152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. സകലഭൂമിയെയും നശിപ്പിക്കുന്ന വിനാശകപർവ്വതമേ, ഞാൻ നിനക്കു വിരോധമായിരിക്കുന്നു; ഞാൻ നിന്റെ മേൽ കൈ]]></a:t>
+              <a:t><![CDATA[ஆலயத்துக்காக அவர் வாங்கும் பழி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +25284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീട്ടി നിന്നെ പാറകളിൽനിന്നു ഉരുട്ടി ദഹനപർവ്വതം ആക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[12. பாபிலோனின் மதில்கள்மேல் கொடியேற்றுங்கள், காவலைப் பலப்படுத்துங்கள், ஜாமங் காக்கிறவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +25416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ ബാബേലിന്റെ നേരെയും എന്റെ എതിരാളികളുടെ ഹൃദയത്തിന്റെ നേരെയും]]></a:t>
+              <a:t><![CDATA[நிறுத்துங்கள், பதிவிருப்பாரை வையுங்கள்; ஆனாலும் கர்த்தர் எப்படி நினைத்தாரோ அப்படியே தாம் பாபிலோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +25548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംഹാരകന്റെ മനസ്സു ഉണർത്തും.]]></a:t>
+              <a:t><![CDATA[குடிகளுக்கு விரோதமாகச் சொன்னதைச் செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +25680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഛേദിച്ചുകളവാനുള്ള അവധി, വന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[எழும்புகிறவர்களின் மத்தியில் குடியிருக்கிறவர்களுக்கு விரோதமாகவும் அழிக்கும் காற்றை எழும்பப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +25812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. നിന്നിൽനിന്നു അവർ മൂലക്കല്ലായിട്ടോ അടിസ്ഥാനക്കല്ലായിട്ടോ ഒരു കല്ലും എടുക്കാതവണ്ണം നീ]]></a:t>
+              <a:t><![CDATA[13. திரளான தண்ணீர்களின்மேல் வாசம்பண்ணுகிறவளே, திரண்ட சம்பத்துடையவளே, உனக்கு முடிவும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +25944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിത്യശൂന്യമായി ഭവിക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[பொருளாசைக்கு ஒழிவும் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +26076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. പാറ്റുന്നവരെ ഞാൻ ബാബേലിലേക്കു അയക്കും; അവർ അതിനെ പാറ്റി ദേശത്തെ ശൂന്യമാക്കും; അനർത്ഥദിവസത്തിൽ അവർ]]></a:t>
+              <a:t><![CDATA[14. மெய்யாகவே, பச்சைக்கிளிகளைப் போல் திரளான மனுஷரால் உன்னை நிரம்பப்பண்ணுவேன்; அவர்கள் உன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +26208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിനെ നാലുപുറവും വളയും.]]></a:t>
+              <a:t><![CDATA[ஆரவாரம் பண்ணுவார்கள் என்று சேனைகளின் கர்த்தர் தம்முடைய ஜீவனைக்கொண்டு ஆணையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +26340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ദേശത്തു ഒരു കൊടി ഉയർത്തുവിൻ; ജാതികളുടെ ഇടയിൽ കാഹളം ഊതുവിൻ; ജാതികളെ അതിന്റെ നേരെ സംസ്കരിപ്പിൻ;]]></a:t>
+              <a:t><![CDATA[15. அவர் பூமியைத் தமது வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தமது ஞானத்தினால் படைத்து, வானத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +26472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറാറാത്ത്, മിന്നി, അസ്കെനാസ്, എന്നീ രാജ്യങ്ങളെ അതിന്നു വിരോധമായി വിളിച്ചുകൂട്ടുവിൻ; അതിന്നെതിരെ ഒരു]]></a:t>
+              <a:t><![CDATA[தமது பேரறிவினால் விரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +26604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സേനാപതിയെ നിയമിപ്പിൻ; പരുപരുത്ത വിട്ടിലുകളെപ്പോലെ കുതിരകളെ പുറപ്പെടുമാറാക്കുവിൻ.]]></a:t>
+              <a:t><![CDATA[16. அவர் சத்தமிடுகையில் திரளான தண்ணீர் வானத்தில் உண்டாகிறது; அவர் பூமியின் எல்லைகளிலிருந்து மேகங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24712,51 +26736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. വില്ലാളി വില്ലു കുലെക്കാതിരിക്കട്ടെ; അവൻ കവചം ധരിച്ചു നിവിർന്നുനിൽക്കാതിരിക്കട്ടെ; അതിലെ]]></a:t>
+              <a:t><![CDATA[எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டசாலையிலிருந்து ஏவிவிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24844,51 +26868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യൌവനക്കാരെ ആദരിക്കാതെ സർവ്വസൈന്യത്തെയും നിർമ്മൂലമാക്കിക്കളവിൻ.]]></a:t>
+              <a:t><![CDATA[17. மனுஷர் அனைவரும் அறிவில்லாமல் மிருக குணமானார்கள்; தட்டார் அனைவரும் சுரூபங்களாலே வெட்கிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24976,51 +27000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. മേദ്യരുടെ രാജാക്കന്മാരും ദേശാധിപതിമാരും സകല സ്ഥാനാപതിമാരും അവന്റെ ആധിപത്യത്തിൽ ഉൾപ്പെട്ട]]></a:t>
+              <a:t><![CDATA[போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் சுவாசம் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25108,51 +27132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ നിശ്ചയമായിട്ടു വിട്ടിലുകളെക്കൊണ്ടെന്നപോലെ മനുഷ്യരെക്കൊണ്ടു നിന്നെ നിറെക്കും; അവൻ നിന്റെ]]></a:t>
+              <a:t><![CDATA[2. தூற்றுவாரைப் பாபிலோனுக்கு அனுப்புவேன்; அவர்கள் அதைத்தூற்றி, வெறுமையாக்கிப்போடுவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25240,51 +27264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലദേശക്കാരുമായ ജാതികളെ അതിന്നു വിരോധമായി സംസ്കരിപ്പിൻ;]]></a:t>
+              <a:t><![CDATA[18. அவைகள் மாயையும் மகா எத்துமான கிரியையாயிருக்கிறது; அவைகள் விசாரிக்கப்படும் நாளிலே அழியும்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25372,51 +27396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അങ്ങനെ കല്ദയരുടെ ദേശത്തു നിഹതന്മാരും അതിന്റെ വീഥികളിൽ കുത്തിത്തുളക്കപ്പെട്ടവരും വീഴും.]]></a:t>
+              <a:t><![CDATA[19. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல அல்ல, அவர் சர்வத்தையும் உண்டாக்கினவர்; இஸ்ரவேல் அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25504,51 +27528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ബാബേൽദേശത്തെ നിവാസികളില്ലാതെ ശൂന്യമാക്കേണ്ടതിന്നു ബാബേലിനെക്കുറിച്ചുള്ള യഹോവയുടെ നിരൂപണങ്ങൾ]]></a:t>
+              <a:t><![CDATA[சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25636,51 +27660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിവൃത്തിയായ്‍വരുന്നതുകൊണ്ടു ദേശം നടുങ്ങി സങ്കടപ്പെടുന്നു.]]></a:t>
+              <a:t><![CDATA[20. நீ எனக்கு தண்டாயுதமும் அஸ்திராயுதமுமானவன்; நான் உன்னைக்கொண்டு ஜாதிகளை நொறுக்குவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25768,51 +27792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യിസ്രായേലിന്റെയും യെഹൂദയുടെയും ദേശങ്ങൾ യിസ്രായേലിന്റെ പരിശുദ്ധനോടുള്ള അകൃത്യംകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[உன்னைக்கொண்டு ராஜ்யங்களை அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25900,51 +27924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിറഞ്ഞിരിക്കുന്നു എങ്കിലും സൈന്യങ്ങളുടെ യഹോവയായ അവയുടെ ദൈവം അവയെ വിധവമാരായി വിട്ടിട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[21. உன்னைக்கொண்டு குதிரையையும், குதிரை வீரனையும் நொறுக்குவேன்; உன்னைக்கொண்டு இரதத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26032,51 +28056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ബാബേലിന്റെ നടുവിൽനിന്നു ഓടി ഓരോരുത്തൻ താന്താന്റെ പ്രാണനെ രക്ഷിച്ചുകൊൾവിൻ; നിങ്ങൾ അതിന്റെ]]></a:t>
+              <a:t><![CDATA[இரதவீரனையும் நொறுக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26164,51 +28188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകൃത്യത്തിൽ നശിച്ചുപോകരുതു; ഇതു യഹോവയുടെ പ്രതികാരകാലമല്ലോ; അതിന്റെ പ്രവൃത്തിക്കു തക്കവണ്ണം അവൻ]]></a:t>
+              <a:t><![CDATA[22. உன்னைக்கொண்டு புருஷனையும் ஸ்திரீயையும் நொறுக்குவேன்; உன்னைக்கொண்டு கிழவனையும் இளைஞனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26296,51 +28320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിനോടു പകരം ചെയ്യും;]]></a:t>
+              <a:t><![CDATA[நொறுக்குவேன்; உன்னைக்கொண்டு வாலிபனையும் கன்னிகையையும் நொறுக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26428,51 +28452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ബാബേലിലെ വീരന്മാർ യുദ്ധം മതിയാക്കി കോട്ടകളിൽ ഇരിക്കുന്നു; അവരുടെ ശക്തി ക്ഷയിച്ചിരിക്കുന്നു; അവർ]]></a:t>
+              <a:t><![CDATA[23. உன்னைக்கொண்டு மேய்ப்பனையும் அவனுடைய மந்தையையும் நொறுக்குவேன்; உன்னைக்கொண்டு உழவனையும் அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26560,51 +28584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നേരെ ആർപ്പിടും എന്നു സൈന്യങ്ങളുടെ യഹോവ തന്നെക്കൊണ്ടു തന്നേ സത്യം ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[ஆபத்துநாளிலே அதற்கு விரோதமாய்ச் சூழ்ந்துகொண்டிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26692,51 +28716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്ത്രീകളെപ്പോലെ ആയിരിക്കുന്നു; അതിലെ വീടുകൾക്കു തീ വെച്ചുകളഞ്ഞു; അതിന്റെ ഓടാമ്പലുകൾ]]></a:t>
+              <a:t><![CDATA[உழவுகாளைகளையும் நொறுக்குவேன்; உன்னைக்கொண்டு அதிபதிகளையும் அதிகாரிகளையும் நொறுக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26824,51 +28848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തകർന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[24. பாபிலோனுக்கும் கல்தேயர் தேசத்தின் சகல குடிகளுக்கும், அவர்கள் உங்கள் கண்களுக்கு முன்பாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26956,51 +28980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ബാബേൽ യഹോവയുടെ കയ്യിൽ സർവ്വഭൂമിയെയും ലഹരിപിടിപ്പിക്കുന്ന പൊൻപാനപാത്രം ആയിരുന്നു; ജാതികൾ അതിലെ]]></a:t>
+              <a:t><![CDATA[சீயோனில் செய்த அவர்களுடைய எல்லாப் பொல்லாப்புக்காகவும் பழிவாங்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27088,51 +29112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീഞ്ഞു കുടിച്ചിട്ടു അവർക്കു ഭ്രാന്തു പിടിച്ചു.]]></a:t>
+              <a:t><![CDATA[25. இதோ, பூமியை எல்லாம் கெடுக்கிற கேடான பர்வதமே, நான் உனக்கு விரோதமாக வந்து, என் கையை உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27220,51 +29244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. പട്ടണം നാലുപുറവും പിടിപെട്ടുപോയി, കടവുകൾ ശത്രുവശമായി, കളങ്ങൾ തീ പിടിച്ചു ദഹിച്ചിരിക്കുന്നു,]]></a:t>
+              <a:t><![CDATA[விரோதமாக நீட்டி, உன்னைக் கன்மலைகளிலிருந்து உருட்டி, உன்னை எரிந்துபோன, பர்வதமாக்கிப்போடுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27352,51 +29376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോദ്ധാക്കൾ ഭയപരവശരായിരിക്കുന്നു എന്നിങ്ങനെ ബാബേൽരാജാവിനോടു അറിയിക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27484,51 +29508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. പെട്ടെന്നു ബാബേൽ വീണു തകർന്നുപോയി; അതിനെക്കുറിച്ചു മുറയിടുവിൻ; അതിന്റെ വേദനെക്കു തൈലം]]></a:t>
+              <a:t><![CDATA[26. மூலைக்கல்லுக்காகிலும் அஸ்திபாரக்கல்லுக்காகிலும் ஒரு கல்லையும் உன்னிலிருந்து எடுக்கமாட்டார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27616,51 +29640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുവരുവിൻ; പക്ഷേ അതിന്നു സൌഖ്യം വരും.]]></a:t>
+              <a:t><![CDATA[நீ என்றென்றைக்கும் பாழாய்க்கிடக்கிற ஸ்தலமாவாய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27748,51 +29772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞങ്ങൾ ബാബേലിന്നു ചികിത്സ ചെയ്തു എങ്കിലും സൌഖ്യം വന്നില്ല; അതിനെ ഉപേക്ഷിച്ചുകളവിൻ; നാം]]></a:t>
+              <a:t><![CDATA[27. தேசத்திலே கொடியேற்றுங்கள்; ஜாதிகளுக்குள் எக்காளம் ஊதுங்கள்; ஜாதிகளை அதற்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27880,51 +29904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓരോരുത്തനും നമ്മുടെ സ്വദേശത്തേക്കു പോക; അതിന്റെ ശിക്ഷാവിധി സ്വർഗ്ഗത്തോളം എത്തി ആകാശത്തോളം]]></a:t>
+              <a:t><![CDATA[ஆயத்தப்படுத்துங்கள்; ஆரராத், மின்னி, அஸ்கெனாஸ் என்னும் ராஜ்யங்களை அதற்கு விரோதமாகத் தளகர்த்தனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28012,51 +30036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവൻ തന്റെ ശക്തിയാൽ ഭൂമിയെ സൃഷ്ടിച്ചു; തന്റെ ജ്ഞാനത്താൽ ഭൂമണ്ഡലത്തെ സ്ഥാപിച്ചു, തന്റെ വിവേകത്താൽ]]></a:t>
+              <a:t><![CDATA[3. வில்லை நாணேற்றுகிறவனுக்கு விரோதமாகவும், தன் கவசத்தில் பெருமைபாராட்டுகிறவனுக்கு விரோதமாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28144,51 +30168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊങ്ങിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[பட்டங்கட்டுங்கள்; சுணையுள்ள வெட்டுக்கிளிகள்போன்ற குதிரைகளை வரப்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28276,51 +30300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ഓട്ടാളൻ ഓട്ടാളന്നും ദൂതൻ ദൂതന്നും എതിരെ ഓടുന്നു.]]></a:t>
+              <a:t><![CDATA[28. மேதியாதேசத்தின் ராஜாக்களும் அதின் தலைவரும் அதின் சகல அதிகாரிகளும் அவரவருடைய ராஜ்யபாரத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28408,51 +30432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യഹോവ നമ്മുടെ നീതി വെളിപ്പെടുത്തിയിരിക്കുന്നു; വരുവിൻ, നമ്മുടെ ദൈവമായ യഹോവയുടെ പ്രവൃത്തിയെ]]></a:t>
+              <a:t><![CDATA[கீழான சகல தேசத்தாருமாகிய ஜாதிகளை அதற்கு விரோதமாக ஆயத்தப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28540,51 +30564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സീയോനിൽ പ്രസ്താവിക്കുക.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது தேசம் அதிர்ந்து வேதனைப்படும்; பாபிலோன் தேசத்தைக் குடியில்லாதபடிப் பாழாக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28672,51 +30696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അമ്പു മിനുക്കുവിൻ; പരിച ധരിപ്പിൻ; യഹോവ മേദ്യരാജാക്കന്മാരുടെ മനസ്സു ഉണർത്തിയിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[பாபிலோனுக்கு விரோதமாய்க் கர்த்தர் நினைத்தவைகள் நிலைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28804,51 +30828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേലിനെ നശിപ്പിപ്പാൻ തക്കവണ്ണം അവന്റെ നിരൂപണം അതിന്നു വിരോധമായിരിക്കുന്നു; ഇതു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[30. பாபிலோனின் பராக்கிரமசாலிகள் யுத்தம்பண்ணாமல், கோட்டைகளில் இருந்துவிட்டார்கள்; அவர்கள் பராக்கிரமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28936,51 +30960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രതികാരം, തന്റെ മന്ദിരത്തിന്നു വേണ്ടിയുള്ള പ്രതികാരം തന്നേ.]]></a:t>
+              <a:t><![CDATA[அழிந்து பேடிகளானார்கள்; அதின் வாசஸ்தலங்களைக் கொளுத்திப்போட்டார்கள்; அதின் தாழ்ப்பாள்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29068,51 +31092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ബാബേലിന്റെ മതിലുകൾക്കു നേരെ കൊടി ഉയർത്തുവിൻ; കാവൽ ഉറപ്പിപ്പിൻ; കാവൽക്കാരെ നിർത്തുവിൻ;]]></a:t>
+              <a:t><![CDATA[உடைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29200,51 +31224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പതിയിരിപ്പുകാരെ ഒരുക്കുവിൻ; യഹോവ ബാബേൽനിവാസികളെക്കുറിച്ചു അരുളിച്ചെയ്തതു നിർണ്ണയിച്ചും]]></a:t>
+              <a:t><![CDATA[31. கடையாந்திர முனைதுவக்கி அவனுடைய பட்டணம் பிடிபட்டது என்றும்; துறைவழிகள் அகப்பட்டுப்போய், நாணல்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29332,51 +31356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുഷ്ഠിച്ചുമിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அக்கினியால் சுட்டெரிக்கப்பட்டது என்றும், யுத்த மனுஷர் கலங்கியிருக்கிறார்கள் என்றும் பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29464,51 +31488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകാശത്തെ വിരിച്ചു.]]></a:t>
+              <a:t><![CDATA[வில்வீரன் தன் வில்லை நாணேற்றக்கடவன்; அதின் வாலிபரைத் தப்பவிடாமல் அதின் சேனையை எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29596,51 +31620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ബാബേൽപുത്രി മെതികാലത്തെ]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கு அறிவிக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29728,51 +31752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മെതിക്കളംപോലെയായിരിക്കുന്നു; ഇനി കുറഞ്ഞോന്നു കഴിഞ്ഞിട്ടു അതിന്റെ കൊയ്ത്തുകാലം വരും.]]></a:t>
+              <a:t><![CDATA[32. அஞ்சற்காரன்மேல் அஞ்சற்காரனும் தூதன்மேல் தூதனும் ஓடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29860,51 +31884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ബാബേൽരാജാവായ നെബൂഖദ്നേസർ എന്നെ തിന്നുമുടിച്ചുകളഞ്ഞു, അവൻ എന്നെ വെറുമ്പാത്രമാക്കി, മഹാസർപ്പം]]></a:t>
+              <a:t><![CDATA[33. பாபிலோன் குமாரத்தி மிதிக்கப்படுங் களத்துக்குச் சமானம்; அதைப்போரடிக்குங் காலம் வந்தது; இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29992,51 +32016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നപോലെ അവൻ എന്നെ വിഴുങ്ങിക്കളഞ്ഞു, എന്റെ സ്വാദുഭോജ്യങ്ങളെക്കൊണ്ടു വയറു നിറെച്ചു, എന്നെ]]></a:t>
+              <a:t><![CDATA[கொஞ்சக்காலத்திலே அறுப்புக்காலம் அதற்கு வரும் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30124,51 +32148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തള്ളിക്കളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30256,51 +32280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ഞാൻ സഹിച്ച സാഹസവും ദേഹപീഡയും ബാബേലിന്മേൽ വരട്ടെ എന്നു സീയോൻ നിവാസിനി പറയും; എന്റെ രക്തം കല്ദയ]]></a:t>
+              <a:t><![CDATA[34. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்னைப் பட்சித்தான், என்னைக் கலங்கடித்தான், என்னை வெறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30388,51 +32412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിവാസികളുടെമേൽ വരട്ടെ എന്നു യെരൂശലേം പറയും.]]></a:t>
+              <a:t><![CDATA[பாத்திரமாக வைத்துப்போனான்; வலுசர்ப்பம்போல என்னை விழுங்கி, என் சுவையுள்ள பதார்த்தங்களால் தன் வயிற்றை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30520,51 +32544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. അതുകൊണ്ടു യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഇതാ, ഞാൻ നിന്റെ വ്യവഹാരം നടത്തി, നിനക്കു വേണ്ടി]]></a:t>
+              <a:t><![CDATA[நிரப்பினான், என்னைத் துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30652,51 +32676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രതികാരം ചെയ്യും; അതിന്റെ കടൽ ഞാൻ ഉണക്കി, അതിന്റെ ഉറവുകൾ വറ്റിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[35. எனக்கும் என் இனத்தாருக்கும் செய்த கொடுமையின் பழி பாபிலோன் மேல் வரக்கடவதென்று சீயோனில் வாசமானவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30784,51 +32808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ബാബേൽ, നിവാസികൾ ഇല്ലാതെ കല്ക്കുന്നുകളും കുറുനരികളുടെ പാർപ്പിടവും വിസ്മയത്തിന്നും]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறாள்; என் இரத்தப்பழி கல்தேயர் தேசத்துக் குடிகளின்மேல் வரக்கடவதென்று எருசலேம் என்பவளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30916,51 +32940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവൻ തന്റെ നാദം പുറപ്പെടുവിക്കുമ്പോൾ ആകാശത്തു വെള്ളത്തിന്റെ മുഴക്കം ഉണ്ടാകുന്നു; ഭൂമിയുടെ]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31048,51 +33072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചൂളകുത്തുന്നതിന്നും വിഷയവുമായ്തീരും.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31180,51 +33204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. അവർ ഒക്കെയും ബാലസിംഹങ്ങളെപ്പോലെ ഗർജ്ജിക്കും; അവർ സിംഹികളുടെ കുട്ടികളെപ്പോലെ മുരളും.]]></a:t>
+              <a:t><![CDATA[36. ஆகையால் கர்த்தர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் உனக்காக வழக்காடி, உன் பழிக்குப் பழிவாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31312,51 +33336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. അവർ ജയമത്തരായിരിക്കുമ്പോൾ ഉല്ലസിച്ചു ഉണരാതവണ്ണം നിത്യനിദ്ര കൊള്ളേണ്ടതിന്നു ഞാൻ അവർക്കു ഒരു]]></a:t>
+              <a:t><![CDATA[அதின் கடலை வறளவும் அதின் ஊற்றைச் சுவறவும்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31444,51 +33468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാനീയം ഒരുക്കി അവരെ ലഹരി പിടിപ്പിക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது பாபிலோன் குடியில்லாத மண்மேடுகளும், வலுசர்ப்பங்களின் தாபரமும், பாழும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31576,51 +33600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ഞാൻ അവരെ കുഞ്ഞാടുകളെപ്പോലെയും മുട്ടാടുകളോടുകൂടി ആട്ടുകൊറ്റന്മാരെപ്പോലെയും കുലനിലത്തേക്കു]]></a:t>
+              <a:t><![CDATA[ஈசல்போடப்படுதலுக்கு இடமுமாய்ப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31708,51 +33732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇറക്കിക്കൊണ്ടു വരും.]]></a:t>
+              <a:t><![CDATA[38. ஏகமாய் அவர்கள் சிங்கங்களைப் போலக் கெர்ச்சித்து, சிங்கங்குட்டிகளைப்போலச் சத்தமிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31840,51 +33864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ശേശക്ക് പിടിക്കപ്പെട്ടുപോയതെങ്ങനെ? സർവ്വഭൂമിയുടെയും പ്രശംസയായിരുന്നതു ശത്രുവശമായ്പോയതെങ്ങനെ?]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் களிக்கும் சமயத்திலே நான் அவர்கள் குடிக்கும் பானத்தை அவர்களுக்குக்; குடிக்கக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31972,51 +33996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജാതികളുടെ ഇടയിൽ ബാബേൽ ഒരു സ്തംഭനവിഷയമായ്തീർന്നതെങ്ങനെ?]]></a:t>
+              <a:t><![CDATA[அவர்கள் துள்ளத்தக்கதாக அவர்களை வெறியாக்குவேன்; அதினால் அவர்கள் என்றென்றைக்கும் விழிக்காத நித்திரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32104,51 +34128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ബാബേലിന്മേൽ കടൽ കവിഞ്ഞുവന്നിരിക്കുന്നു; അതിന്റെ തിരകളുടെ പെരുപ്പംകൊണ്ടു അതു മൂടിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அடைவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32236,51 +34260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. അതിന്റെ പട്ടണങ്ങൾ ശൂന്യവും വരണ്ടനിലവും മരുഭൂമിയും ആരും പാർക്കാത്തതും വഴനടക്കാത്തതും ആയ ദേശവും]]></a:t>
+              <a:t><![CDATA[40. அவர்கள் ஆட்டுக்குட்டிகளைப் போலவும், ஆட்டுக்கடாக்களைப்போலவும், வெள்ளாட்டுக்கடாக்களைப்போலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32368,51 +34392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറ്റങ്ങളിൽനിന്നു അവൻ ആവി കയറ്റുന്നു; മഴെക്കു മിന്നൽ ഉണ്ടാക്കി തന്റെ ഭണ്ഡാരത്തിൽനിന്നു കാറ്റു]]></a:t>
+              <a:t><![CDATA[4. குத்திப்போடப்பட்டவர்கள் கல்தேயரின் தேசத்திலும், கொலைசெய்யப்பட்டவர்கள் அதின் வீதிகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32500,51 +34524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിത്തീർന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அடிக்கப்பட இறங்கிப்போகப் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32632,51 +34656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ദേശത്തു കേൾക്കുന്ന വർത്തമാനംകൊണ്ടും ഒരു ആണ്ടിൽ ഒരു വർത്തമാനവും പിറ്റെയാണ്ടിൽ മറ്റൊരു വർത്തമാനവും]]></a:t>
+              <a:t><![CDATA[41. சேசாக்கு பிடியுண்டு, பூமிமுழுதும் புகழும் புகழ்ச்சி அகப்பட்டது எப்படி? ஜாதிகளுக்குள்ளே பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32764,51 +34788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേൾക്കുമ്പോഴും സാഹസകൃത്യങ്ങൾ ദേശത്തു നടക്കുമ്പോഴും അധിപതി അധിപതിക്കു വിരോധമായി]]></a:t>
+              <a:t><![CDATA[பிரம்மிப்பானது எப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32896,51 +34920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുന്നേല്ക്കുമ്പോഴും നിങ്ങളുടെ ധൈര്യം ക്ഷയിച്ചുപോകരുതു; നിങ്ങൾ ഭയപ്പെടുകയും അരുതു.]]></a:t>
+              <a:t><![CDATA[42. சமுத்திரம் பாபிலோன்மேல் புரண்டுவந்தது; அதின் அலைகளின் திரட்சியினால் அது மூடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33028,51 +35052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ഞാൻ ബാബേലിൽവെച്ചു ബേലിനെ സന്ദർശിച്ചു, അവൻ വിഴുങ്ങിയതിനെ അവന്റെ വായിൽനിന്നു പുറത്തിറക്കും; ജാതികൾ]]></a:t>
+              <a:t><![CDATA[43. அதின் பட்டணங்கள் பாழுமாய், வறட்சியும் வனாந்தரமுமான பூமியுமாய், ஒரு மனுஷனும் குடியிராததும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33160,51 +35184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇനി അവന്റെ അടുക്കൽ ഓടിച്ചെല്ലുകയില്ല; ബാബേലിന്റെ മതിൽ വീണുപോകും.]]></a:t>
+              <a:t><![CDATA[மனுபுத்திரனும் கடவாததுமான நிலமுமாய்ப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33292,51 +35316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. എന്റെ ജനമേ, അതിന്റെ നടുവിൽനിന്നു പുറപ്പെടുവിൻ; യഹോവയുടെ ഉഗ്രകോപത്തിൽനിന്നു നിങ്ങൾ ഓരോരുത്തൻ]]></a:t>
+              <a:t><![CDATA[44. நான் பாபிலோனில் இருக்கிற பேலைத் தண்டிப்பேன்; அது விழுங்கினதை அதின் வாயிலிருந்து கக்கப்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33424,51 +35448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[താന്താന്റെ പ്രാണനെ രക്ഷിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[ஜாதிகள் இனி அதினிடத்திற்கு ஓடிவரமாட்டார்கள், பாபிலோனின் மதிலும் விழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33556,51 +35580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. അതുകൊണ്ടു ഞാൻ ബാബേലിലെ വിഗ്രഹങ്ങളെ സന്ദർശിപ്പാനുള്ള കാലം വരും; അന്നു ദേശമെല്ലാം ലജ്ജിച്ചുപോകും;]]></a:t>
+              <a:t><![CDATA[45. என் ஜனங்களே, நீங்கள் அதின் நடுவிலிருந்து புறப்படுங்கள்; கர்த்தருடைய கோபத்தின் உக்கிரத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33688,51 +35712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിലെ നിഹതന്മാർ ഒക്കെയും അതിന്റെ നടുവിൽ വീഴും.]]></a:t>
+              <a:t><![CDATA[தப்பும்படி அவனவன் தன்தன் ஆததுமாவை இரட்சித்துக்கொள்ளக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33749,91 +35773,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 51]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -33859,51 +35883,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -34034,51 +36058,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>133</Slides>
+  <Slides>141</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>